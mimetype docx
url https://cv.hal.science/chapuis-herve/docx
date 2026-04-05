--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé CHAPUIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques des caractères de santé et de production d'une lignée femelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ASFC, May 2025, Chantepie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENETIC PARAMETERS FOR HEALTH AND PRODUCTION TRAITS IN THE GGP OPTIMA RABBIT LINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Rabbit Science Association, Oct 2024, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOMIC REGIONS ASSOCIATED WITH THE COMPOSITION OF THE RABBIT CAECAL MICROBIOTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Graverand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Rabbit Science Association, Oct 2024, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE GENOMIQUE DE LA COMPOSITION DU MICROBIOTE CAECAL DU LAPIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Graverand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France. pp.146-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal patterns for feeding traits in the two parental populations of the mule duck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTRUCTION A POSTERIORI DU PEDIGREE D'UNE POPULATION EXPERIMENTALE DE CANARDS A L'AIDE D'OUTILS MOLECULAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azélie Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard‐fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; CTCPA, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of feeding behaviour traits in parental lines of a mule duck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un panel d'assignation de parenté SNP unique pour deux espèces de canards et leur hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itavi, Mar 2022, Tours, France. pp.628, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EST-IL POSSIBLE DE SELECTIONNER DES POIDS D'OEUFS PLUS HOMOGENES ? DONNEES EXPERIMENTALES EN CANARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; CTCPA, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGRAMMATION NUTRITIONNELLE DU METABOLISME HEPATIQUE CHEZ LE CANETON MULARD : ETUDE DE TRANSCRITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOME WIDE ASSOCIATION STUDY OF GROWTH AND FEED EFFICIENCY TRAITS IN RABBITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI-INRAE, Nov 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'estimation de l'ingestion individuelle d'animaux élevés en groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of caviar production in DNA-pedigreed octoploid Siberian sturgeon (Acipenser baerii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malledant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Parameters of Electronically Recorded Feeding Behavior Traits in Meat Pekin Ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mignon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, St Malo, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation déterminisme d'un schéma de sélection avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques du comportement alimentaire mesuré à l'aide de mangeoires automatisées sur des canards Pékins de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mignon Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative genetics of feed efficiency in ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Waterfowl Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Taipei, Taiwan. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linkage disequilibrium study in a layer chicken population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tuusula, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS analysis identifies 138 QTL for egg quality variance in layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tuusula, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new parental assignment tool for complex mating and large number of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Barbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique des caractères de découpe, de qualité de la viande et de comportement à l'abattoir au sein d'une souche de poulet Label à croissance lente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités de diminution des rejets chez les poulets par la sélection génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de la Recherches Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.212-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pistes pour améliorer l'utilisation du parcours chez les poulets de chair biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Parou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques quantitatives et moléculaires de la résistance de la truite arc-en-ciel à [i]Flavobacterium psychrophilum[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques Piscicoles du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques et conséquences physiologiques et comportementales chez les canards Pékin et l'hybride Mulard de quatre générations de sélection divergente sur la réponse surrénalienne à la contention chez le canard Pékin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arnaud-Ronecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amélie Forin-Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'utilisation de marqueurs moléculaires pour l'assignation des parentés en canard grâce au programme Apache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle M.-N. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; CTCPA; The World's Poultry Science Association (WPSA); World Veterinary Poultry Association (WVPA), Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques et fonctionnelles de la résistance aux pathogènes: réponse immunitaire virale et résistance à la flavobactériose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation PEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sizun, France. 26 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for excretion traits in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular markers and parentage assignation in ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude J.-C. Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an alternative slow-growing chicken line reveals a large genetic variability of carcass and meat quality related traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for an improved disease resistance using factorial mating designs and molecular based pedigree in fish: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on the specific role of SYSAAF in the poultry, fish and shellfish brood stock genetic improvement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desnoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of adrenal and behavioural fear-related traits in Pekin ducks divergently selected for adrenal response to restraint and in resulting mule hybrid ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of non genetic maternal effects on juvenile growth in rainbow trout Oncorhynchus mykiss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th fish &amp; shellfish larviculture symposium, 7-10 September 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Ghent, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for growth and flesh quality traits in large freshwater-reared rainbow trout (Oncorhynchus mykiss) groups, mass selected or not for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Genetics in Aquaculture (IAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FLAVORES : Héritabilité de la résistance à la bactérie [i]Flavobacterium psychrophilum[/i] chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of factorial mating desings to estimate genetic parameters for threshold traits in DNA-pedigreed mixed families of fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Symposium 'Genetics in Aquaculture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bangkok, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of mule ducks to salmonella carrier-state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Poultry Genetic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bedlewo, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitytruite&amp;quot; : Élaboration d'une méthode de sélection sur les rendements de découpe et la qualité de la chair combinant sélection massale et familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de la courbe de ponte peut-elle être utilisée en sélection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Institut Technique de L'Aviculture Et Des Elevages de Petits Animaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Agence Française de Sécurité Sanitaire Des Aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance au portage de salmonelles : faisabilité d'une sélection en aviculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer simultanément les paramètres génétiques des caractères de gavage dans les deux lignées parentales du mulard en vue d'une sélection plus efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Arcachon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An&amp;lt;em&amp;gt; integrated approach of genetic resistance to &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; carrier state in fowls: from genetics to genomics and modelling&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Organisation for Animal Health (OIE). INT., Oct 2007, Paris, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000317185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection experiment for increased resistance to Salmonella carrier-state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to salmonella carrier-state in fowls: from genetics to genomics and modelization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de lignées divergentes pour la résistance au portage de salmonelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and selection of ducks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Improved Duck Production of Small-Scale Farmers in the ASPAC Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to estimate simultaneously genetic parameters in parental Pekin and Muscovy duck lines using overfed mule ducks performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plumage score be improved using an automatic measurement of pecking at a bunch of feathers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for increased resistance to Salmonella carrier state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique de la survie des volailles en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de la qualité de la viande en relation avec les caractéristiques du muscle et la réponse au stress dans une lignée lourde de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for increased resistance to Salmonella carrier-state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique quantitative et séléction: évolution des méthodes et des caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jeudis de la WPSA: Quelle(s) génétique(s) pour demain?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivité et qualité du poulet de chair et des ufs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'académie d'agriculture du 15/1/2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique quantitative et sélection : évolution des méthodes et des caractères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d'une souche de poulet label contre le picage : bilan après trois générations de sélection au picomètre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de procédures de suivi de la variabilité génétique des populations animales domestiques sélectionnées et établissement de guides de gestion : application aux ovins laitiers et aux porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque National du Bureau des Ressources Génétiques, Le patrimoine génétique : la diversité et la ressource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Le Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of genetic evaluation models for a binary trait: a simulation study in poultry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de procédures de suivi de la variabilité génétique des populations animales sélectionnées et établissement de guides de gestion. Applications aux ovins laitiers et aux porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque national le patrimoine génétique : la diversité et la ressource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, La Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion durable des populations animales sélectionnées : un projet pilote sur quelques cas de programmes intégrés de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de l'INA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique des données d'éclosivité sous l'angle des caractères discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique des données d'éclosivité sous l'angle des caractères discrets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité chez les oiseaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planchenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation conjointe des paramètres génétiques des troubles locomoteurs et des performances de croissance chez le canard de Barbarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retaillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 Spring Meeting of the WPSA French Branch.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres génétiques des troubles locomoteurs dans une souche de canard de barbarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of sexual dimorphism in poultry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Inconnue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres génétiques des troubles locomoteurs dans une souche de canard de Barbarie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, SaintMalo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of sexual dimorphism in poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry genetics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Mariensee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific effects of a methionine-restricted maternal diet on liver transcript levels and fatty liver production in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-D Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.101539. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of slaughter traits measured on Greylag geese after induction of spontaneous liver steatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhanie Ruer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.101689. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficient assignment panel for ducks. Setup of a cost-efficient assignment panel for duck populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azélie Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e92. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542880v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of feeding behavior traits in ducks bred for foie gras production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile M.D. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (8), pp.101234. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOME WIDE ASSOCIATION STUDY FOR GROWTH AND FEED EFFICIENCY TRAITS IN RABBITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Rabbit Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/wrs.2023.18215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal dietary methionine restriction alters the expression of energy metabolism genes in the duckling liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.407. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08634-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal dietary methionine restriction alters hepatic expression of one-carbon metabolism and epigenetic mechanism genes in the ducklings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.823. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-09066-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of caviar yield, color, size and firmness using parentage assignment in an octoploid fish species, the Siberian sturgeon Acipenser baerii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malledant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Debeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 540, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.736725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary methionine deficiency reduces laying performances of female common ducks and impacts traits of interest of their mule ducklings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98 (11), pp.5590-5600. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pez315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie pour une politique de conservation des races locales avicoles ? (Biodiva)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.357-371. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.519118989168768E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of BLUP breeding values in a factorial mating design with mixed families and marker-based parentage assignment in rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 490, pp.350-354. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing selection with several constraints in poultry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of animal breeding and genetics = Zeitschrift für Tierzüchtung und Züchtungsbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS analyses reveal QTL in egg layers that differ in response to diet differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0160-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk status of livestock breeds: a multi-indicator method applied to 178 French local breeds belonging to ten species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2078633615000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection génomique : quelles perspectives pour les filières avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (5), pp.331-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative genetic correlations between production traits and head or bony tissues in large all-female rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazeiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 368-369, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2012.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing maternal effect in salmonid families mixed since eyed stage and a posteriori DNA-pedigreed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric C. Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice B. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 150 (1-3), pp.170-178. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2012.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a slow-growing line reveals wide genetic variability of carcass and meat quality-related traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-13-90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficiency of feed utilization in poultry by selection. 1. Genetic parameters of anatomy of the gastro-intestinal tract and digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (july), Non paginé. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-12-59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficiency of feed utilization in poultry by selection. 2. Genetic parameters of excretion traits and correlations with anatomy of the gastro-intestinal tract and digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, online (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-12-71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for increased resistance to Salmonella carrier-state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (2), pp.251-259. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0043933910000309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la qualité de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions avicoles biologiques en France : état des lieux, verrous, atouts et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to Salmonella carrier state: selection may be efficient but response depends on animal's age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (3), pp.161-169. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672309000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des possibilités de réduction, par voie génétique, du risque de portage de salmonelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and selection of mule ducks in France : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (2), pp.187-207. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0043933907001791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et sélection avicoles : évolution des méthodes et des caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (1), pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of domestic birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Planchenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (sp.), pp.S29-S31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (sp.), pp.S22-S23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique des critères qualitatifs en aviculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maillary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n° 37, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42, pp.S22-S23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique des critères qualitatifs en aviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maillary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le picage chez les oiseaux domestiques : revue bibliographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (avril 2000), pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le picage chez les oiseaux domestiques: Revue bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing the use of the canonical transformation for the solution of multivariate mixed model equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation déterministe et optimisation d'un schéma de sélection séquentiel : Exemple d'un schéma &amp;quot;volaille de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delabrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (4), pp.327-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation de l'utilisation de la transformation canonique pour la résolution des équations du modèle mixte multicaractère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and optimizing of sequential selection schemes: a poultry breeding application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delabrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (4), pp.327-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for production traits in three selected turkey strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delabrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (2), pp.197-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for production traits in three selected turkey strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delabrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (2), pp.197-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for production traits in three selected turkey strains*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delabrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (3), pp.299-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of slaughter traits measured on Greylag Landaise geese after induction of spontaneous liver steatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhanie Ruer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie- Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084976v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment utiliser les comportements alimentaires du canard dans les schémas de sélection pour le foie gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile M D Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Département Génétique Animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bordeaux, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se passer des cages individuelles en sélection expérimentale avicole : exemple du canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard‐fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Département Génétique Animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGRAMMATION NUTRITIONNELLE DU METABOLISME HEPATIQUE CHEZ LE CANARD MULARD : DONNEES ZOOTECHNIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées scientifiques GDR 3606 REPRO : ReproSciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional programming of hepatic metabolism in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFR - PDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setup of an experimental design for genetic parameter estimation with crossbred performances: an example in Duck.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey Universtiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceeding of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic modelling of a poultry breeding scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taille efficace d'une population sous sélection dépend à la fois du mode de gestion et du nombre de reproducteurs utilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bailliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Vanbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de gestion des populations à petits effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Vanbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring small poultry populations using simulated annealing algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, St Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation génomique du poids d'oeuf chez des poules pondeuses soumises à différents régimes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhanie Ruer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. , Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability and gxe interactions of disease resistance to summer spat mortalities in the pacific oyster crassostrea gigas using bayesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lapegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gonzalez-Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Genetics in Aquaculture (ISGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain. ELSEVIER SCIENCE BV, Aquaculture, 472, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL chez la poule pondeuse dans un contexte alimentaire changeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL influencing egg quality traits in layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings of the 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation for egg weight in crossbred layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. American Society of Animal Science, 2014, Proceeding of the 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation génomique chez la poule pondeuse en interaction avec le régime alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fréjus, France. 2014, La recherche en génétique animale : réussites et perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection génomique : quelles perspectives pour les filières avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL influencing egg production in layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. , 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL influencing egg production in layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’efficacité d’une sélection contre la mortalité avec génotypage a posteriori des candidats et collatéraux soumis à un challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.105-105, 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to Salmonella carrier state in fowls : from genetics to genomics and modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plumage score be improved using an automatic measurement of pecking at a bunch of feathers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil. p:174, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection; general principles & some French applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Tainan, Taiwan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : document de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : rapport méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation optimale de l’information génomique dans les schémas pyramidaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ANR-10-GENOM_BTV-015 [UtOpIGe], Institut du Porc (IFIP); Syndicat des Sélectionneurs Avicoles et Aquacoles Français (SYSAAF); Novogen. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualityTruite 2. Optimisation des nouveaux programmes de sélection généalogique de type Prosper+ sur les rendements de découpe et la qualité de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cachelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 083/08/C &amp; 30900/2009, FranceAgriMer. 2011, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualityTruite. Introduction d'une évaluation généalogique qualitative en sélection de type PROSPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coudurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ofimer n°037/05/C &amp; Ifop n° 206/2005, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId386"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé CHAPUIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations to optimize genomic selection for laying hens: impact of generation interval and genotyping in the context of extended laying period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Pook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2026.106870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of slaughter traits measured on Greylag geese after induction of spontaneous liver steatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhanie Ruer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.101689. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific effects of a methionine-restricted maternal diet on liver transcript levels and fatty liver production in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-D Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.101539. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficient assignment panel for ducks. Setup of a cost-efficient assignment panel for duck populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azélie Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e92. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542880v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of feeding behavior traits in ducks bred for foie gras production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile M.D. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (8), pp.101234. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOME WIDE ASSOCIATION STUDY FOR GROWTH AND FEED EFFICIENCY TRAITS IN RABBITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Rabbit Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/wrs.2023.18215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal dietary methionine restriction alters the expression of energy metabolism genes in the duckling liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.407. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08634-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal dietary methionine restriction alters hepatic expression of one-carbon metabolism and epigenetic mechanism genes in the ducklings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.823. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-09066-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of caviar yield, color, size and firmness using parentage assignment in an octoploid fish species, the Siberian sturgeon Acipenser baerii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malledant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Debeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 540, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.736725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary methionine deficiency reduces laying performances of female common ducks and impacts traits of interest of their mule ducklings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98 (11), pp.5590-5600. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pez315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie pour une politique de conservation des races locales avicoles ? (Biodiva)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.357-371. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.519118989168768E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of BLUP breeding values in a factorial mating design with mixed families and marker-based parentage assignment in rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 490, pp.350-354. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing selection with several constraints in poultry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of animal breeding and genetics = Zeitschrift für Tierzüchtung und Züchtungsbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS analyses reveal QTL in egg layers that differ in response to diet differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0160-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk status of livestock breeds: a multi-indicator method applied to 178 French local breeds belonging to ten species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2078633615000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection génomique : quelles perspectives pour les filières avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (5), pp.331-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative genetic correlations between production traits and head or bony tissues in large all-female rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazeiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 368-369, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2012.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing maternal effect in salmonid families mixed since eyed stage and a posteriori DNA-pedigreed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric C. Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice B. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 150 (1-3), pp.170-178. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2012.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a slow-growing line reveals wide genetic variability of carcass and meat quality-related traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-13-90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficiency of feed utilization in poultry by selection. 1. Genetic parameters of anatomy of the gastro-intestinal tract and digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (july), Non paginé. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-12-59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficiency of feed utilization in poultry by selection. 2. Genetic parameters of excretion traits and correlations with anatomy of the gastro-intestinal tract and digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, online (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-12-71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for increased resistance to Salmonella carrier-state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (2), pp.251-259. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0043933910000309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la qualité de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions avicoles biologiques en France : état des lieux, verrous, atouts et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to Salmonella carrier state: selection may be efficient but response depends on animal's age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (3), pp.161-169. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672309000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des possibilités de réduction, par voie génétique, du risque de portage de salmonelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and selection of mule ducks in France : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (2), pp.187-207. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0043933907001791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et sélection avicoles : évolution des méthodes et des caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (1), pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique des critères qualitatifs en aviculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maillary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n° 37, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of domestic birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Planchenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (sp.), pp.S29-S31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (sp.), pp.S22-S23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42, pp.S22-S23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique des critères qualitatifs en aviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maillary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le picage chez les oiseaux domestiques : revue bibliographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (avril 2000), pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le picage chez les oiseaux domestiques: Revue bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing the use of the canonical transformation for the solution of multivariate mixed model equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation déterministe et optimisation d'un schéma de sélection séquentiel : Exemple d'un schéma &amp;quot;volaille de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delabrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (4), pp.327-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation de l'utilisation de la transformation canonique pour la résolution des équations du modèle mixte multicaractère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and optimizing of sequential selection schemes: a poultry breeding application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delabrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (4), pp.327-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for production traits in three selected turkey strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delabrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (2), pp.197-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for production traits in three selected turkey strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delabrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (2), pp.197-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for production traits in three selected turkey strains*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delabrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (3), pp.299-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques des caractères de santé et de production d'une lignée femelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ASFC, May 2025, Chantepie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENETIC PARAMETERS FOR HEALTH AND PRODUCTION TRAITS IN THE GGP OPTIMA RABBIT LINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Rabbit Science Association, Oct 2024, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOMIC REGIONS ASSOCIATED WITH THE COMPOSITION OF THE RABBIT CAECAL MICROBIOTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Graverand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Rabbit Science Association, Oct 2024, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE GENOMIQUE DE LA COMPOSITION DU MICROBIOTE CAECAL DU LAPIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Graverand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France. pp.146-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal patterns for feeding traits in the two parental populations of the mule duck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EST-IL POSSIBLE DE SELECTIONNER DES POIDS D'OEUFS PLUS HOMOGENES ? DONNEES EXPERIMENTALES EN CANARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; CTCPA, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of feeding behaviour traits in parental lines of a mule duck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTRUCTION A POSTERIORI DU PEDIGREE D'UNE POPULATION EXPERIMENTALE DE CANARDS A L'AIDE D'OUTILS MOLECULAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azélie Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard‐fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; CTCPA, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un panel d'assignation de parenté SNP unique pour deux espèces de canards et leur hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itavi, Mar 2022, Tours, France. pp.628, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGRAMMATION NUTRITIONNELLE DU METABOLISME HEPATIQUE CHEZ LE CANETON MULARD : ETUDE DE TRANSCRITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOME WIDE ASSOCIATION STUDY OF GROWTH AND FEED EFFICIENCY TRAITS IN RABBITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI-INRAE, Nov 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'estimation de l'ingestion individuelle d'animaux élevés en groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of caviar production in DNA-pedigreed octoploid Siberian sturgeon (Acipenser baerii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malledant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation déterminisme d'un schéma de sélection avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Parameters of Electronically Recorded Feeding Behavior Traits in Meat Pekin Ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mignon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, St Malo, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques du comportement alimentaire mesuré à l'aide de mangeoires automatisées sur des canards Pékins de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mignon Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative genetics of feed efficiency in ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Waterfowl Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Taipei, Taiwan. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linkage disequilibrium study in a layer chicken population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tuusula, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS analysis identifies 138 QTL for egg quality variance in layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tuusula, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new parental assignment tool for complex mating and large number of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Barbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique des caractères de découpe, de qualité de la viande et de comportement à l'abattoir au sein d'une souche de poulet Label à croissance lente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités de diminution des rejets chez les poulets par la sélection génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de la Recherches Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.212-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pistes pour améliorer l'utilisation du parcours chez les poulets de chair biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Parou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques quantitatives et moléculaires de la résistance de la truite arc-en-ciel à [i]Flavobacterium psychrophilum[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques Piscicoles du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques et conséquences physiologiques et comportementales chez les canards Pékin et l'hybride Mulard de quatre générations de sélection divergente sur la réponse surrénalienne à la contention chez le canard Pékin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arnaud-Ronecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amélie Forin-Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'utilisation de marqueurs moléculaires pour l'assignation des parentés en canard grâce au programme Apache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle M.-N. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; CTCPA; The World's Poultry Science Association (WPSA); World Veterinary Poultry Association (WVPA), Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques et fonctionnelles de la résistance aux pathogènes: réponse immunitaire virale et résistance à la flavobactériose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation PEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sizun, France. 26 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for excretion traits in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular markers and parentage assignation in ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude J.-C. Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an alternative slow-growing chicken line reveals a large genetic variability of carcass and meat quality related traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on the specific role of SYSAAF in the poultry, fish and shellfish brood stock genetic improvement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desnoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of adrenal and behavioural fear-related traits in Pekin ducks divergently selected for adrenal response to restraint and in resulting mule hybrid ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for an improved disease resistance using factorial mating designs and molecular based pedigree in fish: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of non genetic maternal effects on juvenile growth in rainbow trout Oncorhynchus mykiss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th fish &amp; shellfish larviculture symposium, 7-10 September 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Ghent, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for growth and flesh quality traits in large freshwater-reared rainbow trout (Oncorhynchus mykiss) groups, mass selected or not for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Genetics in Aquaculture (IAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FLAVORES : Héritabilité de la résistance à la bactérie [i]Flavobacterium psychrophilum[/i] chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of factorial mating desings to estimate genetic parameters for threshold traits in DNA-pedigreed mixed families of fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Symposium 'Genetics in Aquaculture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bangkok, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of mule ducks to salmonella carrier-state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Poultry Genetic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bedlewo, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de la courbe de ponte peut-elle être utilisée en sélection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Institut Technique de L'Aviculture Et Des Elevages de Petits Animaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Agence Française de Sécurité Sanitaire Des Aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitytruite&amp;quot; : Élaboration d'une méthode de sélection sur les rendements de découpe et la qualité de la chair combinant sélection massale et familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer simultanément les paramètres génétiques des caractères de gavage dans les deux lignées parentales du mulard en vue d'une sélection plus efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Arcachon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An&amp;lt;em&amp;gt; integrated approach of genetic resistance to &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; carrier state in fowls: from genetics to genomics and modelling&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Organisation for Animal Health (OIE). INT., Oct 2007, Paris, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000317185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance au portage de salmonelles : faisabilité d'une sélection en aviculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection experiment for increased resistance to Salmonella carrier-state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to salmonella carrier-state in fowls: from genetics to genomics and modelization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de lignées divergentes pour la résistance au portage de salmonelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and selection of ducks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Improved Duck Production of Small-Scale Farmers in the ASPAC Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to estimate simultaneously genetic parameters in parental Pekin and Muscovy duck lines using overfed mule ducks performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plumage score be improved using an automatic measurement of pecking at a bunch of feathers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for increased resistance to Salmonella carrier state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique de la survie des volailles en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de la qualité de la viande en relation avec les caractéristiques du muscle et la réponse au stress dans une lignée lourde de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for increased resistance to Salmonella carrier-state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique quantitative et séléction: évolution des méthodes et des caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jeudis de la WPSA: Quelle(s) génétique(s) pour demain?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d'une souche de poulet label contre le picage : bilan après trois générations de sélection au picomètre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivité et qualité du poulet de chair et des ufs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'académie d'agriculture du 15/1/2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique quantitative et sélection : évolution des méthodes et des caractères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de procédures de suivi de la variabilité génétique des populations animales domestiques sélectionnées et établissement de guides de gestion : application aux ovins laitiers et aux porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque National du Bureau des Ressources Génétiques, Le patrimoine génétique : la diversité et la ressource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Le Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of genetic evaluation models for a binary trait: a simulation study in poultry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de procédures de suivi de la variabilité génétique des populations animales sélectionnées et établissement de guides de gestion. Applications aux ovins laitiers et aux porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque national le patrimoine génétique : la diversité et la ressource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, La Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion durable des populations animales sélectionnées : un projet pilote sur quelques cas de programmes intégrés de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de l'INA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique des données d'éclosivité sous l'angle des caractères discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique des données d'éclosivité sous l'angle des caractères discrets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité chez les oiseaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planchenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation conjointe des paramètres génétiques des troubles locomoteurs et des performances de croissance chez le canard de Barbarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retaillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 Spring Meeting of the WPSA French Branch.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of sexual dimorphism in poultry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Inconnue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres génétiques des troubles locomoteurs dans une souche de canard de barbarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres génétiques des troubles locomoteurs dans une souche de canard de Barbarie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, SaintMalo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of sexual dimorphism in poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry genetics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Mariensee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of slaughter traits measured on Greylag Landaise geese after induction of spontaneous liver steatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhanie Ruer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie- Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084976v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment utiliser les comportements alimentaires du canard dans les schémas de sélection pour le foie gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile M D Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Département Génétique Animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bordeaux, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se passer des cages individuelles en sélection expérimentale avicole : exemple du canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard‐fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Département Génétique Animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGRAMMATION NUTRITIONNELLE DU METABOLISME HEPATIQUE CHEZ LE CANARD MULARD : DONNEES ZOOTECHNIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional programming of hepatic metabolism in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFR - PDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées scientifiques GDR 3606 REPRO : ReproSciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setup of an experimental design for genetic parameter estimation with crossbred performances: an example in Duck.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey Universtiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceeding of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic modelling of a poultry breeding scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de gestion des populations à petits effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Vanbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taille efficace d'une population sous sélection dépend à la fois du mode de gestion et du nombre de reproducteurs utilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bailliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Vanbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring small poultry populations using simulated annealing algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, St Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation génomique du poids d'oeuf chez des poules pondeuses soumises à différents régimes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhanie Ruer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. , Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability and gxe interactions of disease resistance to summer spat mortalities in the pacific oyster crassostrea gigas using bayesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lapegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gonzalez-Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Genetics in Aquaculture (ISGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain. ELSEVIER SCIENCE BV, Aquaculture, 472, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL chez la poule pondeuse dans un contexte alimentaire changeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL influencing egg quality traits in layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings of the 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation for egg weight in crossbred layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. American Society of Animal Science, 2014, Proceeding of the 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation génomique chez la poule pondeuse en interaction avec le régime alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fréjus, France. 2014, La recherche en génétique animale : réussites et perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL influencing egg production in layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. , 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection génomique : quelles perspectives pour les filières avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL influencing egg production in layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’efficacité d’une sélection contre la mortalité avec génotypage a posteriori des candidats et collatéraux soumis à un challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.105-105, 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to Salmonella carrier state in fowls : from genetics to genomics and modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plumage score be improved using an automatic measurement of pecking at a bunch of feathers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil. p:174, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection; general principles & some French applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Tainan, Taiwan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : document de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : rapport méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation optimale de l’information génomique dans les schémas pyramidaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ANR-10-GENOM_BTV-015 [UtOpIGe], Institut du Porc (IFIP); Syndicat des Sélectionneurs Avicoles et Aquacoles Français (SYSAAF); Novogen. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualityTruite 2. Optimisation des nouveaux programmes de sélection généalogique de type Prosper+ sur les rendements de découpe et la qualité de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cachelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 083/08/C &amp; 30900/2009, FranceAgriMer. 2011, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualityTruite. Introduction d'une évaluation généalogique qualitative en sélection de type PROSPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coudurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ofimer n°037/05/C &amp; Ifop n° 206/2005, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId391"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649259v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646187v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ribas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lag&#252;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Amadio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lague" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979467v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malledant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Mignon Guillaume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blanchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788447v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Varenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750296v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746489v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. de Verdal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Parou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Hervet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud-Ronecker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Forin-Wiart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756675v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Faugeras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Rossignol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dorson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Meriaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751492v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193740v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757840v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnoues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811566v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193550v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194156v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755917v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut Technique de L'Aviculture Et Des Elevages de Petits Animaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agence Fran&#231;aise de S&#233;curit&#233; Sanitaire Des Aliments" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812198v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752859v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Protais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prevost" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000317185" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752607v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotereau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815742v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Protais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel J.- . M. Brun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816328v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814466v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Protais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762719v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Debut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760058v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826692v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764037v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Retailleau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763232v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maignel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labroue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831714v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758927v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maignel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labroue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825632v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761838v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760752v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planchenault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764206v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Retaillaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827766v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Retailleau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767514v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765018v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770276v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765987v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150467v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;cula" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-D Bernadet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101539" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Ruer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101689" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542880v4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.475" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638013v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lag&#252;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101234" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214840v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18215" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690915v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;cula" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08634-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901471v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-09066-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198203v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736725" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626041v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez315" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.519118989168768E12" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764389v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532518v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pincent" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques Colleau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12178" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7690J3RP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230151v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0160-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535319v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633615000260" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207760v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000352v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.023" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000366v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Petit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Pincent" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. Chatain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.08.017" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9JD3BNK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129685v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-90" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652753v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-59" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651650v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-71" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667030v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933910000309" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46477595491291F7ADC78C98AC3E039DA56C38EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193537v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fablet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666716v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668166v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672309000135" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655873v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663096v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001791" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2347A6489493054F1C71C0B53005B01BF422BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682906v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673688v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Planchenault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669384v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681677v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillary" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673069v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674029v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693307v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695806v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894164v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686755v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delabrosse" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685567v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894172v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Delabrosse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689249v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894130v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tixier-Boichard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692039v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084976v3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Dominique Bernadet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163561v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M D Bonnefont" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163579v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903802v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789601v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906862v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737658v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736542v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735028v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alnahhas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605991v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bailliard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vanbergue" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605920v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786281v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210945v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738218v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lapegue" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez-Araya" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210946v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleno" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210693v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210944v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594306v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210408v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/192415.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210566v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210522v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190198v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815808v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prevost" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815923v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163630v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194164v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194163v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797767v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193646v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823607v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Pook" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Ruer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;cula" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-D Bernadet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101539" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542880v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.475" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638013v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lag&#252;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101234" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;cula" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08634-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-09066-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malledant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benoit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736725" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez315" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.519118989168768E12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques Colleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12178" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7690J3RP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Varenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0160-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633615000260" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207760v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Pincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. Chatain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.08.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9JD3BNK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129685v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-90" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. de Verdal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-59" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-71" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933910000309" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46477595491291F7ADC78C98AC3E039DA56C38EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fablet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Protais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672309000135" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663096v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel J.- . M. Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001791" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2347A6489493054F1C71C0B53005B01BF422BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681677v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673688v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Planchenault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Retailleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673069v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693307v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695806v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894164v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686755v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delabrosse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894172v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Delabrosse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894130v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tixier-Boichard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692039v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maupin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795894v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646187v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ribas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lag&#252;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945910v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lague" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Amadio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617695v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903844v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979467v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603826v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788310v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Mignon Guillaume" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580637v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580651v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746489v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Parou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouget" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001265v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Hervet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud-Ronecker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Forin-Wiart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756675v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Faugeras" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Rossignol" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193720v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dorson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751612v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Meriaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751492v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757840v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnoues" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755729v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193740v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811566v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193550v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194156v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819940v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755917v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut Technique de L'Aviculture Et Des Elevages de Petits Animaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agence Fran&#231;aise de S&#233;curit&#233; Sanitaire Des Aliments" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193466v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812198v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752859v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Protais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prevost" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000317185" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757985v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752607v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotereau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815742v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755024v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755364v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816279v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816328v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814466v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Protais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759206v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762719v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Debut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760058v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758793v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764037v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Retailleau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826692v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760115v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763232v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maignel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labroue" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831714v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758927v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maignel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labroue" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825632v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761838v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762604v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planchenault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764206v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Retaillaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827766v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765018v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767514v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770276v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765987v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084976v3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Dominique Bernadet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163561v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M D Bonnefont" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163579v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903802v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906862v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789601v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737658v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736542v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735028v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alnahhas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605920v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vanbergue" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605991v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bailliard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786281v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210945v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738218v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudry" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lapegue" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez-Araya" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210946v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleno" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210693v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210944v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594306v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210566v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210408v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/192415.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210522v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190198v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815808v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prevost" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815923v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163630v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194164v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194163v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797767v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193646v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823607v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>