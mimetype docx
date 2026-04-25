--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé CHAPUIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations to optimize genomic selection for laying hens: impact of generation interval and genotyping in the context of extended laying period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Pook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2026.106870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of slaughter traits measured on Greylag geese after induction of spontaneous liver steatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhanie Ruer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.101689. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific effects of a methionine-restricted maternal diet on liver transcript levels and fatty liver production in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-D Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.101539. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficient assignment panel for ducks. Setup of a cost-efficient assignment panel for duck populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azélie Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e92. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542880v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of feeding behavior traits in ducks bred for foie gras production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile M.D. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (8), pp.101234. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOME WIDE ASSOCIATION STUDY FOR GROWTH AND FEED EFFICIENCY TRAITS IN RABBITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Rabbit Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/wrs.2023.18215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal dietary methionine restriction alters the expression of energy metabolism genes in the duckling liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.407. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08634-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal dietary methionine restriction alters hepatic expression of one-carbon metabolism and epigenetic mechanism genes in the ducklings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.823. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-09066-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of caviar yield, color, size and firmness using parentage assignment in an octoploid fish species, the Siberian sturgeon Acipenser baerii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malledant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Debeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 540, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.736725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary methionine deficiency reduces laying performances of female common ducks and impacts traits of interest of their mule ducklings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98 (11), pp.5590-5600. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pez315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie pour une politique de conservation des races locales avicoles ? (Biodiva)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.357-371. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.519118989168768E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of BLUP breeding values in a factorial mating design with mixed families and marker-based parentage assignment in rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 490, pp.350-354. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing selection with several constraints in poultry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of animal breeding and genetics = Zeitschrift für Tierzüchtung und Züchtungsbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS analyses reveal QTL in egg layers that differ in response to diet differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0160-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk status of livestock breeds: a multi-indicator method applied to 178 French local breeds belonging to ten species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2078633615000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection génomique : quelles perspectives pour les filières avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (5), pp.331-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative genetic correlations between production traits and head or bony tissues in large all-female rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazeiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 368-369, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2012.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing maternal effect in salmonid families mixed since eyed stage and a posteriori DNA-pedigreed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric C. Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice B. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 150 (1-3), pp.170-178. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2012.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a slow-growing line reveals wide genetic variability of carcass and meat quality-related traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-13-90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficiency of feed utilization in poultry by selection. 1. Genetic parameters of anatomy of the gastro-intestinal tract and digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (july), Non paginé. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-12-59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficiency of feed utilization in poultry by selection. 2. Genetic parameters of excretion traits and correlations with anatomy of the gastro-intestinal tract and digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, online (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-12-71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for increased resistance to Salmonella carrier-state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (2), pp.251-259. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0043933910000309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la qualité de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions avicoles biologiques en France : état des lieux, verrous, atouts et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to Salmonella carrier state: selection may be efficient but response depends on animal's age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (3), pp.161-169. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672309000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des possibilités de réduction, par voie génétique, du risque de portage de salmonelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and selection of mule ducks in France : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (2), pp.187-207. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0043933907001791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et sélection avicoles : évolution des méthodes et des caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (1), pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique des critères qualitatifs en aviculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maillary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n° 37, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of domestic birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Planchenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (sp.), pp.S29-S31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (sp.), pp.S22-S23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42, pp.S22-S23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique des critères qualitatifs en aviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maillary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le picage chez les oiseaux domestiques : revue bibliographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (avril 2000), pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le picage chez les oiseaux domestiques: Revue bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing the use of the canonical transformation for the solution of multivariate mixed model equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation déterministe et optimisation d'un schéma de sélection séquentiel : Exemple d'un schéma &amp;quot;volaille de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delabrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (4), pp.327-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation de l'utilisation de la transformation canonique pour la résolution des équations du modèle mixte multicaractère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and optimizing of sequential selection schemes: a poultry breeding application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delabrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (4), pp.327-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for production traits in three selected turkey strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delabrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (2), pp.197-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for production traits in three selected turkey strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delabrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (2), pp.197-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for production traits in three selected turkey strains*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delabrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (3), pp.299-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques des caractères de santé et de production d'une lignée femelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ASFC, May 2025, Chantepie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENETIC PARAMETERS FOR HEALTH AND PRODUCTION TRAITS IN THE GGP OPTIMA RABBIT LINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Rabbit Science Association, Oct 2024, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOMIC REGIONS ASSOCIATED WITH THE COMPOSITION OF THE RABBIT CAECAL MICROBIOTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Graverand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Rabbit Science Association, Oct 2024, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE GENOMIQUE DE LA COMPOSITION DU MICROBIOTE CAECAL DU LAPIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Graverand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France. pp.146-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal patterns for feeding traits in the two parental populations of the mule duck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EST-IL POSSIBLE DE SELECTIONNER DES POIDS D'OEUFS PLUS HOMOGENES ? DONNEES EXPERIMENTALES EN CANARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; CTCPA, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of feeding behaviour traits in parental lines of a mule duck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTRUCTION A POSTERIORI DU PEDIGREE D'UNE POPULATION EXPERIMENTALE DE CANARDS A L'AIDE D'OUTILS MOLECULAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azélie Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard‐fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; CTCPA, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un panel d'assignation de parenté SNP unique pour deux espèces de canards et leur hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itavi, Mar 2022, Tours, France. pp.628, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGRAMMATION NUTRITIONNELLE DU METABOLISME HEPATIQUE CHEZ LE CANETON MULARD : ETUDE DE TRANSCRITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOME WIDE ASSOCIATION STUDY OF GROWTH AND FEED EFFICIENCY TRAITS IN RABBITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI-INRAE, Nov 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'estimation de l'ingestion individuelle d'animaux élevés en groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of caviar production in DNA-pedigreed octoploid Siberian sturgeon (Acipenser baerii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malledant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation déterminisme d'un schéma de sélection avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Parameters of Electronically Recorded Feeding Behavior Traits in Meat Pekin Ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mignon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, St Malo, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques du comportement alimentaire mesuré à l'aide de mangeoires automatisées sur des canards Pékins de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mignon Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative genetics of feed efficiency in ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Waterfowl Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Taipei, Taiwan. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linkage disequilibrium study in a layer chicken population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tuusula, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS analysis identifies 138 QTL for egg quality variance in layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tuusula, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new parental assignment tool for complex mating and large number of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Barbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique des caractères de découpe, de qualité de la viande et de comportement à l'abattoir au sein d'une souche de poulet Label à croissance lente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités de diminution des rejets chez les poulets par la sélection génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de la Recherches Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.212-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pistes pour améliorer l'utilisation du parcours chez les poulets de chair biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Parou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques quantitatives et moléculaires de la résistance de la truite arc-en-ciel à [i]Flavobacterium psychrophilum[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques Piscicoles du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques et conséquences physiologiques et comportementales chez les canards Pékin et l'hybride Mulard de quatre générations de sélection divergente sur la réponse surrénalienne à la contention chez le canard Pékin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arnaud-Ronecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amélie Forin-Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'utilisation de marqueurs moléculaires pour l'assignation des parentés en canard grâce au programme Apache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle M.-N. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; CTCPA; The World's Poultry Science Association (WPSA); World Veterinary Poultry Association (WVPA), Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques et fonctionnelles de la résistance aux pathogènes: réponse immunitaire virale et résistance à la flavobactériose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation PEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sizun, France. 26 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for excretion traits in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular markers and parentage assignation in ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude J.-C. Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an alternative slow-growing chicken line reveals a large genetic variability of carcass and meat quality related traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on the specific role of SYSAAF in the poultry, fish and shellfish brood stock genetic improvement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desnoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of adrenal and behavioural fear-related traits in Pekin ducks divergently selected for adrenal response to restraint and in resulting mule hybrid ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for an improved disease resistance using factorial mating designs and molecular based pedigree in fish: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of non genetic maternal effects on juvenile growth in rainbow trout Oncorhynchus mykiss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th fish &amp; shellfish larviculture symposium, 7-10 September 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Ghent, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for growth and flesh quality traits in large freshwater-reared rainbow trout (Oncorhynchus mykiss) groups, mass selected or not for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Genetics in Aquaculture (IAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FLAVORES : Héritabilité de la résistance à la bactérie [i]Flavobacterium psychrophilum[/i] chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of factorial mating desings to estimate genetic parameters for threshold traits in DNA-pedigreed mixed families of fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Symposium 'Genetics in Aquaculture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bangkok, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of mule ducks to salmonella carrier-state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Poultry Genetic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bedlewo, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de la courbe de ponte peut-elle être utilisée en sélection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Institut Technique de L'Aviculture Et Des Elevages de Petits Animaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Agence Française de Sécurité Sanitaire Des Aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitytruite&amp;quot; : Élaboration d'une méthode de sélection sur les rendements de découpe et la qualité de la chair combinant sélection massale et familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer simultanément les paramètres génétiques des caractères de gavage dans les deux lignées parentales du mulard en vue d'une sélection plus efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Arcachon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An&amp;lt;em&amp;gt; integrated approach of genetic resistance to &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; carrier state in fowls: from genetics to genomics and modelling&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Organisation for Animal Health (OIE). INT., Oct 2007, Paris, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000317185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance au portage de salmonelles : faisabilité d'une sélection en aviculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection experiment for increased resistance to Salmonella carrier-state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to salmonella carrier-state in fowls: from genetics to genomics and modelization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de lignées divergentes pour la résistance au portage de salmonelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and selection of ducks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Improved Duck Production of Small-Scale Farmers in the ASPAC Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to estimate simultaneously genetic parameters in parental Pekin and Muscovy duck lines using overfed mule ducks performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plumage score be improved using an automatic measurement of pecking at a bunch of feathers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for increased resistance to Salmonella carrier state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique de la survie des volailles en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de la qualité de la viande en relation avec les caractéristiques du muscle et la réponse au stress dans une lignée lourde de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for increased resistance to Salmonella carrier-state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique quantitative et séléction: évolution des méthodes et des caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jeudis de la WPSA: Quelle(s) génétique(s) pour demain?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d'une souche de poulet label contre le picage : bilan après trois générations de sélection au picomètre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivité et qualité du poulet de chair et des ufs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'académie d'agriculture du 15/1/2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique quantitative et sélection : évolution des méthodes et des caractères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de procédures de suivi de la variabilité génétique des populations animales domestiques sélectionnées et établissement de guides de gestion : application aux ovins laitiers et aux porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque National du Bureau des Ressources Génétiques, Le patrimoine génétique : la diversité et la ressource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Le Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of genetic evaluation models for a binary trait: a simulation study in poultry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de procédures de suivi de la variabilité génétique des populations animales sélectionnées et établissement de guides de gestion. Applications aux ovins laitiers et aux porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque national le patrimoine génétique : la diversité et la ressource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, La Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion durable des populations animales sélectionnées : un projet pilote sur quelques cas de programmes intégrés de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de l'INA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique des données d'éclosivité sous l'angle des caractères discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique des données d'éclosivité sous l'angle des caractères discrets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité chez les oiseaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planchenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation conjointe des paramètres génétiques des troubles locomoteurs et des performances de croissance chez le canard de Barbarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retaillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 Spring Meeting of the WPSA French Branch.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of sexual dimorphism in poultry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Inconnue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres génétiques des troubles locomoteurs dans une souche de canard de barbarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres génétiques des troubles locomoteurs dans une souche de canard de Barbarie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, SaintMalo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of sexual dimorphism in poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry genetics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Mariensee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of slaughter traits measured on Greylag Landaise geese after induction of spontaneous liver steatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhanie Ruer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie- Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084976v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment utiliser les comportements alimentaires du canard dans les schémas de sélection pour le foie gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile M D Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Département Génétique Animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bordeaux, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se passer des cages individuelles en sélection expérimentale avicole : exemple du canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard‐fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Département Génétique Animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGRAMMATION NUTRITIONNELLE DU METABOLISME HEPATIQUE CHEZ LE CANARD MULARD : DONNEES ZOOTECHNIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional programming of hepatic metabolism in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFR - PDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées scientifiques GDR 3606 REPRO : ReproSciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setup of an experimental design for genetic parameter estimation with crossbred performances: an example in Duck.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey Universtiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceeding of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic modelling of a poultry breeding scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de gestion des populations à petits effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Vanbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taille efficace d'une population sous sélection dépend à la fois du mode de gestion et du nombre de reproducteurs utilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bailliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Vanbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring small poultry populations using simulated annealing algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, St Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation génomique du poids d'oeuf chez des poules pondeuses soumises à différents régimes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhanie Ruer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. , Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability and gxe interactions of disease resistance to summer spat mortalities in the pacific oyster crassostrea gigas using bayesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lapegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gonzalez-Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Genetics in Aquaculture (ISGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain. ELSEVIER SCIENCE BV, Aquaculture, 472, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL chez la poule pondeuse dans un contexte alimentaire changeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL influencing egg quality traits in layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings of the 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation for egg weight in crossbred layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. American Society of Animal Science, 2014, Proceeding of the 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation génomique chez la poule pondeuse en interaction avec le régime alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fréjus, France. 2014, La recherche en génétique animale : réussites et perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL influencing egg production in layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. , 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection génomique : quelles perspectives pour les filières avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL influencing egg production in layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’efficacité d’une sélection contre la mortalité avec génotypage a posteriori des candidats et collatéraux soumis à un challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.105-105, 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to Salmonella carrier state in fowls : from genetics to genomics and modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plumage score be improved using an automatic measurement of pecking at a bunch of feathers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil. p:174, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection; general principles & some French applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Tainan, Taiwan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : document de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : rapport méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation optimale de l’information génomique dans les schémas pyramidaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ANR-10-GENOM_BTV-015 [UtOpIGe], Institut du Porc (IFIP); Syndicat des Sélectionneurs Avicoles et Aquacoles Français (SYSAAF); Novogen. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualityTruite 2. Optimisation des nouveaux programmes de sélection généalogique de type Prosper+ sur les rendements de découpe et la qualité de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cachelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 083/08/C &amp; 30900/2009, FranceAgriMer. 2011, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualityTruite. Introduction d'une évaluation généalogique qualitative en sélection de type PROSPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coudurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ofimer n°037/05/C &amp; Ifop n° 206/2005, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId391"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé CHAPUIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations to optimize genomic selection for laying hens: impact of generation interval and genotyping in the context of extended laying period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Pook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2026.106870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific effects of a methionine-restricted maternal diet on liver transcript levels and fatty liver production in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-D Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.101539. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of slaughter traits measured on Greylag geese after induction of spontaneous liver steatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhanie Ruer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.101689. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficient assignment panel for ducks. Setup of a cost-efficient assignment panel for duck populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azélie Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e92. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542880v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of feeding behavior traits in ducks bred for foie gras production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile M.D. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (8), pp.101234. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOME WIDE ASSOCIATION STUDY FOR GROWTH AND FEED EFFICIENCY TRAITS IN RABBITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Rabbit Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/wrs.2023.18215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal dietary methionine restriction alters the expression of energy metabolism genes in the duckling liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.407. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08634-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal dietary methionine restriction alters hepatic expression of one-carbon metabolism and epigenetic mechanism genes in the ducklings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.823. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-09066-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of caviar yield, color, size and firmness using parentage assignment in an octoploid fish species, the Siberian sturgeon Acipenser baerii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malledant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Debeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 540, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.736725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary methionine deficiency reduces laying performances of female common ducks and impacts traits of interest of their mule ducklings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98 (11), pp.5590-5600. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pez315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie pour une politique de conservation des races locales avicoles ? (Biodiva)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.357-371. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.519118989168768E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of BLUP breeding values in a factorial mating design with mixed families and marker-based parentage assignment in rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 490, pp.350-354. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing selection with several constraints in poultry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of animal breeding and genetics = Zeitschrift für Tierzüchtung und Züchtungsbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS analyses reveal QTL in egg layers that differ in response to diet differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0160-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk status of livestock breeds: a multi-indicator method applied to 178 French local breeds belonging to ten species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2078633615000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection génomique : quelles perspectives pour les filières avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (5), pp.331-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative genetic correlations between production traits and head or bony tissues in large all-female rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazeiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 368-369, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2012.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing maternal effect in salmonid families mixed since eyed stage and a posteriori DNA-pedigreed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric C. Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice B. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 150 (1-3), pp.170-178. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2012.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a slow-growing line reveals wide genetic variability of carcass and meat quality-related traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-13-90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficiency of feed utilization in poultry by selection. 1. Genetic parameters of anatomy of the gastro-intestinal tract and digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (july), Non paginé. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-12-59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficiency of feed utilization in poultry by selection. 2. Genetic parameters of excretion traits and correlations with anatomy of the gastro-intestinal tract and digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, online (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-12-71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for increased resistance to Salmonella carrier-state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (2), pp.251-259. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0043933910000309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la qualité de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions avicoles biologiques en France : état des lieux, verrous, atouts et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to Salmonella carrier state: selection may be efficient but response depends on animal's age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (3), pp.161-169. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672309000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des possibilités de réduction, par voie génétique, du risque de portage de salmonelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and selection of mule ducks in France : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (2), pp.187-207. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0043933907001791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et sélection avicoles : évolution des méthodes et des caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (1), pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of domestic birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Planchenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (sp.), pp.S29-S31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique des critères qualitatifs en aviculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maillary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n° 37, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (sp.), pp.S22-S23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42, pp.S22-S23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique des critères qualitatifs en aviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maillary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le picage chez les oiseaux domestiques : revue bibliographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (avril 2000), pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le picage chez les oiseaux domestiques: Revue bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing the use of the canonical transformation for the solution of multivariate mixed model equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation déterministe et optimisation d'un schéma de sélection séquentiel : Exemple d'un schéma &amp;quot;volaille de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delabrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (4), pp.327-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation de l'utilisation de la transformation canonique pour la résolution des équations du modèle mixte multicaractère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and optimizing of sequential selection schemes: a poultry breeding application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delabrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (4), pp.327-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for production traits in three selected turkey strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delabrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (2), pp.197-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for production traits in three selected turkey strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delabrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (2), pp.197-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for production traits in three selected turkey strains*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delabrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (3), pp.299-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques des caractères de santé et de production d'une lignée femelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ASFC, May 2025, Chantepie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENETIC PARAMETERS FOR HEALTH AND PRODUCTION TRAITS IN THE GGP OPTIMA RABBIT LINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Rabbit Science Association, Oct 2024, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOMIC REGIONS ASSOCIATED WITH THE COMPOSITION OF THE RABBIT CAECAL MICROBIOTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Graverand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Rabbit Science Association, Oct 2024, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE GENOMIQUE DE LA COMPOSITION DU MICROBIOTE CAECAL DU LAPIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Graverand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France. pp.146-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal patterns for feeding traits in the two parental populations of the mule duck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of feeding behaviour traits in parental lines of a mule duck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTRUCTION A POSTERIORI DU PEDIGREE D'UNE POPULATION EXPERIMENTALE DE CANARDS A L'AIDE D'OUTILS MOLECULAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azélie Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard‐fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; CTCPA, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EST-IL POSSIBLE DE SELECTIONNER DES POIDS D'OEUFS PLUS HOMOGENES ? DONNEES EXPERIMENTALES EN CANARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; CTCPA, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un panel d'assignation de parenté SNP unique pour deux espèces de canards et leur hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itavi, Mar 2022, Tours, France. pp.628, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGRAMMATION NUTRITIONNELLE DU METABOLISME HEPATIQUE CHEZ LE CANETON MULARD : ETUDE DE TRANSCRITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOME WIDE ASSOCIATION STUDY OF GROWTH AND FEED EFFICIENCY TRAITS IN RABBITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI-INRAE, Nov 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'estimation de l'ingestion individuelle d'animaux élevés en groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of caviar production in DNA-pedigreed octoploid Siberian sturgeon (Acipenser baerii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malledant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Parameters of Electronically Recorded Feeding Behavior Traits in Meat Pekin Ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mignon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, St Malo, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation déterminisme d'un schéma de sélection avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques du comportement alimentaire mesuré à l'aide de mangeoires automatisées sur des canards Pékins de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mignon Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative genetics of feed efficiency in ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Waterfowl Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Taipei, Taiwan. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linkage disequilibrium study in a layer chicken population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tuusula, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS analysis identifies 138 QTL for egg quality variance in layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tuusula, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new parental assignment tool for complex mating and large number of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Barbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique des caractères de découpe, de qualité de la viande et de comportement à l'abattoir au sein d'une souche de poulet Label à croissance lente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités de diminution des rejets chez les poulets par la sélection génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de la Recherches Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.212-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pistes pour améliorer l'utilisation du parcours chez les poulets de chair biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Parou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques quantitatives et moléculaires de la résistance de la truite arc-en-ciel à [i]Flavobacterium psychrophilum[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques Piscicoles du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques et conséquences physiologiques et comportementales chez les canards Pékin et l'hybride Mulard de quatre générations de sélection divergente sur la réponse surrénalienne à la contention chez le canard Pékin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arnaud-Ronecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amélie Forin-Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'utilisation de marqueurs moléculaires pour l'assignation des parentés en canard grâce au programme Apache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle M.-N. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; CTCPA; The World's Poultry Science Association (WPSA); World Veterinary Poultry Association (WVPA), Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques et fonctionnelles de la résistance aux pathogènes: réponse immunitaire virale et résistance à la flavobactériose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation PEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sizun, France. 26 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for excretion traits in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an alternative slow-growing chicken line reveals a large genetic variability of carcass and meat quality related traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular markers and parentage assignation in ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude J.-C. Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of adrenal and behavioural fear-related traits in Pekin ducks divergently selected for adrenal response to restraint and in resulting mule hybrid ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on the specific role of SYSAAF in the poultry, fish and shellfish brood stock genetic improvement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desnoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for an improved disease resistance using factorial mating designs and molecular based pedigree in fish: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FLAVORES : Héritabilité de la résistance à la bactérie [i]Flavobacterium psychrophilum[/i] chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of non genetic maternal effects on juvenile growth in rainbow trout Oncorhynchus mykiss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th fish &amp; shellfish larviculture symposium, 7-10 September 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Ghent, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for growth and flesh quality traits in large freshwater-reared rainbow trout (Oncorhynchus mykiss) groups, mass selected or not for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Genetics in Aquaculture (IAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of factorial mating desings to estimate genetic parameters for threshold traits in DNA-pedigreed mixed families of fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Symposium 'Genetics in Aquaculture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bangkok, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of mule ducks to salmonella carrier-state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Poultry Genetic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bedlewo, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de la courbe de ponte peut-elle être utilisée en sélection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Institut Technique de L'Aviculture Et Des Elevages de Petits Animaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Agence Française de Sécurité Sanitaire Des Aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitytruite&amp;quot; : Élaboration d'une méthode de sélection sur les rendements de découpe et la qualité de la chair combinant sélection massale et familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An&amp;lt;em&amp;gt; integrated approach of genetic resistance to &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; carrier state in fowls: from genetics to genomics and modelling&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Organisation for Animal Health (OIE). INT., Oct 2007, Paris, France. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000317185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer simultanément les paramètres génétiques des caractères de gavage dans les deux lignées parentales du mulard en vue d'une sélection plus efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Arcachon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance au portage de salmonelles : faisabilité d'une sélection en aviculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection experiment for increased resistance to Salmonella carrier-state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to salmonella carrier-state in fowls: from genetics to genomics and modelization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de lignées divergentes pour la résistance au portage de salmonelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and selection of ducks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Improved Duck Production of Small-Scale Farmers in the ASPAC Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to estimate simultaneously genetic parameters in parental Pekin and Muscovy duck lines using overfed mule ducks performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plumage score be improved using an automatic measurement of pecking at a bunch of feathers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for increased resistance to Salmonella carrier state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique de la survie des volailles en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de la qualité de la viande en relation avec les caractéristiques du muscle et la réponse au stress dans une lignée lourde de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for increased resistance to Salmonella carrier-state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique quantitative et séléction: évolution des méthodes et des caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jeudis de la WPSA: Quelle(s) génétique(s) pour demain?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivité et qualité du poulet de chair et des ufs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'académie d'agriculture du 15/1/2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique quantitative et sélection : évolution des méthodes et des caractères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d'une souche de poulet label contre le picage : bilan après trois générations de sélection au picomètre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de procédures de suivi de la variabilité génétique des populations animales domestiques sélectionnées et établissement de guides de gestion : application aux ovins laitiers et aux porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque National du Bureau des Ressources Génétiques, Le patrimoine génétique : la diversité et la ressource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Le Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of genetic evaluation models for a binary trait: a simulation study in poultry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de procédures de suivi de la variabilité génétique des populations animales sélectionnées et établissement de guides de gestion. Applications aux ovins laitiers et aux porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque national le patrimoine génétique : la diversité et la ressource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, La Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion durable des populations animales sélectionnées : un projet pilote sur quelques cas de programmes intégrés de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de l'INA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique des données d'éclosivité sous l'angle des caractères discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique des données d'éclosivité sous l'angle des caractères discrets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité chez les oiseaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planchenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation conjointe des paramètres génétiques des troubles locomoteurs et des performances de croissance chez le canard de Barbarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retaillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 Spring Meeting of the WPSA French Branch.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres génétiques des troubles locomoteurs dans une souche de canard de barbarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of sexual dimorphism in poultry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Inconnue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres génétiques des troubles locomoteurs dans une souche de canard de Barbarie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Retailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, SaintMalo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of sexual dimorphism in poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry genetics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Mariensee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of slaughter traits measured on Greylag Landaise geese after induction of spontaneous liver steatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhanie Ruer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie- Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084976v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment utiliser les comportements alimentaires du canard dans les schémas de sélection pour le foie gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile M D Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Département Génétique Animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bordeaux, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se passer des cages individuelles en sélection expérimentale avicole : exemple du canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard‐fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Département Génétique Animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGRAMMATION NUTRITIONNELLE DU METABOLISME HEPATIQUE CHEZ LE CANARD MULARD : DONNEES ZOOTECHNIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional programming of hepatic metabolism in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFR - PDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées scientifiques GDR 3606 REPRO : ReproSciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setup of an experimental design for genetic parameter estimation with crossbred performances: an example in Duck.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey Universtiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceeding of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic modelling of a poultry breeding scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de gestion des populations à petits effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Vanbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taille efficace d'une population sous sélection dépend à la fois du mode de gestion et du nombre de reproducteurs utilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bailliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Vanbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring small poultry populations using simulated annealing algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, St Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation génomique du poids d'oeuf chez des poules pondeuses soumises à différents régimes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhanie Ruer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. , Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability and gxe interactions of disease resistance to summer spat mortalities in the pacific oyster crassostrea gigas using bayesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lapegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gonzalez-Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Genetics in Aquaculture (ISGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain. ELSEVIER SCIENCE BV, Aquaculture, 472, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL chez la poule pondeuse dans un contexte alimentaire changeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL influencing egg quality traits in layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings of the 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation for egg weight in crossbred layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. American Society of Animal Science, 2014, Proceeding of the 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation génomique chez la poule pondeuse en interaction avec le régime alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fréjus, France. 2014, La recherche en génétique animale : réussites et perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection génomique : quelles perspectives pour les filières avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL influencing egg production in layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. , 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL influencing egg production in layers receiving various diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’efficacité d’une sélection contre la mortalité avec génotypage a posteriori des candidats et collatéraux soumis à un challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.105-105, 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to Salmonella carrier state in fowls : from genetics to genomics and modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plumage score be improved using an automatic measurement of pecking at a bunch of feathers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil. p:174, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection; general principles & some French applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Tainan, Taiwan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : document de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : rapport méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation optimale de l’information génomique dans les schémas pyramidaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ANR-10-GENOM_BTV-015 [UtOpIGe], Institut du Porc (IFIP); Syndicat des Sélectionneurs Avicoles et Aquacoles Français (SYSAAF); Novogen. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualityTruite 2. Optimisation des nouveaux programmes de sélection généalogique de type Prosper+ sur les rendements de découpe et la qualité de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cachelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 083/08/C &amp; 30900/2009, FranceAgriMer. 2011, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualityTruite. Introduction d'une évaluation généalogique qualitative en sélection de type PROSPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coudurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ofimer n°037/05/C &amp; Ifop n° 206/2005, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId391"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Pook" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Ruer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;cula" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-D Bernadet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101539" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542880v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.475" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638013v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lag&#252;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101234" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;cula" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08634-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-09066-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malledant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benoit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736725" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez315" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.519118989168768E12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques Colleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12178" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7690J3RP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Varenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0160-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633615000260" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207760v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Pincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. Chatain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.08.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9JD3BNK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129685v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-90" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. de Verdal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-59" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-71" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933910000309" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46477595491291F7ADC78C98AC3E039DA56C38EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fablet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Protais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672309000135" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663096v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel J.- . M. Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001791" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2347A6489493054F1C71C0B53005B01BF422BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681677v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673688v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Planchenault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Retailleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673069v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693307v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695806v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894164v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686755v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delabrosse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894172v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Delabrosse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894130v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tixier-Boichard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692039v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maupin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795894v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646187v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ribas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lag&#252;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945910v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lague" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Amadio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617695v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903844v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979467v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603826v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788310v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Mignon Guillaume" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580637v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580651v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746489v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Parou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouget" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001265v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Hervet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud-Ronecker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Forin-Wiart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756675v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Faugeras" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Rossignol" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193720v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dorson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751612v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Meriaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751492v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757840v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnoues" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755729v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193740v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811566v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193550v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194156v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819940v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755917v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut Technique de L'Aviculture Et Des Elevages de Petits Animaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agence Fran&#231;aise de S&#233;curit&#233; Sanitaire Des Aliments" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193466v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812198v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752859v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Protais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prevost" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000317185" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757985v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752607v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotereau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815742v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755024v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755364v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816279v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816328v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814466v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Protais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759206v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762719v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Debut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760058v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758793v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764037v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Retailleau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826692v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760115v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763232v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maignel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labroue" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831714v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758927v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maignel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labroue" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825632v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761838v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762604v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planchenault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764206v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Retaillaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827766v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765018v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767514v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770276v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765987v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084976v3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Dominique Bernadet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163561v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M D Bonnefont" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163579v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903802v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906862v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789601v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737658v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736542v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735028v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alnahhas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605920v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vanbergue" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605991v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bailliard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786281v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210945v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738218v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudry" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lapegue" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez-Araya" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210946v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleno" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210693v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210944v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594306v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210566v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210408v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/192415.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210522v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190198v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815808v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prevost" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815923v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163630v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194164v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194163v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797767v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193646v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823607v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Pook" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;cula" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-D Bernadet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101539" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Ruer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blanchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101689" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542880v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.475" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638013v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lag&#252;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101234" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;cula" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08634-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-09066-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malledant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benoit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736725" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez315" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.519118989168768E12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques Colleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12178" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7690J3RP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Varenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0160-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633615000260" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207760v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Pincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. Chatain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.08.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9JD3BNK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129685v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-90" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. de Verdal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-59" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-71" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933910000309" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46477595491291F7ADC78C98AC3E039DA56C38EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fablet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Protais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672309000135" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663096v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel J.- . M. Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001791" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2347A6489493054F1C71C0B53005B01BF422BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673688v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Planchenault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillary" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Retailleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673069v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693307v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695806v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894164v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686755v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delabrosse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894172v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Delabrosse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894130v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tixier-Boichard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692039v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maupin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795894v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646187v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ribas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lag&#252;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945910v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lague" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163539v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Amadio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617695v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903844v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979467v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788310v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Mignon Guillaume" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603826v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580637v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580651v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746489v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Parou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouget" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001265v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Hervet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud-Ronecker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Forin-Wiart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756675v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Faugeras" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Rossignol" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193720v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dorson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751612v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751492v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754365v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Meriaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755729v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757840v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnoues" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193740v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194156v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811566v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193550v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819940v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755917v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut Technique de L'Aviculture Et Des Elevages de Petits Animaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agence Fran&#231;aise de S&#233;curit&#233; Sanitaire Des Aliments" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193466v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752859v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Protais" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prevost" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000317185" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812198v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757985v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752607v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotereau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815742v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755024v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755364v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816279v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816328v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814466v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Protais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759206v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762719v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Debut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760058v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758793v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826692v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760115v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764037v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Retailleau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763232v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maignel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labroue" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831714v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758927v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maignel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labroue" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825632v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761838v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762604v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planchenault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764206v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Retaillaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827766v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767514v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765018v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770276v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765987v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084976v3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Dominique Bernadet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163561v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M D Bonnefont" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163579v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903802v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906862v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789601v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737658v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736542v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735028v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alnahhas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605920v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vanbergue" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605991v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bailliard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786281v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210945v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738218v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudry" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lapegue" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez-Araya" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210946v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleno" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210693v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210944v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594306v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210408v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/192415.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210566v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210522v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190198v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815808v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prevost" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815923v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163630v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194164v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194163v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797767v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193646v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823607v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>