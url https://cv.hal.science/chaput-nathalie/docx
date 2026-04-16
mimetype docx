--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High circulating IL-6/IL-8 is associated with intratumoral myeloid contexture and poor outcomes in advanced renal cell carcinoma patients treated with PD-1 blockade</w:t>
+                <w:t xml:space="preserve">Expanded senescent CD8 T cells in IMID patients are associated with distinct inflammatory cytokines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Carril-Ajuria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Flippot</w:t>
+                <w:t xml:space="preserve">Marie Naigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Naigeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dalban</w:t>
+                <w:t xml:space="preserve">Samuel Bitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Desnoyer</w:t>
+                <w:t xml:space="preserve">Matthieu Roulleaux Dugage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-0902⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 219 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cei/uxaf050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249577v1</w:t>
+                <w:t xml:space="preserve">hal-05521048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanded senescent CD8 T cells in IMID patients are associated with distinct inflammatory cytokines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High circulating IL-6/IL-8 is associated with intratumoral myeloid contexture and poor outcomes in advanced renal cell carcinoma patients treated with PD-1 blockade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Carril-Ajuria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Flippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Naigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline de Oliveira</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dalban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Berthot</w:t>
+                <w:t xml:space="preserve">Aude Desnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 219 (1), </w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.OF1-OF9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cei/uxaf050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-0902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521048v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer immunotherapy in elderly patients: the concept of immune senescence challenged by clinical experience</w:t>
               </w:r>
@@ -910,64 +910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human virome profiling identified CMV as the major viral driver of a high accumulation of senescent CD8 + T cells in patients with advanced NSCLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Naigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roulleaux Dugage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5135,319 +5135,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killer dendritic cells: IKDC and the others.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Dalod</w:t>
+                <w:t xml:space="preserve">Dendritic cells and innate defense against tumor cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Ullrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Terme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mignot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cytokine &amp; Growth Factor Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (1), pp.79-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cytogfr.2007.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coi.2008.04.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294468v1</w:t>
+                <w:t xml:space="preserve">inserm-00318515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic cells and innate defense against tumor cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Killer dendritic cells: IKDC and the others.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonmort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dalod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Ullrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Mignot</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine &amp; Growth Factor Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19 (1), pp.79-92. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cytogfr.2007.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coi.2008.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00318515v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapy-induced tumor immunosurveillance involves IFN-producing killer dendritic cells.</w:t>
               </w:r>
@@ -6552,51 +6552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Flippot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Alexandre Vano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beuselinck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fl&#233;chon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2025.09.4169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Carril-Ajuria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naigeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Desnoyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roulleaux Dugage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berthot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cei/uxaf050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;gan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Bichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaput" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.115145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Dall'Olio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zrafi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Roelants" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ambrosini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Fourquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-1993" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Teixeira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Rey-Cardenas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Carril-Ajuria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Rainho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-008636" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Danlos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boselli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mehdi Jouniaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh0708" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03972355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Danlos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Texier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Job" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Mouraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Cassard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0886" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nebot-Bral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hollebecque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Yurchenko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Forceville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danjou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2022-005059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A Yurchenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04142515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Benhamouda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuan Sam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Epaillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letuan Phan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-22-0905" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Terry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rioux-Leclercq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meylan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-21-0972" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04099088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moinard-Butot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coutzac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.06.051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mehdi Jouniaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mallardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16079-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03036519v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pascaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Virone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Dupr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Ly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41558" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L Kannouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.08.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03498336v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Desbois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie B&#233;al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Charrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-000632" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02310420v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vah&#233; Asvatourian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Michiels" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-018-0527-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soularue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;deric Colombel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Coutzac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faleck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316948" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pitoiset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Soufi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grivel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.23570" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Soularue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx108" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collins" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Racine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mateus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-016-0613-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440237v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Charrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lapierre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dansin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lantz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2015.1071008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01823361v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Vu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Marcheteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1600019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047405v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2015.3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Pitt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad1329" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02442721v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Romero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichnou Poirier-Colame" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquelot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-1186" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Delahaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2366" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00576679v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Ma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aymeric" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Mattarollo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20100269" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ploix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lapierre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Th&#233;ry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CJI.0b013e3181fe535b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Conforti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Paturel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Terme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-09-1890" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420217v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Lemoine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giverne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Dimitri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Rosenzwajg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03360096v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Flament" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taieb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004942" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484764v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ghiringhelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-3807" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00451699v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Ullrich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonmort" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Minard-Colin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-4473" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Apetoh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363902v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Jacobs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bosisio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalod" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2008.04.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZJTB17P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2007.10.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJW3HXRN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00451703v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-3766" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03360098v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Schartz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Roux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Novault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.5.2722" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685415v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20051511" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685411v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Casares" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie O Pequignot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tesniere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20050915" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03360103v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ta&#239;eb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2005.05.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0TX2WZB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00092539v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dorval" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Caby" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-3-10" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01402386v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Zitvogel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie O P&#233;quignot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L Albert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2776(04)84004-5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Flippot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Alexandre Vano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beuselinck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fl&#233;chon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2025.09.4169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naigeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roulleaux Dugage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berthot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cei/uxaf050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Carril-Ajuria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Desnoyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0902" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;gan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Bichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaput" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.115145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Dall'Olio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zrafi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Roelants" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ambrosini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Fourquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-1993" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Teixeira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Rey-Cardenas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Carril-Ajuria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Rainho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-008636" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Danlos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boselli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mehdi Jouniaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh0708" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03972355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Danlos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Texier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Job" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Mouraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Cassard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0886" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nebot-Bral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hollebecque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Yurchenko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Forceville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danjou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2022-005059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A Yurchenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04142515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Benhamouda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuan Sam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Epaillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letuan Phan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-22-0905" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Terry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rioux-Leclercq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meylan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-21-0972" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04099088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moinard-Butot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coutzac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.06.051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mehdi Jouniaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mallardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16079-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03036519v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pascaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Virone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Dupr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Ly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41558" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L Kannouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.08.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03498336v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Desbois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie B&#233;al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Charrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-000632" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02310420v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vah&#233; Asvatourian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Michiels" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-018-0527-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soularue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;deric Colombel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Coutzac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faleck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316948" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pitoiset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Soufi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grivel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.23570" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Soularue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx108" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collins" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Racine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mateus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-016-0613-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440237v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Charrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lapierre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dansin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lantz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2015.1071008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01823361v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Vu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Marcheteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1600019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047405v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2015.3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Pitt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad1329" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02442721v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Romero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichnou Poirier-Colame" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquelot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-1186" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Delahaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2366" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00576679v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Ma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aymeric" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Mattarollo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20100269" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ploix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lapierre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Th&#233;ry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CJI.0b013e3181fe535b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Conforti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Paturel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Terme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-09-1890" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420217v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Lemoine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giverne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Dimitri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Rosenzwajg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03360096v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Flament" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taieb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004942" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484764v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ghiringhelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-3807" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00451699v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Ullrich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonmort" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Minard-Colin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-4473" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Apetoh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363902v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Jacobs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bosisio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318515v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2007.10.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJW3HXRN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294468v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalod" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2008.04.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZJTB17P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00451703v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-3766" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03360098v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Schartz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Roux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Novault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.5.2722" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685415v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20051511" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685411v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Casares" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie O Pequignot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tesniere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20050915" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03360103v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ta&#239;eb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2005.05.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0TX2WZB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00092539v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dorval" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Caby" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-3-10" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01402386v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Zitvogel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie O P&#233;quignot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L Albert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2776(04)84004-5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>