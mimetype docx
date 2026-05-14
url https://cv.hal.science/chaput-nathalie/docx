--- v1 (2026-04-16)
+++ v2 (2026-05-14)
@@ -66,1669 +66,1669 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nivolumab in Metastatic Clear-cell Renal Cell Carcinoma: An Integrative Biomarker Analysis from the NIVOREN GETUG-AFU 26 Phase 2 Study</w:t>
+                <w:t xml:space="preserve">Circulating Transcriptome Analysis Finds Gene Signatures and Immune Cell Activation and Abundance Predict Response to Immunotherapy in Bladder Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Flippot</w:t>
+                <w:t xml:space="preserve">Sandy Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann-Alexandre Vano</w:t>
+                <w:t xml:space="preserve">Corentin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dalban</w:t>
+                <w:t xml:space="preserve">Olivier Adotévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Beuselinck</w:t>
+                <w:t xml:space="preserve">Maha Ayyoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Fléchon</w:t>
+                <w:t xml:space="preserve">Nathalie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (7), pp.1325-1336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eururo.2025.09.4169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.ccr-25-2306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423521v1</w:t>
+                <w:t xml:space="preserve">hal-05614903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanded senescent CD8 T cells in IMID patients are associated with distinct inflammatory cytokines</w:t>
+                <w:t xml:space="preserve">Nivolumab in Metastatic Clear-cell Renal Cell Carcinoma: An Integrative Biomarker Analysis from the NIVOREN GETUG-AFU 26 Phase 2 Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Naigeon</w:t>
+                <w:t xml:space="preserve">Ronan Flippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bitoun</w:t>
+                <w:t xml:space="preserve">Yann-Alexandre Vano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Roulleaux Dugage</w:t>
+                <w:t xml:space="preserve">Cécile Dalban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline de Oliveira</w:t>
+                <w:t xml:space="preserve">Benoit Beuselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Berthot</w:t>
+                <w:t xml:space="preserve">Aude Fléchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 219 (1), </w:t>
+              <w:t xml:space="preserve">European Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cei/uxaf050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eururo.2025.09.4169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521048v1</w:t>
+                <w:t xml:space="preserve">hal-05423521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High circulating IL-6/IL-8 is associated with intratumoral myeloid contexture and poor outcomes in advanced renal cell carcinoma patients treated with PD-1 blockade</w:t>
+                <w:t xml:space="preserve">Expanded senescent CD8 T cells in IMID patients are associated with distinct inflammatory cytokines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Carril-Ajuria</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Naigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Desnoyer</w:t>
+                <w:t xml:space="preserve">Samuel Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roulleaux Dugage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-0902⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 219 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cei/uxaf050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249577v1</w:t>
+                <w:t xml:space="preserve">hal-05521048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer immunotherapy in elderly patients: the concept of immune senescence challenged by clinical experience</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High circulating IL-6/IL-8 is associated with intratumoral myeloid contexture and poor outcomes in advanced renal cell carcinoma patients treated with PD-1 blockade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roch Houot</w:t>
+                <w:t xml:space="preserve">Lucía Carril-Ajuria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Flippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Naigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dalban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lemoine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aude Desnoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 214, pp.115145-115145. </w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.OF1-OF9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2024.115145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-0902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891566v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic tumor volume assessed by 18F FDG - PET CT scan as a predictive biomarker for immune checkpoint blockers in advanced NSCLC and its biological correlates.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B cells and the coordination of immune checkpoint inhibitor response in patients with solid tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Flippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Dall'Olio</w:t>
+                <w:t xml:space="preserve">Marcus Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Zrafi</w:t>
+                <w:t xml:space="preserve">Macarena Rey-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Roelants</w:t>
+                <w:t xml:space="preserve">Lucia Carril-Ajuria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Ambrosini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aloyse Fourquet</w:t>
+                <w:t xml:space="preserve">Larissa Rainho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-1993⟩</w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.e008636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2023-008636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806943v1</w:t>
+                <w:t xml:space="preserve">inserm-04685443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B cells and the coordination of immune checkpoint inhibitor response in patients with solid tumors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Flippot</w:t>
+                <w:t xml:space="preserve">Cancer immunotherapy in elderly patients: the concept of immune senescence challenged by clinical experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Teixeira</w:t>
+                <w:t xml:space="preserve">Malvina Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macarena Rey-Cardenas</w:t>
+                <w:t xml:space="preserve">Roch Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Carril-Ajuria</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jitc-2023-008636⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 214, pp.115145-115145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2024.115145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04685443v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human virome profiling identified CMV as the major viral driver of a high accumulation of senescent CD8 + T cells in patients with advanced NSCLC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Roulleaux Dugage</w:t>
+                <w:t xml:space="preserve">Metabolic tumor volume assessed by 18F FDG - PET CT scan as a predictive biomarker for immune checkpoint blockers in advanced NSCLC and its biological correlates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Dall'Olio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Danlos</w:t>
+                <w:t xml:space="preserve">Wael Zrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Boselli</w:t>
+                <w:t xml:space="preserve">Veronique Roelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Mehdi Jouniaux</w:t>
+                <w:t xml:space="preserve">Valentina Ambrosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloyse Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adh0708⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-1993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04719261v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Instability and Pro-Tumoral Inflammation are associated with Primary Resistance to Anti-PD1 + Anti-Angiogenesis in Malignant Pleural Mesothelioma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Danlos</w:t>
+                <w:t xml:space="preserve">Human virome profiling identified CMV as the major viral driver of a high accumulation of senescent CD8 + T cells in patients with advanced NSCLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Naigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roulleaux Dugage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Texier</w:t>
+                <w:t xml:space="preserve">François-Xavier Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Job</w:t>
+                <w:t xml:space="preserve">Lisa Boselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Mouraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Cassard</w:t>
+                <w:t xml:space="preserve">Jean-Mehdi Jouniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0886⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adh0708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972355v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming resistance to αPD-1 of MMR-deficient tumors with high tumor-induced neutrophils levels by combination of αCTLA-4 and αPD-1 blockers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic Instability and Pro-Tumoral Inflammation are associated with Primary Resistance to Anti-PD1 + Anti-Angiogenesis in Malignant Pleural Mesothelioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Nebot-Bral</w:t>
+                <w:t xml:space="preserve">Matthieu Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Hollebecque</w:t>
+                <w:t xml:space="preserve">Bastien Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Yurchenko</w:t>
+                <w:t xml:space="preserve">Severine Mouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise de Forceville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Danjou</w:t>
+                <w:t xml:space="preserve">Lydie Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jitc-2022-005059⟩</w:t>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.858-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852523v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming resistance to αPD-1 of MMR-deficient tumors with high tumor-induced neutrophils levels by combination of αCTLA-4 and αPD-1 blockers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Nebot-Bral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hollebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Yurchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de Forceville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (7), pp.e005059. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2022-005059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jitc-2022-005059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03853375v1</w:t>
+                <w:t xml:space="preserve">hal-03852523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma CD27, a Surrogate of the Intratumoral CD27–CD70 Interaction, Correlates with Immunotherapy Resistance in Renal Cell Carcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overcoming resistance to αPD-1 of MMR-deficient tumors with high tumor-induced neutrophils levels by combination of αCTLA-4 and αPD-1 blockers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Nebot-Bral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hollebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey A Yurchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Benhamouda</w:t>
+                <w:t xml:space="preserve">Louise de Forceville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikuan Sam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Letuan Phan</w:t>
+                <w:t xml:space="preserve">Mathieu Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.ccr-22-0905⟩</w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.e005059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2022-005059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04142515v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of AXL and PD-L1 Expression with Clinical Outcomes in Patients with Advanced Renal Cell Carcinoma Treated with PD-1 Blockade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma CD27, a Surrogate of the Intratumoral CD27–CD70 Interaction, Correlates with Immunotherapy Resistance in Renal Cell Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Benhamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Terry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dalban</w:t>
+                <w:t xml:space="preserve">Ikuan Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rioux-Leclercq</w:t>
+                <w:t xml:space="preserve">Nicolas Epaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Adam</w:t>
+                <w:t xml:space="preserve">Alain Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Meylan</w:t>
+                <w:t xml:space="preserve">Letuan Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (24), pp.6749-60. </w:t>
+              <w:t xml:space="preserve">, 2022, 28 (22), pp.4983 - 4994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-21-0972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.ccr-22-0905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477307v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04142515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer and immunotherapy: a role for microbiota composition</w:t>
               </w:r>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moinard-Butot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Coutzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chaput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 155, pp.145-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1825,161 +1825,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic short chain fatty acids limit antitumor effect of CTLA-4 blockade in hosts with cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of AXL and PD-L1 Expression with Clinical Outcomes in Patients with Advanced Renal Cell Carcinoma Treated with PD-1 Blockade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Mehdi Jouniaux</w:t>
+                <w:t xml:space="preserve">Stéphane Terry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dalban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Paci</w:t>
+                <w:t xml:space="preserve">Nathalie Rioux-Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Schmidt</w:t>
+                <w:t xml:space="preserve">Julien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Mallardo</w:t>
+                <w:t xml:space="preserve">Maxime Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (24), pp.6749-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-16079-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-21-0972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109210v1</w:t>
+                <w:t xml:space="preserve">hal-03477307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin‐7/Interferon axis drives T‐cell and salivary gland epithelial cell interactions in Sjögren’s syndrome</w:t>
               </w:r>
@@ -2093,4319 +2093,4453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03036519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is immunotherapy effective (or not) in patients with MSI/MMRD tumors?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systemic short chain fatty acids limit antitumor effect of CTLA-4 blockade in hosts with cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Coutzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia L Kannouche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Mehdi Jouniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Paci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Mallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.08.007⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-16079-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425478v1</w:t>
+                <w:t xml:space="preserve">hal-03109210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-15 superagonist RLI has potent immunostimulatory properties on NK cells: implications for antimetastatic treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélinda Charrier</w:t>
+                <w:t xml:space="preserve">Why is immunotherapy effective (or not) in patients with MSI/MMRD tumors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Nebot-Bral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Coutzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Besse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia L Kannouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jitc-2020-000632⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106 (2), pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03498336v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating causal effects of time-dependent exposures on a binary endpoint in a high-dimensional setting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IL-15 superagonist RLI has potent immunostimulatory properties on NK cells: implications for antimetastatic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahé Asvatourian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chaput</w:t>
+                <w:t xml:space="preserve">Coralie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Robert</w:t>
+                <w:t xml:space="preserve">Mélinda Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Michiels</w:t>
+                <w:t xml:space="preserve">Benjamin Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-018-0527-5⟩</w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.e000632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2020-000632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02310420v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03498336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterocolitis due to immune checkpoint inhibitors: a systematic review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep phenotyping of immune cell populations by optimized and standardized flow cytometry analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Fabien Pitoiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Fréderic Colombel</w:t>
+                <w:t xml:space="preserve">Karim El Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Boselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clelia Coutzac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Faleck</w:t>
+                <w:t xml:space="preserve">Jonathan Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316948⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (8), pp.793-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.23570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626171v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep phenotyping of immune cell populations by optimized and standardized flow cytometry analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enterocolitis due to immune checkpoint inhibitors: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Soularue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Pitoiset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Cassard</w:t>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim El Soufi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Boselli</w:t>
+                <w:t xml:space="preserve">Jean-Fréderic Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grivel</w:t>
+                <w:t xml:space="preserve">Clelia Coutzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Faleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.23570⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (11), pp.2056-2067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955310v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline gut microbiota predicts clinical response and colitis in metastatic melanoma patients treated with ipilimumab</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Estimating causal effects of time-dependent exposures on a binary endpoint in a high-dimensional setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahé Asvatourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Coutzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Le Roux</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdx108⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-018-0527-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604339v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02310420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colon Immune-Related Adverse Events: Anti-CTLA-4 and Anti-PD-1 Blockade Induce Distinct Immunopathological Entities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Inflammatory bowel disease and cancer response due to anti-CTLA-4: is it in the flora?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Soularue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Racine</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Coutzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx081⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (3), pp.327-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00281-016-0613-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02625648v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory bowel disease and cancer response due to anti-CTLA-4: is it in the flora?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Baseline gut microbiota predicts clinical response and colitis in metastatic melanoma patients treated with ipilimumab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Mateus</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Coutzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Soularue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Immunopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00281-016-0613-x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdx108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01607061v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic cell-derived exosomes as maintenance immunotherapy after first line chemotherapy in NSCLC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lapierre</w:t>
+                <w:t xml:space="preserve">Colon Immune-Related Adverse Events: Anti-CTLA-4 and Anti-PD-1 Blockade Induce Distinct Immunopathological Entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Coutzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Soularue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dansin</w:t>
+                <w:t xml:space="preserve">Michael Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lantz</w:t>
+                <w:t xml:space="preserve">Antoine Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (10), pp.1238-1246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2015.1071008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440237v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-15 Trans-Signaling with the Superagonist RLI Promotes Effector/Memory CD8+ T Cell Responses and Enhances Antitumor Activity of PD-1 Antagonists</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Desbois</w:t>
+                <w:t xml:space="preserve">Dendritic cell-derived exosomes as maintenance immunotherapy after first line chemotherapy in NSCLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Le Vu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clélia Coutzac</w:t>
+                <w:t xml:space="preserve">Melinda Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Marcheteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coralie Béal</w:t>
+                <w:t xml:space="preserve">Valerie Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dansin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1600019⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2015.1071008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01823361v1</w:t>
+                <w:t xml:space="preserve">hal-01440237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancer immunotherapy by CTLA-4 blockade: obligatory contribution of IL-2 receptors and negative prognostic impact of soluble CD25</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Vétizou</w:t>
+                <w:t xml:space="preserve">IL-15 Trans-Signaling with the Superagonist RLI Promotes Effector/Memory CD8+ T Cell Responses and Enhances Antitumor Activity of PD-1 Antagonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Enot</w:t>
+                <w:t xml:space="preserve">Pauline Le Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Coutzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rusakiewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chaput</w:t>
+                <w:t xml:space="preserve">Elie Marcheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (2), pp.208-224. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 197 (1), pp.168 - 178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cr.2015.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1600019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047405v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01823361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancer immunotherapy by CTLA-4 blockade relies on the gut microbiota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Anticancer immunotherapy by CTLA-4 blockade: obligatory contribution of IL-2 receptors and negative prognostic impact of soluble CD25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vétizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
+                <w:t xml:space="preserve">David Enot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rusakiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aad1329⟩</w:t>
+              <w:t xml:space="preserve">Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.208-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cr.2015.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639698v1</w:t>
+                <w:t xml:space="preserve">hal-02047405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of CD4+NKG2D+ Th1 Cells in Patients with Metastatic Melanoma Treated with Sorafenib: Role of IL-15Rα and NKG2D Triggering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chaput</w:t>
+                <w:t xml:space="preserve">Anticancer immunotherapy by CTLA-4 blockade relies on the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vétizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vichnou Poirier-Colame</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rusakiewicz</w:t>
+                <w:t xml:space="preserve">Jonathan M. Pitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jacquelot</w:t>
+                <w:t xml:space="preserve">Romain Daillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-13-1186⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 350 (6264), pp.1079-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aad1329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02442721v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatively spliced NKp30 isoforms affect the prognosis of gastrointestinal stromal tumors.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Regulation of CD4+NKG2D+ Th1 Cells in Patients with Metastatic Melanoma Treated with Sorafenib: Role of IL-15Rα and NKG2D Triggering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana I Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichnou Poirier-Colame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rusakiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Roux</w:t>
+                <w:t xml:space="preserve">Nicolas Jacquelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (6), pp.700-7. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (1), pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nm.2366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-13-1186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665651v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02442721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of IL-17-producing {gamma}{delta} T cells to the efficacy of anticancer chemotherapy.</w:t>
+                <w:t xml:space="preserve">Alternatively spliced NKp30 isoforms affect the prognosis of gastrointestinal stromal tumors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuting Ma</w:t>
+                <w:t xml:space="preserve">Nicolas F Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rusakiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Aymeric</w:t>
+                <w:t xml:space="preserve">Isabelle Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Locher</w:t>
+                <w:t xml:space="preserve">Cédric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen R Mattarollo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas F Delahaye</w:t>
+                <w:t xml:space="preserve">Stephan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 208 (3), pp.491-503. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (6), pp.700-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20100269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nm.2366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00576679v1</w:t>
+                <w:t xml:space="preserve">hal-00665651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated Technology to Produce Highly Immunogenic Dendritic Cell-derived Exosomes of Clinical Grade</w:t>
+                <w:t xml:space="preserve">Contribution of IL-17-producing {gamma}{delta} T cells to the efficacy of anticancer chemotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Viaud</w:t>
+                <w:t xml:space="preserve">Yuting Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ploix</w:t>
+                <w:t xml:space="preserve">Laetitia Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lapierre</w:t>
+                <w:t xml:space="preserve">Clara Locher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Théry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Commere</w:t>
+                <w:t xml:space="preserve">Stephen R Mattarollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas F Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CJI.0b013e3181fe535b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (3), pp.491-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20100269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272286v1</w:t>
+                <w:t xml:space="preserve">pasteur-00576679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing effects of toll-like receptor (TLR3) signaling in tumors can be therapeutically uncoupled to optimize the anticancer efficacy of TLR3 ligands.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Updated Technology to Produce Highly Immunogenic Dendritic Cell-derived Exosomes of Clinical Grade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Conforti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuting Ma</w:t>
+                <w:t xml:space="preserve">Stéphanie Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Morel</w:t>
+                <w:t xml:space="preserve">Valérie Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Paturel</w:t>
+                <w:t xml:space="preserve">Clotilde Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Terme</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Commere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 70 (2), pp.490-500. </w:t>
+              <w:t xml:space="preserve">Journal of Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (1), pp.65-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-09-1890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CJI.0b013e3181fe535b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591518v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive expansion of regulatory T-cells following interleukin 2 treatment during a phase I-II dendritic cell-based immunotherapy of metastatic renal cancer.</w:t>
+                <w:t xml:space="preserve">Opposing effects of toll-like receptor (TLR3) signaling in tumors can be therapeutically uncoupled to optimize the anticancer efficacy of TLR3 ligands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François M Lemoine</w:t>
+                <w:t xml:space="preserve">Rosa Conforti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Cherai</w:t>
+                <w:t xml:space="preserve">Yannis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Giverne</w:t>
+                <w:t xml:space="preserve">Carine Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalia Dimitri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michelle Rosenzwajg</w:t>
+                <w:t xml:space="preserve">Magali Terme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70 (2), pp.490-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-09-1890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420217v1</w:t>
+                <w:t xml:space="preserve">hal-00591518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic Cell-Derived Exosomes Promote Natural Killer Cell Activation and Proliferation: A Role for NKG2D Ligands and IL-15Rα</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">The dendritic cell-like functions of IFN-producing killer dendritic cells reside in the CD11b+ subset and are licensed by tumor cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Terme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Flament</w:t>
+                <w:t xml:space="preserve">Grégoire Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Taieb</w:t>
+                <w:t xml:space="preserve">Evelyn Ullrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice André</w:t>
+                <w:t xml:space="preserve">Mathieu Bonmort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Minard-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004942⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (16), pp.6590-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-4473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03360096v1</w:t>
+                <w:t xml:space="preserve">inserm-00451699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural killer cell IFN-gamma levels predict long-term survival with imatinib mesylate therapy in gastrointestinal stromal tumor-bearing patients.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+                <w:t xml:space="preserve">Dendritic Cell-Derived Exosomes Promote Natural Killer Cell Activation and Proliferation: A Role for NKG2D Ligands and IL-15Rα</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Terme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Borg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Michiels</w:t>
+                <w:t xml:space="preserve">Caroline Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ghiringhelli</w:t>
+                <w:t xml:space="preserve">Julien Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-3807⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3), pp.e4942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00484764v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03360096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dendritic cell-like functions of IFN-producing killer dendritic cells reside in the CD11b+ subset and are licensed by tumor cells.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massive expansion of regulatory T-cells following interleukin 2 treatment during a phase I-II dendritic cell-based immunotherapy of metastatic renal cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Ullrich</w:t>
+                <w:t xml:space="preserve">François M Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bonmort</w:t>
+                <w:t xml:space="preserve">Mustapha Cherai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Minard-Colin</w:t>
+                <w:t xml:space="preserve">Camille Giverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Dimitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Rosenzwajg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (3), pp.569-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00451699v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The critical role of IL-15 in the antitumor effects mediated by the combination therapy imatinib and IL-2.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Natural killer cell IFN-gamma levels predict long-term survival with imatinib mesylate therapy in gastrointestinal stromal tumor-bearing patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Apetoh</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (8), pp.3563-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-3807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364426v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00484764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-presentation of IL-15 dictates IFN-producing killer dendritic cells effector functions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Killer dendritic cells: IKDC and the others.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonmort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dalod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Ullrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniela Bosisio</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coi.2008.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363902v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendritic cells and innate defense against tumor cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Ullrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Terme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytokine &amp; Growth Factor Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (1), pp.79-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cytogfr.2007.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00318515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killer dendritic cells: IKDC and the others.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">The critical role of IL-15 in the antitumor effects mediated by the combination therapy imatinib and IL-2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Ullrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonmort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chaput</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Apetoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (10), pp.6477-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00294468v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapy-induced tumor immunosurveillance involves IFN-producing killer dendritic cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Trans-presentation of IL-15 dictates IFN-producing killer dendritic cells effector functions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Ullrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonmort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Taieb</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bosisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (12), pp.7887-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00451703v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoimmunotherapy of Tumors: Cyclophosphamide Synergizes with Exosome Based Vaccines</w:t>
+                <w:t xml:space="preserve">Therapy-induced tumor immunosurveillance involves IFN-producing killer dendritic cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evelyn Ullrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonmort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Taieb</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Novault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67 (3), pp.851-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-06-3766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.176.5.2722⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03360098v1</w:t>
+                <w:t xml:space="preserve">inserm-00451703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD4&amp;lt;b&amp;gt;+&amp;lt;/b&amp;gt;CD25&amp;lt;b&amp;gt;+&amp;lt;/b&amp;gt; regulatory T cells inhibit natural killer cell functions in a transforming growth factor–β–dependent manner</w:t>
+                <w:t xml:space="preserve">Chemoimmunotherapy of Tumors: Cyclophosphamide Synergizes with Exosome Based Vaccines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ghiringhelli</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Schartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Novault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 176 (5), pp.2722-2729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.176.5.2722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20051511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-04685415v1</w:t>
+                <w:t xml:space="preserve">pasteur-03360098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspase-dependent immunogenicity of doxorubicin-induced tumor cell death</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tesniere</w:t>
+                <w:t xml:space="preserve">CD4&amp;lt;b&amp;gt;+&amp;lt;/b&amp;gt;CD25&amp;lt;b&amp;gt;+&amp;lt;/b&amp;gt; regulatory T cells inhibit natural killer cell functions in a transforming growth factor–β–dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ghiringhelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Terme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ghiringhelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Roux</w:t>
+                <w:t xml:space="preserve">Julien Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 202 (12), pp.1691 - 1701. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 202 (8), pp.1075 - 1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20051511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20050915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-04685411v1</w:t>
+                <w:t xml:space="preserve">inserm-04685415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of exosomes in immunotherapy of cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Novault</w:t>
+                <w:t xml:space="preserve">Caspase-dependent immunogenicity of doxorubicin-induced tumor cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Casares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie O Pequignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tesniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ghiringhelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2005.05.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202 (12), pp.1691 - 1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20050915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03360103v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04685411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination of metastatic melanoma patients with autologous dendritic cell (DC) derived-exosomes: results of thefirst phase I clinical trial.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The potential of exosomes in immunotherapy of cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Caby</w:t>
+                <w:t xml:space="preserve">Julien Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Schartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Novault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Transl Med</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 3, pp.10. </w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35 (2), pp.111-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1479-5876-3-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2005.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00092539v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03360103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vaccination of metastatic melanoma patients with autologous dendritic cell (DC) derived-exosomes: results of thefirst phase I clinical trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J Transl Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1479-5876-3-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00092539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Immune response against dying tumor cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Zitvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia Casares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie O Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew L Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.131-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0065-2776(04)84004-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01402386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId256"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6552,51 +6686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Flippot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Alexandre Vano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beuselinck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fl&#233;chon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2025.09.4169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naigeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roulleaux Dugage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berthot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cei/uxaf050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Carril-Ajuria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Desnoyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0902" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;gan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Bichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaput" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.115145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Dall'Olio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zrafi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Roelants" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ambrosini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Fourquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-1993" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Teixeira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Rey-Cardenas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Carril-Ajuria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Rainho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-008636" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Danlos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boselli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mehdi Jouniaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh0708" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03972355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Danlos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Texier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Job" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Mouraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Cassard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0886" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nebot-Bral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hollebecque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Yurchenko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Forceville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danjou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2022-005059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A Yurchenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04142515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Benhamouda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuan Sam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Epaillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letuan Phan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-22-0905" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Terry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rioux-Leclercq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meylan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-21-0972" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04099088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moinard-Butot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coutzac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.06.051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mehdi Jouniaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mallardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16079-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03036519v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pascaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Virone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Dupr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Ly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41558" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L Kannouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.08.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03498336v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Desbois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie B&#233;al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Charrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-000632" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02310420v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vah&#233; Asvatourian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Michiels" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-018-0527-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soularue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;deric Colombel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Coutzac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faleck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316948" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pitoiset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Soufi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grivel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.23570" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Soularue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx108" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collins" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Racine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mateus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-016-0613-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440237v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Charrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lapierre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dansin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lantz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2015.1071008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01823361v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Vu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Marcheteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1600019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047405v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2015.3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Pitt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad1329" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02442721v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Romero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichnou Poirier-Colame" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquelot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-1186" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Delahaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2366" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00576679v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Ma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aymeric" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Mattarollo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20100269" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ploix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lapierre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Th&#233;ry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CJI.0b013e3181fe535b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Conforti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Paturel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Terme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-09-1890" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420217v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Lemoine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giverne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Dimitri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Rosenzwajg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03360096v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Flament" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taieb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004942" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484764v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ghiringhelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-3807" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00451699v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Ullrich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonmort" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Minard-Colin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-4473" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Apetoh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363902v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Jacobs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bosisio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318515v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2007.10.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJW3HXRN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294468v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalod" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2008.04.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZJTB17P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00451703v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-3766" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03360098v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Schartz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Roux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Novault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.5.2722" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685415v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20051511" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685411v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Casares" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie O Pequignot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tesniere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20050915" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03360103v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ta&#239;eb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2005.05.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0TX2WZB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00092539v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dorval" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Caby" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-3-10" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01402386v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Zitvogel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie O P&#233;quignot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L Albert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2776(04)84004-5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adot&#233;vi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ayyoub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaput" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-25-2306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Flippot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Alexandre Vano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beuselinck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fl&#233;chon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2025.09.4169" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naigeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roulleaux Dugage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berthot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cei/uxaf050" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Carril-Ajuria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Desnoyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0902" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Teixeira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Rey-Cardenas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Carril-Ajuria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Rainho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-008636" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;gan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Bichon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.115145" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Dall'Olio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zrafi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Roelants" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ambrosini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Fourquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-1993" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719261v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Danlos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boselli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mehdi Jouniaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh0708" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03972355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Danlos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Texier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Job" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Mouraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Cassard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0886" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nebot-Bral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hollebecque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Yurchenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Forceville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danjou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2022-005059" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A Yurchenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04142515v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Benhamouda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuan Sam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Epaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letuan Phan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-22-0905" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04099088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moinard-Butot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coutzac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.06.051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Terry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rioux-Leclercq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meylan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-21-0972" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03036519v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pascaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Virone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Dupr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Ly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41558" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mehdi Jouniaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mallardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16079-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L Kannouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.08.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03498336v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Desbois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie B&#233;al" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Charrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-000632" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pitoiset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Soufi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grivel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.23570" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soularue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;deric Colombel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Coutzac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faleck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316948" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02310420v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vah&#233; Asvatourian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Michiels" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-018-0527-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607061v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mateus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-016-0613-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Soularue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx108" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625648v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Racine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx081" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440237v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Charrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lapierre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dansin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lantz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2015.1071008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01823361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Vu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Marcheteau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1600019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047405v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2015.3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Pitt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad1329" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02442721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Romero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichnou Poirier-Colame" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquelot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-1186" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Delahaye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2366" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00576679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Ma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aymeric" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Mattarollo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20100269" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272286v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ploix" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lapierre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Th&#233;ry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CJI.0b013e3181fe535b" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591518v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Conforti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Morel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Paturel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Terme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-09-1890" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00451699v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Ullrich" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonmort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Minard-Colin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-4473" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03360096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Flament" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taieb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004942" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420217v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Lemoine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giverne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Dimitri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Rosenzwajg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484764v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ghiringhelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-3807" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalod" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2008.04.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZJTB17P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2007.10.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJW3HXRN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Apetoh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Jacobs" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bosisio" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00451703v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-3766" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03360098v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Schartz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Roux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Novault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.5.2722" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685415v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20051511" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685411v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Casares" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie O Pequignot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tesniere" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20050915" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03360103v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ta&#239;eb" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2005.05.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0TX2WZB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00092539v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dorval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Caby" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-3-10" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01402386v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Zitvogel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie O P&#233;quignot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L Albert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2776(04)84004-5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>