--- v0 (2026-04-01)
+++ v1 (2026-05-03)
@@ -1,266 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...215 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charafeddine Jama </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in Concrete Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Lazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhachmia Ech-Chihbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion in Concrete Structures: Integrating Advanced Technologies and Sustainable Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394347032.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni/Mn-Doped and PANI-Coated Biochars from Agro-Waste as Electroactive Carbon Platforms Toward Alkaline Hydrogen-Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Ouakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moroccan journal of chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48317/IMIST.PRSM/morjchem-v14i2.65548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Corrosion Inhibition Mechanism of a Carbon Steel in Hydrochloric Acid Medium by an Isatin Derivative: Electrochemical Characterizations and Thermodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Qachchachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moroccan journal of chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48317/IMIST.PRSM/morjchem-v14i2.64438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium carbonate-shelled microencapsulated phase change materials in cement mortar: A pathway to enhancing energy efficiency in building envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mastouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Journal of Energy Storage, pp.115306. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.115306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sugar-derived compounds as inhibitors of carbon steel against corrosion in acid solutions: experimental analyses and theoretical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin P. Katin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyor Berdimurodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, RSC Advances, 15 (21), pp.16570-16587. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ra00835b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sustainable approach using natural phosphates impregnated with nickel hydroxide nanoparticles: a cost-effective solution for alcohol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Chemchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Belgada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Alami Younssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Nanoscale Advances, 7 (2), pp.583-600. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4na00850b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced efficiency and durability of nickel sulfide catalyst integrated with reduced graphene oxide: Exploring hierarchically porous structures for methanol oxidation reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Khossossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Boudad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, International Journal of Hydrogen Energy, pp.580-595. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.12.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin‐Film Electrodeposition of a Fe 3 (NH 4 )H 8 (PO 4 ) 6 .6H 2 O Superphosphate Material by Oxidation of Mohr's Salt in a Phosphoric Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima‐zahra Moufakkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Ould Bouamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bou‐ouzoukni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem A. Abuelizz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ChemistrySelect, 10 (40), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202503967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile and highly sensitive nitrate ion detection via an electrochemical sensor based on a poly 1,8-diaminonaphthalene and copper oxide particle film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Benhaiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissal Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Bouljoihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Analytical Methods, 17 (28), pp.5868-5885. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ay00655d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large reversible magnetocaloric effect in GdPO4 nano-spherical particles at ultralow temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryam Lassri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Abdelrhafore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhaj El Hachemi Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi El Hachmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Journal of Magnetism and Magnetic Materials, 629, pp.173291. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Alginate from Drifted Pelagic Sargassum natans and Sargassum fluitans Along the Moroccan Atlantic Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansae Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Khaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Chaouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physchem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/physchem5040051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive assessment of the corrosion inhibition properties of quinazoline derivatives on mild steel in 1.0 M HCl solution: An electrochemical, surface analysis, and computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakia Aribou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Ouakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhachmia Ech-Chihbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Electrochemical Science, 19 (11), pp.100788. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijoes.2024.100788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed experimental performance of two new pyrimidine-pyrazole derivatives as corrosion inhibitors for mild steel in HCl media combined with DFT/MDs simulations of bond breaking upon adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lachhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Benzbiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Titi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Echihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Colloids and Surfaces A: Physicochemical and Engineering Aspects, pp.132649. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency enhancement of photovoltaic module using bio-based eutectic phase change material: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, E3S Web of Conferences, 545, pp.02001. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202454502001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a novel configuration of combined eccentricity and unevenly distributed fins for enhanced energy efficiency in a PCM regenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Energy Storage, 91, pp.112041. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2024.112041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of mercury adsorption using biochars derived from the invasive brown seaweed “Sargassum muticum” as a low-cost and ecofriendly adsorbent in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaouay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Environmental Science and Technology, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-024-05765-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrullus colocynthis fruit extract as effective eco-friendly corrosion inhibitor in a hydrochloric acid pickling medium for carbon steel by using both experimental and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tabyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zarrok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Environmental Science and Pollution Research, 31, pp.43757-43780. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34055-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-phase shear exfoliation of graphite and its application as corrosion protection coating on aluminum substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inass El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Laïk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassiogé Dembélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 494 (2), pp.131412. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2024.131412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of buildings energy efficiency using passive PCM coupled with natural ventilation in the Moroccan climate zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Energy and Buildings, 315, pp.114322. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of New Imidazol Derivatives and Investigation of Their Corrosion-Reducing Characteristics for Carbon Steel in HCl Acid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Fatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Timoudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hsissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Coatings, 13 (8), pp.1405. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings13081405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Terpenes for the Production of New Antimicrobial and Antibiofilm Molecules and Their Encapsulation in Order to Improve Their Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra El Fannassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Suisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (17), pp.9854. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13179854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccentricity analysis of annular multi-tube storage unit with phase change material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Energy Storage, 64, pp.107211. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.107211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and corrosion resistance of self-assembled 2,5-bis(4-pyridyl)-1,3,4-oxadiazole film on carbon steel: Surface characterisations, electrochemical assessments and surface pre-treatment effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marya Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Nohair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Nyassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Materials Today Communications, 35, pp.106382. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invasive Seaweed Agarophyton vermiculophyllum from Oualidia Lagoon (Northwestern Moroccan Atlantic Coast) as a Source of Agar: Yield, Chemical Characteristics, and Rheological Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Chaouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (9), pp.1696. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11091696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, piezoelectric and dielectric properties of piezoelectric lead-free ceramic Bi4Ti3O12 for energy harvesting applications: milling process effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryiem Derraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelowahed Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Laadissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Matériaux & Techniques, 111 (5-6), pp.502. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2024005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, DFT, and Thermogravimetric Analysis of Neutral Co(II)/Pyrazole Complex, Catalytic Activity toward Catecholase and Phenoxazinone Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Boutaybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouroumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aaddouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bacroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Crystals, 13 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst13020155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecules from Sargassum algae as Green Inhibitor for C38 in HCl Medium: Extraction, Characterization and Electrochemical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescilla Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahado Said-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (12), pp.2076. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings13122076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brown marine algae “Laminaria digitata” for the outstanding biosorption of methylene blue and reactive blue 19 dyes: kinetics, equilibrium, thermodynamics, regeneration, and mechanism studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouzikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layachi Khamliche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology for Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nanotechnology for Environmental Engineering, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41204-022-00303-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and Structural Characterization of Alginates from the Kelp Species Laminaria ochroleuca and Saccorhiza polyschides from the Atlantic Coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Kaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Khaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.51. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/colloids6040051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of eco-friendly electrocatalyst based nickel-copper bimetallic nanoparticles supported on poly-phenylenediamine with highest current density and early ethanol oxidation onset potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Chemchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Alami Younssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, International Journal of Hydrogen Energy, 47 (92), pp.39081-39096. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.09.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of global energy performance of building walls integrating PCM: Numerical study in semi-arid climate in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Case Studies in Construction Materials, 16, pp.e00979. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e00979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-phenyl-decahydro-1H-1,5-benzodiazepin-2-one as novel and effective corrosion inhibitor for carbon steel in 1 M HCl solution: A combined experimental and empirical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Al Garadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jrajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Faydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Ghayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Indian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of the Indian Chemical Society, 99 (11), pp.100742. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jics.2022.100742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccentricity Optimisation of Annular Multi-Tube Storage Unit with Phase Change Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, SSRN Electronic Journal, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4220792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic performance optimization of a coaxial phase change material (PCM) regenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of Energy Storage, 50, pp.104571. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.104571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet-Chemical Noncovalent Functionalization of CVD Graphene: Molecular Doping and Its Effect on Electrolyte-Gated Graphene Field-Effect Transistor Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbaye Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Borme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (9), pp.4522-4533. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c10737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of gallic acid on the nanocrystalline hydroxyapatite formation using the neutralization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jerdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.L. Elansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidal Jaradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jodeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Trace Elements and Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100009. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtemin.2022.100009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of copper removal by modified biomaterials using the response surface methodology, DFT Calculation, and molecular dynamic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Byadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Limouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Tizliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of Molecular Liquids, 363, pp.119799. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental, DFT studies and molecular dynamic simulation on the corrosion inhibition of carbon steel in 1 M HCl by two newly synthesized 8-hydroxyquinoline derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Faydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouassiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laabaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Indian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of the Indian Chemical Society, 99 (12), pp.100701. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jics.2022.100701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Silver Nanoparticles Using Alginate from the Brown Seaweed Laminaria ochroleuca: Structural Features and Antibacterial Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Reani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerface Research in Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Biointerface Research in Applied Chemistry, 12 (5), pp.6046-6057. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33263/briac125.60466057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of amine functions on cellulose acetate fibers by branched polyethylenimine coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bourahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lemmouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mazzah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reactive and Functional Polymers, 170, pp.105107. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2021.105107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste-to-energy as a tool of circular economy: Prediction of higher heating value of biomass by artificial neural network (ANN) and multivariate linear regression (MLR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Yatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousalham Srhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Waste Management, 153, pp.293-303. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2022.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aluminum Flakes on Corrosion Protection Behavior of Water-Based Hybrid Zinc-Rich Coatings for Carbon Steel Substrate in NaCl Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vogt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Coatings, 12 (10), pp.1390. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings12101390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal patterns of growth, alginate content and block structure of the alien invader Sargassum muticum (Fucales, Ochrophyta) from the Atlantic coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir El Atouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Falace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Chaouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanica Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Botanica Marina, 65 (1), pp.69-78. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/bot-2021-0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the inhibition mechanism of 2,5-bis(4-pyridyl)-1,3,4-oxadiazole for carbon steel corrosion in hydrochloric acid pickling via experimental and computational approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nohair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nyassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Molecular Liquids, 342, pp.116958. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2021.116958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraisal of corrosion inhibiting ability of new 5-N-((alkylamino)methyl)quinolin-8-ol analogs for C40E steel in sulfuric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Faydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Warad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf S. Abousalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, International Journal of Hydrogen Energy, 46 (59), pp.30246-30266. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.06.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal performance of PEG-MWCNTs composites as shape-stabilised phase change materials for thermal energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M’hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Fullerenes, Nanotubes and Carbon Nanostructures, 29 (9), pp.732-738. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1536383x.2021.1887146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold plasma surface treatments to prevent biofilm formation in food industries and medical sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Applied Microbiology and Biotechnology, 106 (1), pp.81-100. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-021-11715-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold plasma assisted deposition of organosilicon coatings on stainless steel for prevention of adhesion of Salmonella enterica serovar Enteritidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Biofouling, 37, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2021.1877274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Characterization and Gel Properties of Agar from Two Gelidium Species from the Atlantic Coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Bellatmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Reani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerface Research in Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.12642-12652. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33263/briac115.1264212652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, physicochemical, optical, thermal and TD-DFT of (E)-N′-((9-ethyl-9H-carbazol-3-yl)-methylene)-4-methyl-benzene-sulfonohydrazide (ECMMBSH): Naked eye and colorimetric Cu2+ ion chemosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Alobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Warad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of King Saud University - Science, 33 (8), pp.101633. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksus.2021.101633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and energetic behaviour of solid-solid-liquid phase change materials storage unit: Experimental and numerical comparative study of the top, bottom and horizontal configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M’hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Khouakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Journal of Energy Storage, 33, pp.102025. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2020.102025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of benzalkonium chloride enhanced its antibacterial and antibiofilm activity against Listeria monocytogenes and Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (3), pp 1136-1146. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.15010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Peptides-Coated Stainless Steel for Fighting Biofilms Formation for Food and Medical Fields: Review of Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Coatings, 11 (10), pp.1216. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings11101216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracilaria gracilis (Gracilariales, Rhodophyta) from Dakhla (Southern Moroccan Atlantic Coast) as Source of Agar: Content, Chemical Characteristics, and Gelling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Bhaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoulaa Khaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marine Drugs, 19 (12), pp.672. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md19120672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-biofilm activity of dodecyltrimethylammonium chloride microcapsules against Salmonella enterica serovar Enteritidis and Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2021.1873958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisin-based coatings for the prevention of biofilm formation: Surface characterization and antimicrobial assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Surfaces and Interfaces, 27, pp.101564. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-biofilm activity of dodecyltrimethylammonium chloride microcapsules against Salmonella enterica serovar Enteritidis and Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Biofouling, 37 (1), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2021.1873958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low amount Mn doping on structural and magnetic properties of SrFe12O19: Effective magnetic anisotropy study by Stoner - Wohlfarth model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lekdadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lassri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Materials Today Communications, 27, pp.102257. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2021.102257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective non-noble metal supported on conducting polymer composite such as nickel nanoparticles/polypyrrole as efficient anode electrocatalyst for ethanol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Chemchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Alami Younssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Materials Chemistry and Physics, pp.123009. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of novel Cu (II) and Zn (II) complexes of 5-{[(2-Hydroxyethyl) sulfanyl] methyl}-8-hydroxyquinoline as effective acid corrosion inhibitor by experimental and computational testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf S. Abousalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Chemical Physics Letters, pp.137771. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2020.137771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and FTIR-ATR and 1H NMR Characterization of Alginates from the Main Alginophyte Species of the Atlantic Coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Kaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir El Atouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Katif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Molecules, 25 (18), pp.4335. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25184335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Amino-1-(4-aminophenyl)-1H-pyrrolo(2,3-b)quinoxaline-3- carbonitrile as an efficient inhibitor for the corrosion of C38 steel in hydrochloric acid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benkayba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.2326-2334. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20964/2020.03.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies and computational exploration on the 2-amino-5-(2-methoxyphenyl)-1,3,4-thiadiazole as novel corrosion inhibitor for mild steel in acidic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Attou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benikdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.B. Ouici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Colloids and Surfaces A: Physicochemical and Engineering Aspects, pp.125320. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagassa guianensis ethanol extract used as sustainable eco-friendly inhibitor for zinc corrosion in 3% NaCl: Electrochemical and XPS studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Suedile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Salvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Surfaces and Interfaces, pp.100588. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2020.100588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Oil of Salvia officinalis as Novel Eco-Friendly Inhibitor for Carbon Steel in HCl Solution: Weight Loss, Electrochemical and XPS Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourazmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection of Metals and Physical Chemistry of Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (2), pp.438-449. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S2070205120020045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple preparation and characterization of novel 8-Hydroxyquinoline derivatives as effective acid corrosion inhibitor for mild steel: Experimental and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lakhrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Colloids and Surfaces A: Physicochemical and Engineering Aspects, pp.125094. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, surface and computational studies on the inhibition performance of some newly synthesized 8-hydroxyquinoline derivatives containing benzimidazole moiety against the corrosion of carbon steel in phosphoric acid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Faydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lakhrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukman Olasunkanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.727-748. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmrt.2019.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental-coupled empirical investigation on the corrosion inhibitory action of 7-alkyl-8-Hydroxyquinolines on C35E steel in HCl electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Faydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kerroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Journal of Molecular Liquids, pp.113973. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of growth temperature on the adhesion of colistin-resistant Escherichia coli strains isolated from pigs to food-contact-surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhat Abozid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201 (5), pp.679-690. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-019-01632-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study on the Impact of Growth Conditions on the Physiology and the Virulence of Pseudomonas aeruginosa Biofilm and Planktonic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (8), pp.1357-1363. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-18-565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of (co)-combustion kinetics of biomass, coal and municipal solid wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M'Hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elkhouakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Sahibed-Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Waste Management, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2019.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of growth temperature impact on the susceptibility of biofilm-detached and planktonic Staphylococcus aureus cells to benzalkonium chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (3), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13213-018-1419-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass higher heating value prediction from ultimate analysis using multiple regression and genetic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M’hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Sahibed-Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Biomass Conversion and Biorefinery, 9 (3), pp.499-509. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-019-00386-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Corrosion Inhibition Efficiency of Amazonian Tree Alkaloids Extract for C38 steel in 1M Hydrochloric Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.1208-1223. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20964/2019.02.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of corrosion inhibition efficiency of Amazonian Tree alkaloidic extract for C38 steel in 1 M hydrochlorhydric media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actively detached Pseudomonas aeruginosa biofilm cell susceptibility to benzalkonium chloride and associated resistance mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201 (6), pp.747-755. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-019-01643-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vitro evaluation of the antibacterial activity of the essential oils of Micromeria barbata, Eucalyptus globulus and Juniperus excelsa against strains of Mycobacterium tuberculosis (including MDR), Mycobacterium kansasii and Mycobacterium gordonae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monzer Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saer Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (5), pp.615-618. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jiph.2019.01.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Corrosion Inhibition Efficiency of Amazonian Tree Alkaloids Extract for C38 steel in 1M Hydrochloric Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.1208-1223. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20964/2019.02.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structural, optical and electrical properties of La-modified Lead Iron Titanate ceramics for NTCR thermo-resistance based sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lamhasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Materials Chemistry and Physics, 223, pp.60-67. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargassum muticum extract based on alginate biopolymer as a new efficient biological corrosion inhibitor for carbon steel in hydrochloric acid pickling environment: Gravimetric, electrochemical and surface studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Reani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahibed-Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, International Journal of Biological Macromolecules, pp.137-149. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.08.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of amine functions on cellulose acetate fibers by plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kajjout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lemmouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Villasmunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple regression and genetic programming for coal higher heating value estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M'Hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Sahibed-Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Green Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (14-15), pp.958-964. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15435075.2018.1529591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sol-gel process parameters on the anticorrosive performance of phosphosilicate hybrid coatings for carbon steel: structural and electrochemical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phan Thi Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (16), pp.13442-13452. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nj02450b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of cold plasma process parameters for organosilicon films deposition on carbon steel: Study of the surface pretreatment effect on corrosion protection performance in 3 wt% NaCl medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esbayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nyassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 758, pp.148 - 161. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.05.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of growth temperature impact on the susceptibility of biofilm-detached and planktonic Staphylococcus aureus cells to benzalkonium chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (3), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13213-018-1419-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis and Characterization of Silver Nanoparticles Using Sodium Alginate from the Invasive Macroalga Sargassum muticum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Barakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Katif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioNanoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, BioNanoScience, 7, pp.1. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12668-018-0518-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Seaweed Sargassum muticum as Low-Cost Biosorbent of Methylene Blue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir El Atouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Reani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Aarfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International Journal of Environmental Research, 13 (1), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41742-018-0161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion inhibition performance of newly synthesized 5-alkoxymethyl-8-hydroxyquinoline derivatives for carbon steel in 1 M HCl solution: experimental, DFT and Monte Carlo simulation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Faydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ebn Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (30), pp.20167 - 20187. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp03226b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipal solid waste higher heating value prediction from ultimate analysis using multiple regression and genetic programming techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M’hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Sahibed-Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Waste Management &amp; Research, 37 (6), pp.578-589. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242x18816797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of alkaloids extract of Retama monosperma (L.) Boiss. stems as a green corrosion inhibitor for carbon steel in pickling acidic medium by means of gravimetric, AC impedance and surface studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabiaa Fdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzdahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sraidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journal of Materials and Environmental Sciences, 9, pp.358-369. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26872/jmes.2018.9.1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial contamination and biofilm formation on abiotic surfaces and strategies to overcome their persistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charaf Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (9), pp.3326-3346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and corrosion inhibition properties of 5-amino 1,3,4-thiadiazole-2-thiol on the mild steel in hydrochloric acid medium: Thermodynamic, surface and electrochemical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houari Ouici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 803, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2017.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of materials mixture on the higher heating value: Case of biomass, biochar and municipal solid waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M'Hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Ouinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Sahibed-Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Waste Management, 61, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Effect of incubation duration, growth temperature, and abiotic surface type on cell surface properties, adhesion and pathogenicity of biofilm-detached Staphylococcus aureus cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (191), </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-017-0509-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticorrosion performance of three newly synthesized isatin derivatives on carbon steel in hydrochloric acid pickling environment: Electrochemical, surface and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kharbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Z. Qachchachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.302-316. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2017.09.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and complete decontamination of bacteria and yeast from water by silica-supported carbon nanoparticles simple filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B El Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monzer Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H H Hammud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, International Journal of Pharmaceutical Chemistry, 7, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7439/ijpc.v7i2.3887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach in modifying ethylene glycol methacrylate phosphate coating formulation by adding sodium montmorillonite to increase corrosion resistance properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Farahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Abderrahim El Mhammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bakasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal of Alloys and Compounds, 723, pp.1032-1038. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.06.326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of incubation duration, growth temperature, and abiotic surface type on cell surface properties, adhesion and pathogenicity of biofilm-detached Staphylococcus aureus cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (191), </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-017-0492-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Antibacterial Activity of Micromeria barbata in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saer Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyam Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zreika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itab Sukarieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), pp.321-327. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0972060X.2014.962623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of cold nitrogen plasma surface modification process for setting up antimicrobial low density polyethylene films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of the Taiwan Institute of Chemical Engineers, 64, pp. 299-305. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtice.2016.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of electron beam irradiation on thermal and mechanical properties of poly(lactic acid) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Berrayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rosenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Polymer Degradation and Stability, 133, pp. 293-302. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the inhibitor synergetic effect of aminotris (methylenephosphonic) acid and metallic salts on the corrosion of iron in acidic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Labjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charaf Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Serghini Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nisin adsorption on plasma-treated polymer surfaces for setting up materials with antibacterial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (11), pp.1473. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2013.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisin adsorption on hydrophilic and hydrophobic surfaces: evidence of its interactions and antibacterial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.2512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Anticorrosive Effect of Synthesised Carveol Derivatives on Steel in Hydrochloric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Majidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Znini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Electrochem Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.:7381-7393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of corrosion resistance of carbon steel in hydrochloric acid medium by 3,6-bis(3-pyridyl)pyridazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Outirite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagrenée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.1699 - 1721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment effect of polyphosphate derivatives of guanidine and urea copolymer on the corrosion inhibition of armco iron in acid solution and antibacterial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.3947-3958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and mechanical properties of radiofrequency N 2 /H 2 cold plasma-nitrided C38 carbon steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (3), pp.31302. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and mechanical properties of radiofrequency N/H cold plasma-nitrided C38 carbon steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (3), </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fennel (Foeniculum Vulgare) Essential Oil as Green Corrosion Inhibitor of Carbon Steel in Hydrochloric Acid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lahhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouyanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Desjobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portugaliae Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (2), pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency cold plasma nitrided carbon steel: Microstructural and micromechanical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 127 (1-2), pp.329-334. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2011.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ac impedance, X-ray photoelectron spectroscopy and density functional theory studies of 3,5-bis(&amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt;-pyridyl)-1,2,4-oxadiazoles as efficient corrosion inhibitors for carbon steel surface in hydrochloric acid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Outirite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagrenée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55, pp.1670 - 1681. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption properties and inhibition of mild steel corrosion in hydrochloric solution by some newly synthesized diamine derivatives: experimental and theoretical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Herrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aouniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.3042 - 3051. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2010.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of corrosion resistance properties of nitrided carbon steel using radiofrequency N2/H2 cold plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (10), pp.3180-3190. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2010.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Modification of Plasma-Treated Polyamide-6 with Fluorinated Alcohols and Azobenzene Compounds using Chlorinated Phosphazenes as Coupling Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 483, pp.62-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface functionalization with phosphazenes. V. Surface modification of plasma-treated polyamide 6 with fluorinated alcohols and azobenzene derivatives through chlorinated phosphazene intermediates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.3191-3199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide immobilization on amine-terminated boron-doped diamond surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delabouglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (8), pp.4494-4497. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la063440y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Functionalization with Phosphazenes, Part 3: Surface Modification of Plasma-Treated Polyethylene with Fluorinated Alcohols Using Chlorinated Phosphazenes as Coupling Agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (20), pp.4975-4981. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm071002m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Surface Termination of Boron-Doped Diamond Electrodes on Oxygen Reduction in Basic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Manesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Actis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Marcus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (7), pp. G43-G46. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2733796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and fire resistance of polyurethanepolydimethylsiloxane hybrid material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Belva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charaf Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.304-311. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct amination of hydrogenated-terminated boron doped diamond surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Marcus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delabouglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (7), pp. 1185-1190. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a fire retardant coating for polyamide-6 using cold plasma polymerization of a fluorinated acrylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 180-181, pp.297-301. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2003.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of carbon nitride layers deposited by IR laser ablation of graphite target in a remote nitrogen plasma atmosphere: nanoparticle evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Khawwam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Thin Solid Films, 408, pp.15-25. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(02)00070-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Prediction of Cooling and Heating Energy Consumption for PCM Integrated a Residential Building Envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 8th International Conference on Green Energy and Applications (ICGEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icgea60749.2024.10560653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar from brown seaweed Sargassum muticum as a potential biosorbent for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Chaouay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphosphate derivatives of guanidine and urea copolymer: Inhibiting corrosion effect of armco iron in acid solution and antibacterial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jafil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nyassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bentiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress: Sciences for Sustainable Development(2S2D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion-Inhibiting Powder Protects Bridge Cables During Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Merimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebn Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Szumiata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cold plasma process parameters for organosilicon deposition on corrosion protection performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart coatings ans Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Al Bufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargassum muticum extraction residue as low cost as adsorbent for Mercury in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Chaouay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences for Sustainable Development(2S2D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition and Antioxidant Properties of Treptacantha baccata (Fucales, Ochrophyta) from the Atlantic Coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Khaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress: Sciences for Sustainable Development(2S2D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Plasma Processes for Surface Modification of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-corrosion performance of novel pyrimidine-pyrazole derivatives for mild steel corrosion in 1.0 molar Hydrolytic acid solution: Computational and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lachhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Echhihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M E. Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Karzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Environmental Science (ICMES2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tilt angles on the PCM melting behaviour in a rectangular cavity: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blending wastes a new way to improve the energy content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E Yatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E M'Hamdi Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Basin Conference on Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Performance Evaluation of Walls Incorporating Phase Change Material (PCM) Under Semi-Arid Climate of Benguerir City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Engineering for Waste and Biomass Valorization WasteEng22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de corrosion d’un acier protégé par un revêtement sol-gel au zinc lamellaire et impact d’un endommagement mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vogt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochars derived from the invasive brown seaweed Sargassum muticum : Toxic ions removal from aqueous solutions by adsorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Chaouay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Engineering for Waste and Biomass Valorisation WasteEng 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticorrosion Performance of Diethylenetriaminepentakis (methylphosphonic) Acid on Carbon Steel in Hydrochloric Acid Pickling Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jafil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nyassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales - J2ICE 2022 - « Inhibiteurs de Corrosion et Environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of eco-friendly electrocatalyst based nickel-copper bimetallic nanoparticles supported Polyphenylenediamine with the highest current density and early ethanol oxidation onset potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Chemchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Basin Conference on Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de corrosion d’un acier protégé par un revêtement sol-gel au zinc lamellaire lors d’un endommagement mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gheno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of seaweed biochars for the removal of toxic ions from aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Chaouay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Mechanics, Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms of industrial waterborne zinc rich coating for protection of steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gheno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface, Interfaces and Coatings Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochars derived from the invasive brown seaweed Sargassum muticum: Toxic ions removal from aqueous solutions by adsorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Chaouay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récents développements dans le domaine de l'élaboration de revêtements anticorrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON WATER DEPOLLUTION AND GREEN ENERGY (CIDEEV2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel nanoparticles combined with poly (para-phenylenediamine) for dual purpose: Oxygen reduction and methanol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Chemchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M El Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Basin Conference on Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition Properties of an 1,3,4-Oxadiazole Derivative as Corrosion Inhibitor of Carbon Steel in Hydrochloric Acid Pickling Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jafil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales - J2ICE 2022 - « Inhibiteurs de Corrosion et Environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kenitra, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste higher heating value prediction by artificial neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E Yatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E M'Hamdi Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of carbon steel corrosion in 1 M HCl solution by modification of 2,5-bis(4-pyridyl)-1,3,4-oxadiazole self-assembled monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Performance Enhancement of a Longitudinal Finned Latent Thermal Energy Storage Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, Morocco. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/irsec53969.2021.9741187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Performance Evaluation of Walls Incorporating Phase Change Material (PCM) Under Semi-Arid Climate of Benguerir City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, Morocco. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/irsec53969.2021.9741121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms of lamellar zinc coating for protection of stamped parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gheno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage efficiency of paraffin-LDPE-MWCNT phase change material for industrial building applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M'Hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elkhouakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 5th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/redec49234.2020.9163856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-chemical behavior of biomass, coal, municipal solid wastes and their mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M'Hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elkhouakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 5th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REDEC49234.2020.9163853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récents développements dans le domaine de l'élaboration de revêtements anticorrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Nationale d’Electrochimie « RNE’10 »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Ifrane, Al-Akhawayn University, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion protection of carbon steel using cold plasma technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saidia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of volatile compounds profile and antioxydant activity of allium sativum essential oils extracted using hydrodistillation, ultrasound-assisted and sono-hydrodistillation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakia Boubechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Mediterranean Symposium on Medicinal and Aromatic Plants (MESMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Girne, Cyprus. pp.S281-S285, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5530/ijper.51.3s.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of plasma-treated polyamide-6 with fluorinated alcohols and azobenzene compounds using chlorinated phosphazenes as coupling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXth International Conference on "Frontiers of Polymers and Advanced Materials",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Krakovi, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and grafting of cold plasma organo-phosphorus copolymers on polyamide 6: new approach to flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXth International Conference on "Frontiers of Polymers and Advanced Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Krakovi, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and grafting of organo-phosphorus polymers using cold plasma process: application to flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Fire Retardant Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and grafting of cold plasma organo-phosphorus polymer on polyamide 6: new approach to flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of polyamide-6 by plasma graft copolymerization of a mixture of polyphosphazene and polyethylene glycol methacrylate phosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8éme Journées Nord-Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and thermal stability studies of cold plasma polymerized coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardant coating using cold plasma polymerization of a fluorinated acrylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">228th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set up of “NEC-Biofilm System”: a practical small scale reactor to install bacterial biofilm for research purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs JJC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilicon coatings by cold microwave post-discharge plasma for prevention of biofilm formation in food and medical sectors,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Thin Film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing biofilm formation by nisin coated stainless steel in food and medical fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs JJC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of micro-encapsulated benzalkonium chloride against biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of anti-adhesion and anti-bacterial films aiming to fight against biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm-detached Staphylococcus aureus tolerance to benzalkonium chloride and resistance mechanism at the cellular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId653"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -400,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khelissa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf Jama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Salim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Lazrak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhachmia Ech-Chihbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charafeddine Jama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkheir Hammouti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394347032.ch2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Charafeddine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouakki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Chhiti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48317/IMIST.PRSM/morjchem-v14i2.65548" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Qachchachi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Haoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouanis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bentiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48317/IMIST.PRSM/morjchem-v14i2.64438" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Salihi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mastouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam El Fiti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Harmen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chebak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115306" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05225750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rbaa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrahi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seghiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin P. Katin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyor Berdimurodov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra00835b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Chemchoub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Attar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Belgada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Alami Younssi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00850b" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Khossossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Boudad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.12.285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05394685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;zahra Moufakkir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Mouahid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ould Bouamer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bou&#8208;ouzoukni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem A. Abuelizz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202503967" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Benhaiba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissal Salhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Bouljoihel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ay00655d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Lassri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Ouahbi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abdelrhafore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhaj El Hachemi Omari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi El Hachmi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173291" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansae Kamal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Belattmania" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Khaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Chaouti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem5040051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Aribou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hajri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Saber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijoes.2024.100788" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04341725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lachhab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benzbiria" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Titi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Echihi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Belghiti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132649" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202454502001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687137v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687251v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaouay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zbair" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belattmania" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-05765-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687161v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tabyaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tourabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zarrok" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Benhiba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34055-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass El Hajj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gassama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensifia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131412" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114322" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04189449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Timoudan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rbaa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hsissou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13081405" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Fannassi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El Amrani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179854" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138581v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107211" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04130920v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Nadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marya Bouanis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Nohair" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Nyassi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zarrouk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106382" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04196102v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Nadri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11091696" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04526617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryiem Derraz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Laadissi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2024005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W6KH8H3N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03980608v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Boutaybi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouroumane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azzouzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aaddouz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bacroume" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13020155" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Lambert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahado Said-Ahmed" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim Lebrini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13122076" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03980381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouzikri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ouasfi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Khamliche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41204-022-00303-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843823v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Kaidi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids6040051" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Oularbi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.069" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03599606v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e00979" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03823658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Al Garadi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jrajri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Faydy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benhiba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Ghayati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2022.100742" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784437v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4220792" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04064677v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104571" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871463v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Dieng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Borme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Abreu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10737" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03795010v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jerdioui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Elansari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Jaradat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jodeh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzaoui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemin.2022.100009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784420v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chafi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Byadi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Barhoumi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijdane Limouni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Tizliouine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119799" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03791535v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakhry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouassiria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laabaissi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2022.100701" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03598524v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaidi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Reani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33263/briac125.60466057" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03480959v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Bourahla" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lemmouchi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mazzah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.105107" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820451v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Yatim" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boumanchar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousalham Srhir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.09.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03791636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boidot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gheno" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Vogt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12101390" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03598508v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Atouani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Falace" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2021-0050" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03350447v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nadi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nohair" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyassi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.116958" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03350141v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Warad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf S. Abousalem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. About" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.06.205" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03150118v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahrae M&#8217;hamdi Alaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383x.2021.1887146" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03598500v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssane Hage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Akoum" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11715-y" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03161893v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1877274" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03169235v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Bellatmania" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33263/briac115.1264212652" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03428783v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Alobaid" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suleiman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarrouk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksus.2021.101633" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03045980v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khouakhi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.102025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137614v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03372859v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11101216" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03480975v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Bhaby" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoulaa Khaya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19120672" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770965v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1873958" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03483907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Crocco" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101564" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127835v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179667v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Omari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekdadri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102257" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02922438v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123009" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926173v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galai" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouakki" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137771" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02961546v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Katif" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184335" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927036v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benkayba" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20964/2020.03.46" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926245v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Attou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourabi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benikdes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benali" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Ouici" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125320" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02959298v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Suedile" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Salvin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100588" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929004v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourazmi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benkaddour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentiss" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jama" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2070205120020045" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927099v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berisha" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakhrissi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125094" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914101v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Faydy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lakhrissi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Olasunkanmi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2019.11.014" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926269v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kerroum" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113973" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618536v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mourad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oussama Khelissa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhat Abozid" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-019-01632-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794828v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-18-565" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02924639v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahrae M'Hamdi Alaoui" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkhouakhi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sahibed-Dine" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.07.033" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276418v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-018-1419-y" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02923573v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-019-00386-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926030v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sutour" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20964/2019.02.38" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927444v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794206v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-019-01643-x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622543v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Omari" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Hamze" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saer Alwan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2019.01.058" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124503v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04286747v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hajji" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamhasni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.10.035" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSBW76VN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927336v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sabour" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahibed-Dine" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.08.253" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411305v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kajjout" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Villasmunta" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2018.11.004" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVBCWCK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620955v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2018.1529591" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622256v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Thi Trang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj02450b" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621046v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esbayou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casetta" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.111" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2MG2BQR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770858v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285463v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Barakate" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-018-0518-3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02922529v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Tahiri" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Aarfane" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-018-0161-4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626342v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Touir" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebn Touhami" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp03226b" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02922402v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242x18816797" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287887v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Fdil" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derhali" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouzdahir" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sraidi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2018.9.1.39" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594685v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khelissa" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf Jama" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619688v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Ouici" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tourabi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Selles" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2017.09.018" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N4P1K4V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04615896v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Ouinani" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.11.012" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4MV2L13-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623145v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-017-0509-8" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619396v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kharbach" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Qachchachi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haoudi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.09.057" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ2SLXFS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04638557v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B El Hamaoui" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H Hammud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7439/ijpc.v7i2.3887" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04615489v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Farahi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Abderrahim El Mhammedi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bakasse" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.06.326" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X17QKXFH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624453v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-017-0492-0" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631537v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyam Soufi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zreika" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itab Sukarieh" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2014.962623" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02379816v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Karam" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maschke" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2016.04.018" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NLD4SX6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02379817v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mansouri" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Berrayah" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beyens" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rosenauer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.09.005" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NZ07JVQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01950415v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labjar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serghini Idrissi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981629v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fahs" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2013.07.017" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W0M3CSM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044036v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2512" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2XS3WXM4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966416v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Majidi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Znini" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ansari" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hammouti" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666104v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Outirite" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traisnel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagren&#233;e" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02174877v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434937v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Bouanis" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110061" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724137v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592459v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahhit" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouyanzer" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Desjobert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salghi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434941v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellayer" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vogt" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.02.013" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV0QW9XP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561879v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrini" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.10.048" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LKS380M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514415v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herrag" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elkadiri" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouniti" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.05.024" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K7H902Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434946v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.05.021" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X2NDFDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338742v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger de Jaeger" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gleria" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338737v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fr&#232;re" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179759v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delabouglise" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Desmet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063440y" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1W0DNXV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179641v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Milani" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sassi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071002m" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z1L3LSD5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333723v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Manesse" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Actis" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Marcus" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denuault" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2733796" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098189v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Belva" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Bras" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.689" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1R8FH9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333312v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.05.023" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269059v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Errifai" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delobel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gengembre" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.10.074" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9Z94TF7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519286v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Khawwam" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudmand" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dessaux" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Achari" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)00070-6" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P8JZMQL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687289v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icgea60749.2024.10560653" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04478001v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Chaouay" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04478029v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jafil" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouanis" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nyassi" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bentiss" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477568v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Merimi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ebn Touhami" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Szumiata" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474266v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04478037v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Belattmania" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sabour" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481398v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Khaya" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reani" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474263v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477994v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lachhab" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Echhihi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E. Belghiti" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Karzazi" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zarrouk" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474640v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481382v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E Yatim" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boumanchar" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chhiti" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E M'Hamdi Alaoui" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481450v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Fiti" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Harmen" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481429v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boidot" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481409v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04480304v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481419v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Attar" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oularbi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04055921v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gheno" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04480296v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04055947v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481405v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481423v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481391v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Rhazi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481387v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nadi" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481383v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481427v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03627822v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irsec53969.2021.9741187" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03627463v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irsec53969.2021.9741121" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03549158v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974828v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/redec49234.2020.9163856" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974856v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deshayes" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC49234.2020.9163853" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481437v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481434v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736844v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Boubechiche" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hellal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/ijper.51.3s.30" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335967v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milani" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gleria" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sassi" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Jaeger" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzah" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335966v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340948v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340950v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341402v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebras" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341414v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341413v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127941v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418935v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crocco" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Akoum" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127933v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akoum" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413811v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367107v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367015v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>