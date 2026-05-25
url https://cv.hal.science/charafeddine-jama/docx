--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charafeddine Jama </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in Concrete Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Lazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhachmia Ech-Chihbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion in Concrete Structures: Integrating Advanced Technologies and Sustainable Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394347032.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni/Mn-Doped and PANI-Coated Biochars from Agro-Waste as Electroactive Carbon Platforms Toward Alkaline Hydrogen-Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Ouakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moroccan journal of chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48317/IMIST.PRSM/morjchem-v14i2.65548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Corrosion Inhibition Mechanism of a Carbon Steel in Hydrochloric Acid Medium by an Isatin Derivative: Electrochemical Characterizations and Thermodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Qachchachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moroccan journal of chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48317/IMIST.PRSM/morjchem-v14i2.64438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium carbonate-shelled microencapsulated phase change materials in cement mortar: A pathway to enhancing energy efficiency in building envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mastouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Journal of Energy Storage, pp.115306. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.115306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sugar-derived compounds as inhibitors of carbon steel against corrosion in acid solutions: experimental analyses and theoretical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin P. Katin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyor Berdimurodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, RSC Advances, 15 (21), pp.16570-16587. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ra00835b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sustainable approach using natural phosphates impregnated with nickel hydroxide nanoparticles: a cost-effective solution for alcohol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Chemchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Belgada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Alami Younssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Nanoscale Advances, 7 (2), pp.583-600. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4na00850b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced efficiency and durability of nickel sulfide catalyst integrated with reduced graphene oxide: Exploring hierarchically porous structures for methanol oxidation reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Khossossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Boudad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, International Journal of Hydrogen Energy, pp.580-595. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.12.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin‐Film Electrodeposition of a Fe 3 (NH 4 )H 8 (PO 4 ) 6 .6H 2 O Superphosphate Material by Oxidation of Mohr's Salt in a Phosphoric Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima‐zahra Moufakkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Ould Bouamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bou‐ouzoukni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem A. Abuelizz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ChemistrySelect, 10 (40), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202503967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile and highly sensitive nitrate ion detection via an electrochemical sensor based on a poly 1,8-diaminonaphthalene and copper oxide particle film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Benhaiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissal Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Bouljoihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Analytical Methods, 17 (28), pp.5868-5885. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ay00655d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large reversible magnetocaloric effect in GdPO4 nano-spherical particles at ultralow temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryam Lassri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Abdelrhafore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhaj El Hachemi Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi El Hachmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Journal of Magnetism and Magnetic Materials, 629, pp.173291. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Alginate from Drifted Pelagic Sargassum natans and Sargassum fluitans Along the Moroccan Atlantic Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansae Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Khaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Chaouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physchem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/physchem5040051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive assessment of the corrosion inhibition properties of quinazoline derivatives on mild steel in 1.0 M HCl solution: An electrochemical, surface analysis, and computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakia Aribou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Ouakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhachmia Ech-Chihbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Electrochemical Science, 19 (11), pp.100788. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijoes.2024.100788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed experimental performance of two new pyrimidine-pyrazole derivatives as corrosion inhibitors for mild steel in HCl media combined with DFT/MDs simulations of bond breaking upon adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lachhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Benzbiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Titi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Echihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Colloids and Surfaces A: Physicochemical and Engineering Aspects, pp.132649. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency enhancement of photovoltaic module using bio-based eutectic phase change material: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, E3S Web of Conferences, 545, pp.02001. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202454502001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a novel configuration of combined eccentricity and unevenly distributed fins for enhanced energy efficiency in a PCM regenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Energy Storage, 91, pp.112041. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2024.112041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of mercury adsorption using biochars derived from the invasive brown seaweed “Sargassum muticum” as a low-cost and ecofriendly adsorbent in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaouay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Environmental Science and Technology, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-024-05765-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrullus colocynthis fruit extract as effective eco-friendly corrosion inhibitor in a hydrochloric acid pickling medium for carbon steel by using both experimental and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tabyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zarrok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Environmental Science and Pollution Research, 31, pp.43757-43780. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34055-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-phase shear exfoliation of graphite and its application as corrosion protection coating on aluminum substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inass El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Laïk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassiogé Dembélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 494 (2), pp.131412. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2024.131412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of buildings energy efficiency using passive PCM coupled with natural ventilation in the Moroccan climate zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Energy and Buildings, 315, pp.114322. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of New Imidazol Derivatives and Investigation of Their Corrosion-Reducing Characteristics for Carbon Steel in HCl Acid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Fatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Timoudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hsissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Coatings, 13 (8), pp.1405. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings13081405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Terpenes for the Production of New Antimicrobial and Antibiofilm Molecules and Their Encapsulation in Order to Improve Their Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra El Fannassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Suisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (17), pp.9854. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13179854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccentricity analysis of annular multi-tube storage unit with phase change material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Energy Storage, 64, pp.107211. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.107211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and corrosion resistance of self-assembled 2,5-bis(4-pyridyl)-1,3,4-oxadiazole film on carbon steel: Surface characterisations, electrochemical assessments and surface pre-treatment effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marya Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Nohair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Nyassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Materials Today Communications, 35, pp.106382. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invasive Seaweed Agarophyton vermiculophyllum from Oualidia Lagoon (Northwestern Moroccan Atlantic Coast) as a Source of Agar: Yield, Chemical Characteristics, and Rheological Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Chaouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (9), pp.1696. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11091696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, piezoelectric and dielectric properties of piezoelectric lead-free ceramic Bi4Ti3O12 for energy harvesting applications: milling process effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryiem Derraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelowahed Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Laadissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Matériaux & Techniques, 111 (5-6), pp.502. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2024005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, DFT, and Thermogravimetric Analysis of Neutral Co(II)/Pyrazole Complex, Catalytic Activity toward Catecholase and Phenoxazinone Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Boutaybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouroumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aaddouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bacroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Crystals, 13 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst13020155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecules from Sargassum algae as Green Inhibitor for C38 in HCl Medium: Extraction, Characterization and Electrochemical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescilla Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahado Said-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (12), pp.2076. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings13122076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brown marine algae “Laminaria digitata” for the outstanding biosorption of methylene blue and reactive blue 19 dyes: kinetics, equilibrium, thermodynamics, regeneration, and mechanism studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouzikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layachi Khamliche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology for Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nanotechnology for Environmental Engineering, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41204-022-00303-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and Structural Characterization of Alginates from the Kelp Species Laminaria ochroleuca and Saccorhiza polyschides from the Atlantic Coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Kaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Khaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.51. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/colloids6040051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of eco-friendly electrocatalyst based nickel-copper bimetallic nanoparticles supported on poly-phenylenediamine with highest current density and early ethanol oxidation onset potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Chemchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Alami Younssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, International Journal of Hydrogen Energy, 47 (92), pp.39081-39096. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.09.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of global energy performance of building walls integrating PCM: Numerical study in semi-arid climate in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Case Studies in Construction Materials, 16, pp.e00979. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e00979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-phenyl-decahydro-1H-1,5-benzodiazepin-2-one as novel and effective corrosion inhibitor for carbon steel in 1 M HCl solution: A combined experimental and empirical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Al Garadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jrajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Faydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Ghayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Indian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of the Indian Chemical Society, 99 (11), pp.100742. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jics.2022.100742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccentricity Optimisation of Annular Multi-Tube Storage Unit with Phase Change Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, SSRN Electronic Journal, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4220792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic performance optimization of a coaxial phase change material (PCM) regenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of Energy Storage, 50, pp.104571. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.104571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet-Chemical Noncovalent Functionalization of CVD Graphene: Molecular Doping and Its Effect on Electrolyte-Gated Graphene Field-Effect Transistor Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbaye Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Borme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (9), pp.4522-4533. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c10737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of gallic acid on the nanocrystalline hydroxyapatite formation using the neutralization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jerdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.L. Elansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidal Jaradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jodeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Trace Elements and Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100009. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtemin.2022.100009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of copper removal by modified biomaterials using the response surface methodology, DFT Calculation, and molecular dynamic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Byadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Limouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Tizliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of Molecular Liquids, 363, pp.119799. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental, DFT studies and molecular dynamic simulation on the corrosion inhibition of carbon steel in 1 M HCl by two newly synthesized 8-hydroxyquinoline derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Faydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouassiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laabaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Indian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of the Indian Chemical Society, 99 (12), pp.100701. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jics.2022.100701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Silver Nanoparticles Using Alginate from the Brown Seaweed Laminaria ochroleuca: Structural Features and Antibacterial Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Reani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerface Research in Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Biointerface Research in Applied Chemistry, 12 (5), pp.6046-6057. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33263/briac125.60466057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of amine functions on cellulose acetate fibers by branched polyethylenimine coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bourahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lemmouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mazzah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reactive and Functional Polymers, 170, pp.105107. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2021.105107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste-to-energy as a tool of circular economy: Prediction of higher heating value of biomass by artificial neural network (ANN) and multivariate linear regression (MLR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Yatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousalham Srhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Waste Management, 153, pp.293-303. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2022.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aluminum Flakes on Corrosion Protection Behavior of Water-Based Hybrid Zinc-Rich Coatings for Carbon Steel Substrate in NaCl Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vogt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Coatings, 12 (10), pp.1390. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings12101390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal patterns of growth, alginate content and block structure of the alien invader Sargassum muticum (Fucales, Ochrophyta) from the Atlantic coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir El Atouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Falace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Chaouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanica Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Botanica Marina, 65 (1), pp.69-78. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/bot-2021-0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the inhibition mechanism of 2,5-bis(4-pyridyl)-1,3,4-oxadiazole for carbon steel corrosion in hydrochloric acid pickling via experimental and computational approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nohair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nyassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Molecular Liquids, 342, pp.116958. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2021.116958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraisal of corrosion inhibiting ability of new 5-N-((alkylamino)methyl)quinolin-8-ol analogs for C40E steel in sulfuric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Faydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Warad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf S. Abousalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, International Journal of Hydrogen Energy, 46 (59), pp.30246-30266. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.06.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal performance of PEG-MWCNTs composites as shape-stabilised phase change materials for thermal energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M’hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Fullerenes, Nanotubes and Carbon Nanostructures, 29 (9), pp.732-738. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1536383x.2021.1887146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold plasma surface treatments to prevent biofilm formation in food industries and medical sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Applied Microbiology and Biotechnology, 106 (1), pp.81-100. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-021-11715-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold plasma assisted deposition of organosilicon coatings on stainless steel for prevention of adhesion of Salmonella enterica serovar Enteritidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Biofouling, 37, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2021.1877274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Characterization and Gel Properties of Agar from Two Gelidium Species from the Atlantic Coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Bellatmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Reani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerface Research in Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.12642-12652. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33263/briac115.1264212652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, physicochemical, optical, thermal and TD-DFT of (E)-N′-((9-ethyl-9H-carbazol-3-yl)-methylene)-4-methyl-benzene-sulfonohydrazide (ECMMBSH): Naked eye and colorimetric Cu2+ ion chemosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Alobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Warad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of King Saud University - Science, 33 (8), pp.101633. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksus.2021.101633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and energetic behaviour of solid-solid-liquid phase change materials storage unit: Experimental and numerical comparative study of the top, bottom and horizontal configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M’hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Khouakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Journal of Energy Storage, 33, pp.102025. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2020.102025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of benzalkonium chloride enhanced its antibacterial and antibiofilm activity against Listeria monocytogenes and Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (3), pp 1136-1146. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.15010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Peptides-Coated Stainless Steel for Fighting Biofilms Formation for Food and Medical Fields: Review of Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Coatings, 11 (10), pp.1216. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings11101216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracilaria gracilis (Gracilariales, Rhodophyta) from Dakhla (Southern Moroccan Atlantic Coast) as Source of Agar: Content, Chemical Characteristics, and Gelling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Bhaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoulaa Khaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marine Drugs, 19 (12), pp.672. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md19120672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-biofilm activity of dodecyltrimethylammonium chloride microcapsules against Salmonella enterica serovar Enteritidis and Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2021.1873958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisin-based coatings for the prevention of biofilm formation: Surface characterization and antimicrobial assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Surfaces and Interfaces, 27, pp.101564. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-biofilm activity of dodecyltrimethylammonium chloride microcapsules against Salmonella enterica serovar Enteritidis and Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Biofouling, 37 (1), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2021.1873958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low amount Mn doping on structural and magnetic properties of SrFe12O19: Effective magnetic anisotropy study by Stoner - Wohlfarth model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lekdadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lassri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Materials Today Communications, 27, pp.102257. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2021.102257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective non-noble metal supported on conducting polymer composite such as nickel nanoparticles/polypyrrole as efficient anode electrocatalyst for ethanol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Chemchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Alami Younssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Materials Chemistry and Physics, pp.123009. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of novel Cu (II) and Zn (II) complexes of 5-{[(2-Hydroxyethyl) sulfanyl] methyl}-8-hydroxyquinoline as effective acid corrosion inhibitor by experimental and computational testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf S. Abousalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Chemical Physics Letters, pp.137771. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2020.137771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and FTIR-ATR and 1H NMR Characterization of Alginates from the Main Alginophyte Species of the Atlantic Coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Kaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir El Atouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Katif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Molecules, 25 (18), pp.4335. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25184335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Amino-1-(4-aminophenyl)-1H-pyrrolo(2,3-b)quinoxaline-3- carbonitrile as an efficient inhibitor for the corrosion of C38 steel in hydrochloric acid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benkayba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.2326-2334. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20964/2020.03.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies and computational exploration on the 2-amino-5-(2-methoxyphenyl)-1,3,4-thiadiazole as novel corrosion inhibitor for mild steel in acidic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Attou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benikdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.B. Ouici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Colloids and Surfaces A: Physicochemical and Engineering Aspects, pp.125320. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagassa guianensis ethanol extract used as sustainable eco-friendly inhibitor for zinc corrosion in 3% NaCl: Electrochemical and XPS studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Suedile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Salvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Surfaces and Interfaces, pp.100588. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2020.100588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Oil of Salvia officinalis as Novel Eco-Friendly Inhibitor for Carbon Steel in HCl Solution: Weight Loss, Electrochemical and XPS Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourazmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection of Metals and Physical Chemistry of Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (2), pp.438-449. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S2070205120020045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple preparation and characterization of novel 8-Hydroxyquinoline derivatives as effective acid corrosion inhibitor for mild steel: Experimental and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lakhrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Colloids and Surfaces A: Physicochemical and Engineering Aspects, pp.125094. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, surface and computational studies on the inhibition performance of some newly synthesized 8-hydroxyquinoline derivatives containing benzimidazole moiety against the corrosion of carbon steel in phosphoric acid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Faydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lakhrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukman Olasunkanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.727-748. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmrt.2019.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental-coupled empirical investigation on the corrosion inhibitory action of 7-alkyl-8-Hydroxyquinolines on C35E steel in HCl electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Faydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kerroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Journal of Molecular Liquids, pp.113973. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of growth temperature on the adhesion of colistin-resistant Escherichia coli strains isolated from pigs to food-contact-surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhat Abozid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201 (5), pp.679-690. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-019-01632-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study on the Impact of Growth Conditions on the Physiology and the Virulence of Pseudomonas aeruginosa Biofilm and Planktonic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (8), pp.1357-1363. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-18-565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of (co)-combustion kinetics of biomass, coal and municipal solid wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M'Hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elkhouakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Sahibed-Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Waste Management, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2019.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of growth temperature impact on the susceptibility of biofilm-detached and planktonic Staphylococcus aureus cells to benzalkonium chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (3), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13213-018-1419-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass higher heating value prediction from ultimate analysis using multiple regression and genetic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M’hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Sahibed-Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Biomass Conversion and Biorefinery, 9 (3), pp.499-509. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-019-00386-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Corrosion Inhibition Efficiency of Amazonian Tree Alkaloids Extract for C38 steel in 1M Hydrochloric Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.1208-1223. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20964/2019.02.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of corrosion inhibition efficiency of Amazonian Tree alkaloidic extract for C38 steel in 1 M hydrochlorhydric media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actively detached Pseudomonas aeruginosa biofilm cell susceptibility to benzalkonium chloride and associated resistance mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201 (6), pp.747-755. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-019-01643-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vitro evaluation of the antibacterial activity of the essential oils of Micromeria barbata, Eucalyptus globulus and Juniperus excelsa against strains of Mycobacterium tuberculosis (including MDR), Mycobacterium kansasii and Mycobacterium gordonae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monzer Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saer Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (5), pp.615-618. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jiph.2019.01.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Corrosion Inhibition Efficiency of Amazonian Tree Alkaloids Extract for C38 steel in 1M Hydrochloric Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.1208-1223. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20964/2019.02.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structural, optical and electrical properties of La-modified Lead Iron Titanate ceramics for NTCR thermo-resistance based sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lamhasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Materials Chemistry and Physics, 223, pp.60-67. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargassum muticum extract based on alginate biopolymer as a new efficient biological corrosion inhibitor for carbon steel in hydrochloric acid pickling environment: Gravimetric, electrochemical and surface studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Reani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahibed-Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, International Journal of Biological Macromolecules, pp.137-149. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.08.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of amine functions on cellulose acetate fibers by plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kajjout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lemmouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Villasmunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple regression and genetic programming for coal higher heating value estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M'Hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Sahibed-Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Green Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (14-15), pp.958-964. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15435075.2018.1529591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sol-gel process parameters on the anticorrosive performance of phosphosilicate hybrid coatings for carbon steel: structural and electrochemical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phan Thi Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (16), pp.13442-13452. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nj02450b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of cold plasma process parameters for organosilicon films deposition on carbon steel: Study of the surface pretreatment effect on corrosion protection performance in 3 wt% NaCl medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esbayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nyassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 758, pp.148 - 161. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.05.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of growth temperature impact on the susceptibility of biofilm-detached and planktonic Staphylococcus aureus cells to benzalkonium chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (3), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13213-018-1419-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis and Characterization of Silver Nanoparticles Using Sodium Alginate from the Invasive Macroalga Sargassum muticum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Barakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Katif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioNanoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, BioNanoScience, 7, pp.1. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12668-018-0518-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Seaweed Sargassum muticum as Low-Cost Biosorbent of Methylene Blue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir El Atouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Reani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Aarfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International Journal of Environmental Research, 13 (1), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41742-018-0161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion inhibition performance of newly synthesized 5-alkoxymethyl-8-hydroxyquinoline derivatives for carbon steel in 1 M HCl solution: experimental, DFT and Monte Carlo simulation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Faydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ebn Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (30), pp.20167 - 20187. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp03226b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipal solid waste higher heating value prediction from ultimate analysis using multiple regression and genetic programming techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M’hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Sahibed-Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Waste Management &amp; Research, 37 (6), pp.578-589. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242x18816797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of alkaloids extract of Retama monosperma (L.) Boiss. stems as a green corrosion inhibitor for carbon steel in pickling acidic medium by means of gravimetric, AC impedance and surface studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabiaa Fdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzdahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sraidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journal of Materials and Environmental Sciences, 9, pp.358-369. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26872/jmes.2018.9.1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial contamination and biofilm formation on abiotic surfaces and strategies to overcome their persistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charaf Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (9), pp.3326-3346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and corrosion inhibition properties of 5-amino 1,3,4-thiadiazole-2-thiol on the mild steel in hydrochloric acid medium: Thermodynamic, surface and electrochemical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houari Ouici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 803, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2017.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of materials mixture on the higher heating value: Case of biomass, biochar and municipal solid waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M'Hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Ouinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Sahibed-Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Waste Management, 61, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Effect of incubation duration, growth temperature, and abiotic surface type on cell surface properties, adhesion and pathogenicity of biofilm-detached Staphylococcus aureus cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (191), </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-017-0509-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticorrosion performance of three newly synthesized isatin derivatives on carbon steel in hydrochloric acid pickling environment: Electrochemical, surface and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kharbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Z. Qachchachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.302-316. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2017.09.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and complete decontamination of bacteria and yeast from water by silica-supported carbon nanoparticles simple filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B El Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monzer Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H H Hammud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, International Journal of Pharmaceutical Chemistry, 7, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7439/ijpc.v7i2.3887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach in modifying ethylene glycol methacrylate phosphate coating formulation by adding sodium montmorillonite to increase corrosion resistance properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Farahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Abderrahim El Mhammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bakasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal of Alloys and Compounds, 723, pp.1032-1038. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.06.326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of incubation duration, growth temperature, and abiotic surface type on cell surface properties, adhesion and pathogenicity of biofilm-detached Staphylococcus aureus cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (191), </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-017-0492-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Antibacterial Activity of Micromeria barbata in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saer Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyam Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zreika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itab Sukarieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), pp.321-327. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0972060X.2014.962623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of cold nitrogen plasma surface modification process for setting up antimicrobial low density polyethylene films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of the Taiwan Institute of Chemical Engineers, 64, pp. 299-305. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtice.2016.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of electron beam irradiation on thermal and mechanical properties of poly(lactic acid) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Berrayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rosenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Polymer Degradation and Stability, 133, pp. 293-302. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the inhibitor synergetic effect of aminotris (methylenephosphonic) acid and metallic salts on the corrosion of iron in acidic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Labjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charaf Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Serghini Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nisin adsorption on plasma-treated polymer surfaces for setting up materials with antibacterial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (11), pp.1473. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2013.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisin adsorption on hydrophilic and hydrophobic surfaces: evidence of its interactions and antibacterial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.2512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Anticorrosive Effect of Synthesised Carveol Derivatives on Steel in Hydrochloric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Majidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Znini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Electrochem Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.:7381-7393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of corrosion resistance of carbon steel in hydrochloric acid medium by 3,6-bis(3-pyridyl)pyridazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Outirite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagrenée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.1699 - 1721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment effect of polyphosphate derivatives of guanidine and urea copolymer on the corrosion inhibition of armco iron in acid solution and antibacterial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.3947-3958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and mechanical properties of radiofrequency N 2 /H 2 cold plasma-nitrided C38 carbon steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (3), pp.31302. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and mechanical properties of radiofrequency N/H cold plasma-nitrided C38 carbon steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (3), </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fennel (Foeniculum Vulgare) Essential Oil as Green Corrosion Inhibitor of Carbon Steel in Hydrochloric Acid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lahhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouyanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Desjobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portugaliae Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (2), pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency cold plasma nitrided carbon steel: Microstructural and micromechanical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 127 (1-2), pp.329-334. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2011.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ac impedance, X-ray photoelectron spectroscopy and density functional theory studies of 3,5-bis(&amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt;-pyridyl)-1,2,4-oxadiazoles as efficient corrosion inhibitors for carbon steel surface in hydrochloric acid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Outirite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagrenée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55, pp.1670 - 1681. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption properties and inhibition of mild steel corrosion in hydrochloric solution by some newly synthesized diamine derivatives: experimental and theoretical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Herrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aouniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.3042 - 3051. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2010.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of corrosion resistance properties of nitrided carbon steel using radiofrequency N2/H2 cold plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (10), pp.3180-3190. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2010.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Modification of Plasma-Treated Polyamide-6 with Fluorinated Alcohols and Azobenzene Compounds using Chlorinated Phosphazenes as Coupling Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 483, pp.62-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface functionalization with phosphazenes. V. Surface modification of plasma-treated polyamide 6 with fluorinated alcohols and azobenzene derivatives through chlorinated phosphazene intermediates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.3191-3199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide immobilization on amine-terminated boron-doped diamond surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delabouglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (8), pp.4494-4497. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la063440y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Functionalization with Phosphazenes, Part 3: Surface Modification of Plasma-Treated Polyethylene with Fluorinated Alcohols Using Chlorinated Phosphazenes as Coupling Agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (20), pp.4975-4981. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm071002m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Surface Termination of Boron-Doped Diamond Electrodes on Oxygen Reduction in Basic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Manesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Actis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Marcus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (7), pp. G43-G46. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2733796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and fire resistance of polyurethanepolydimethylsiloxane hybrid material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Belva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charaf Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.304-311. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct amination of hydrogenated-terminated boron doped diamond surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Marcus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delabouglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (7), pp. 1185-1190. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a fire retardant coating for polyamide-6 using cold plasma polymerization of a fluorinated acrylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 180-181, pp.297-301. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2003.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of carbon nitride layers deposited by IR laser ablation of graphite target in a remote nitrogen plasma atmosphere: nanoparticle evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Khawwam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Thin Solid Films, 408, pp.15-25. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(02)00070-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Prediction of Cooling and Heating Energy Consumption for PCM Integrated a Residential Building Envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 8th International Conference on Green Energy and Applications (ICGEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icgea60749.2024.10560653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar from brown seaweed Sargassum muticum as a potential biosorbent for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Chaouay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphosphate derivatives of guanidine and urea copolymer: Inhibiting corrosion effect of armco iron in acid solution and antibacterial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jafil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nyassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bentiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress: Sciences for Sustainable Development(2S2D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion-Inhibiting Powder Protects Bridge Cables During Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Merimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebn Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Szumiata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cold plasma process parameters for organosilicon deposition on corrosion protection performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart coatings ans Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Al Bufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargassum muticum extraction residue as low cost as adsorbent for Mercury in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Chaouay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences for Sustainable Development(2S2D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition and Antioxidant Properties of Treptacantha baccata (Fucales, Ochrophyta) from the Atlantic Coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Khaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress: Sciences for Sustainable Development(2S2D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Plasma Processes for Surface Modification of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-corrosion performance of novel pyrimidine-pyrazole derivatives for mild steel corrosion in 1.0 molar Hydrolytic acid solution: Computational and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lachhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Echhihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M E. Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Karzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Environmental Science (ICMES2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tilt angles on the PCM melting behaviour in a rectangular cavity: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blending wastes a new way to improve the energy content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E Yatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E M'Hamdi Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Basin Conference on Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Performance Evaluation of Walls Incorporating Phase Change Material (PCM) Under Semi-Arid Climate of Benguerir City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Engineering for Waste and Biomass Valorization WasteEng22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de corrosion d’un acier protégé par un revêtement sol-gel au zinc lamellaire et impact d’un endommagement mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vogt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochars derived from the invasive brown seaweed Sargassum muticum : Toxic ions removal from aqueous solutions by adsorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Chaouay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Engineering for Waste and Biomass Valorisation WasteEng 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticorrosion Performance of Diethylenetriaminepentakis (methylphosphonic) Acid on Carbon Steel in Hydrochloric Acid Pickling Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jafil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nyassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales - J2ICE 2022 - « Inhibiteurs de Corrosion et Environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of eco-friendly electrocatalyst based nickel-copper bimetallic nanoparticles supported Polyphenylenediamine with the highest current density and early ethanol oxidation onset potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Chemchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Basin Conference on Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de corrosion d’un acier protégé par un revêtement sol-gel au zinc lamellaire lors d’un endommagement mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gheno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of seaweed biochars for the removal of toxic ions from aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Chaouay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Mechanics, Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms of industrial waterborne zinc rich coating for protection of steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gheno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface, Interfaces and Coatings Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochars derived from the invasive brown seaweed Sargassum muticum: Toxic ions removal from aqueous solutions by adsorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Chaouay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récents développements dans le domaine de l'élaboration de revêtements anticorrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON WATER DEPOLLUTION AND GREEN ENERGY (CIDEEV2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel nanoparticles combined with poly (para-phenylenediamine) for dual purpose: Oxygen reduction and methanol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Chemchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M El Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Basin Conference on Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition Properties of an 1,3,4-Oxadiazole Derivative as Corrosion Inhibitor of Carbon Steel in Hydrochloric Acid Pickling Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jafil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales - J2ICE 2022 - « Inhibiteurs de Corrosion et Environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kenitra, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste higher heating value prediction by artificial neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E Yatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E M'Hamdi Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of carbon steel corrosion in 1 M HCl solution by modification of 2,5-bis(4-pyridyl)-1,3,4-oxadiazole self-assembled monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Performance Enhancement of a Longitudinal Finned Latent Thermal Energy Storage Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, Morocco. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/irsec53969.2021.9741187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Performance Evaluation of Walls Incorporating Phase Change Material (PCM) Under Semi-Arid Climate of Benguerir City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, Morocco. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/irsec53969.2021.9741121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms of lamellar zinc coating for protection of stamped parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gheno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage efficiency of paraffin-LDPE-MWCNT phase change material for industrial building applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M'Hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elkhouakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 5th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/redec49234.2020.9163856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-chemical behavior of biomass, coal, municipal solid wastes and their mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M'Hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elkhouakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 5th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REDEC49234.2020.9163853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récents développements dans le domaine de l'élaboration de revêtements anticorrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Nationale d’Electrochimie « RNE’10 »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Ifrane, Al-Akhawayn University, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion protection of carbon steel using cold plasma technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saidia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of volatile compounds profile and antioxydant activity of allium sativum essential oils extracted using hydrodistillation, ultrasound-assisted and sono-hydrodistillation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakia Boubechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Mediterranean Symposium on Medicinal and Aromatic Plants (MESMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Girne, Cyprus. pp.S281-S285, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5530/ijper.51.3s.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of plasma-treated polyamide-6 with fluorinated alcohols and azobenzene compounds using chlorinated phosphazenes as coupling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXth International Conference on "Frontiers of Polymers and Advanced Materials",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Krakovi, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and grafting of cold plasma organo-phosphorus copolymers on polyamide 6: new approach to flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXth International Conference on "Frontiers of Polymers and Advanced Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Krakovi, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and grafting of organo-phosphorus polymers using cold plasma process: application to flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Fire Retardant Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and grafting of cold plasma organo-phosphorus polymer on polyamide 6: new approach to flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of polyamide-6 by plasma graft copolymerization of a mixture of polyphosphazene and polyethylene glycol methacrylate phosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8éme Journées Nord-Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and thermal stability studies of cold plasma polymerized coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardant coating using cold plasma polymerization of a fluorinated acrylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">228th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set up of “NEC-Biofilm System”: a practical small scale reactor to install bacterial biofilm for research purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs JJC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilicon coatings by cold microwave post-discharge plasma for prevention of biofilm formation in food and medical sectors,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Thin Film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing biofilm formation by nisin coated stainless steel in food and medical fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs JJC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of micro-encapsulated benzalkonium chloride against biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of anti-adhesion and anti-bacterial films aiming to fight against biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm-detached Staphylococcus aureus tolerance to benzalkonium chloride and resistance mechanism at the cellular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId653"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charafeddine Jama </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni/Mn-Doped and PANI-Coated Biochars from Agro-Waste as Electroactive Carbon Platforms Toward Alkaline Hydrogen-Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Ouakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moroccan journal of chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48317/IMIST.PRSM/morjchem-v14i2.65548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient removal of toxic direct, acid, and reactive dyes from wastewater using modified polyacrylonitrile fiber waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Saadouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid El Haddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Raji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10098-025-03363-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Corrosion Inhibition Mechanism of a Carbon Steel in Hydrochloric Acid Medium by an Isatin Derivative: Electrochemical Characterizations and Thermodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Qachchachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moroccan journal of chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48317/IMIST.PRSM/morjchem-v14i2.64438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing electrodeposited cobalt-nickel catalyst for high-performance hydrogen evolution reaction in alkaline media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mouakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Skakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama El Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 665, pp.239015. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.239015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium carbonate-shelled microencapsulated phase change materials in cement mortar: A pathway to enhancing energy efficiency in building envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mastouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Journal of Energy Storage, pp.115306. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.115306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin‐Film Electrodeposition of a Fe 3 (NH 4 )H 8 (PO 4 ) 6 .6H 2 O Superphosphate Material by Oxidation of Mohr's Salt in a Phosphoric Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima‐zahra Moufakkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Ould Bouamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bou‐ouzoukni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem A. Abuelizz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ChemistrySelect, 10 (40), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202503967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile and highly sensitive nitrate ion detection via an electrochemical sensor based on a poly 1,8-diaminonaphthalene and copper oxide particle film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Benhaiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissal Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Bouljoihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Analytical Methods, 17 (28), pp.5868-5885. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ay00655d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sustainable approach using natural phosphates impregnated with nickel hydroxide nanoparticles: a cost-effective solution for alcohol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Chemchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Belgada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Alami Younssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Nanoscale Advances, 7 (2), pp.583-600. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4na00850b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced efficiency and durability of nickel sulfide catalyst integrated with reduced graphene oxide: Exploring hierarchically porous structures for methanol oxidation reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Khossossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Boudad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, International Journal of Hydrogen Energy, pp.580-595. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.12.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sugar-derived compounds as inhibitors of carbon steel against corrosion in acid solutions: experimental analyses and theoretical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin P. Katin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyor Berdimurodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, RSC Advances, 15 (21), pp.16570-16587. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ra00835b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large reversible magnetocaloric effect in GdPO4 nano-spherical particles at ultralow temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryam Lassri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Abdelrhafore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhaj El Hachemi Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi El Hachmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Journal of Magnetism and Magnetic Materials, 629, pp.173291. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Alginate from Drifted Pelagic Sargassum natans and Sargassum fluitans Along the Moroccan Atlantic Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansae Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Khaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Chaouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physchem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/physchem5040051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive assessment of the corrosion inhibition properties of quinazoline derivatives on mild steel in 1.0 M HCl solution: An electrochemical, surface analysis, and computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakia Aribou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Ouakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhachmia Ech-Chihbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Electrochemical Science, 19 (11), pp.100788. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijoes.2024.100788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed experimental performance of two new pyrimidine-pyrazole derivatives as corrosion inhibitors for mild steel in HCl media combined with DFT/MDs simulations of bond breaking upon adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lachhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Benzbiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Titi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Echihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Colloids and Surfaces A: Physicochemical and Engineering Aspects, pp.132649. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of mercury adsorption using biochars derived from the invasive brown seaweed “Sargassum muticum” as a low-cost and ecofriendly adsorbent in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaouay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Environmental Science and Technology, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-024-05765-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a novel configuration of combined eccentricity and unevenly distributed fins for enhanced energy efficiency in a PCM regenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Energy Storage, 91, pp.112041. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2024.112041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency enhancement of photovoltaic module using bio-based eutectic phase change material: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, E3S Web of Conferences, 545, pp.02001. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202454502001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrullus colocynthis fruit extract as effective eco-friendly corrosion inhibitor in a hydrochloric acid pickling medium for carbon steel by using both experimental and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tabyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zarrok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Environmental Science and Pollution Research, 31, pp.43757-43780. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34055-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-phase shear exfoliation of graphite and its application as corrosion protection coating on aluminum substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inass El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Laïk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassiogé Dembélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 494 (2), pp.131412. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2024.131412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of buildings energy efficiency using passive PCM coupled with natural ventilation in the Moroccan climate zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Energy and Buildings, 315, pp.114322. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of New Imidazol Derivatives and Investigation of Their Corrosion-Reducing Characteristics for Carbon Steel in HCl Acid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Fatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Timoudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hsissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Coatings, 13 (8), pp.1405. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings13081405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Terpenes for the Production of New Antimicrobial and Antibiofilm Molecules and Their Encapsulation in Order to Improve Their Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra El Fannassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Suisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (17), pp.9854. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13179854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and corrosion resistance of self-assembled 2,5-bis(4-pyridyl)-1,3,4-oxadiazole film on carbon steel: Surface characterisations, electrochemical assessments and surface pre-treatment effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marya Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Nohair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Nyassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Materials Today Communications, 35, pp.106382. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, piezoelectric and dielectric properties of piezoelectric lead-free ceramic Bi4Ti3O12 for energy harvesting applications: milling process effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryiem Derraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelowahed Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Laadissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Matériaux & Techniques, 111 (5-6), pp.502. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2024005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invasive Seaweed Agarophyton vermiculophyllum from Oualidia Lagoon (Northwestern Moroccan Atlantic Coast) as a Source of Agar: Yield, Chemical Characteristics, and Rheological Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Chaouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (9), pp.1696. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11091696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccentricity analysis of annular multi-tube storage unit with phase change material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Energy Storage, 64, pp.107211. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.107211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecules from Sargassum algae as Green Inhibitor for C38 in HCl Medium: Extraction, Characterization and Electrochemical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescilla Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahado Said-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (12), pp.2076. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings13122076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, DFT, and Thermogravimetric Analysis of Neutral Co(II)/Pyrazole Complex, Catalytic Activity toward Catecholase and Phenoxazinone Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Boutaybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouroumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aaddouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bacroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Crystals, 13 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst13020155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brown marine algae “Laminaria digitata” for the outstanding biosorption of methylene blue and reactive blue 19 dyes: kinetics, equilibrium, thermodynamics, regeneration, and mechanism studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouzikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layachi Khamliche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology for Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nanotechnology for Environmental Engineering, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41204-022-00303-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and Structural Characterization of Alginates from the Kelp Species Laminaria ochroleuca and Saccorhiza polyschides from the Atlantic Coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Kaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Khaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.51. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/colloids6040051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of eco-friendly electrocatalyst based nickel-copper bimetallic nanoparticles supported on poly-phenylenediamine with highest current density and early ethanol oxidation onset potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Chemchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Alami Younssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, International Journal of Hydrogen Energy, 47 (92), pp.39081-39096. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.09.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of global energy performance of building walls integrating PCM: Numerical study in semi-arid climate in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Case Studies in Construction Materials, 16, pp.e00979. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e00979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of gallic acid on the nanocrystalline hydroxyapatite formation using the neutralization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jerdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.L. Elansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidal Jaradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jodeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Trace Elements and Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100009. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtemin.2022.100009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of copper removal by modified biomaterials using the response surface methodology, DFT Calculation, and molecular dynamic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Byadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Limouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Tizliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of Molecular Liquids, 363, pp.119799. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet-Chemical Noncovalent Functionalization of CVD Graphene: Molecular Doping and Its Effect on Electrolyte-Gated Graphene Field-Effect Transistor Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbaye Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Borme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (9), pp.4522-4533. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c10737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic performance optimization of a coaxial phase change material (PCM) regenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of Energy Storage, 50, pp.104571. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.104571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-phenyl-decahydro-1H-1,5-benzodiazepin-2-one as novel and effective corrosion inhibitor for carbon steel in 1 M HCl solution: A combined experimental and empirical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Al Garadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jrajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Faydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Ghayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Indian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of the Indian Chemical Society, 99 (11), pp.100742. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jics.2022.100742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccentricity Optimisation of Annular Multi-Tube Storage Unit with Phase Change Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, SSRN Electronic Journal, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4220792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental, DFT studies and molecular dynamic simulation on the corrosion inhibition of carbon steel in 1 M HCl by two newly synthesized 8-hydroxyquinoline derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Faydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouassiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laabaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Indian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of the Indian Chemical Society, 99 (12), pp.100701. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jics.2022.100701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Silver Nanoparticles Using Alginate from the Brown Seaweed Laminaria ochroleuca: Structural Features and Antibacterial Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Reani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerface Research in Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Biointerface Research in Applied Chemistry, 12 (5), pp.6046-6057. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33263/briac125.60466057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of amine functions on cellulose acetate fibers by branched polyethylenimine coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bourahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lemmouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mazzah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reactive and Functional Polymers, 170, pp.105107. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2021.105107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste-to-energy as a tool of circular economy: Prediction of higher heating value of biomass by artificial neural network (ANN) and multivariate linear regression (MLR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Yatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousalham Srhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Waste Management, 153, pp.293-303. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2022.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aluminum Flakes on Corrosion Protection Behavior of Water-Based Hybrid Zinc-Rich Coatings for Carbon Steel Substrate in NaCl Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vogt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Coatings, 12 (10), pp.1390. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings12101390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal patterns of growth, alginate content and block structure of the alien invader Sargassum muticum (Fucales, Ochrophyta) from the Atlantic coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir El Atouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Falace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Chaouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanica Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Botanica Marina, 65 (1), pp.69-78. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/bot-2021-0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold plasma surface treatments to prevent biofilm formation in food industries and medical sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Applied Microbiology and Biotechnology, 106 (1), pp.81-100. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-021-11715-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal performance of PEG-MWCNTs composites as shape-stabilised phase change materials for thermal energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M’hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Fullerenes, Nanotubes and Carbon Nanostructures, 29 (9), pp.732-738. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1536383x.2021.1887146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold plasma assisted deposition of organosilicon coatings on stainless steel for prevention of adhesion of Salmonella enterica serovar Enteritidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Biofouling, 37, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2021.1877274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the inhibition mechanism of 2,5-bis(4-pyridyl)-1,3,4-oxadiazole for carbon steel corrosion in hydrochloric acid pickling via experimental and computational approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nohair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nyassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Molecular Liquids, 342, pp.116958. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2021.116958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraisal of corrosion inhibiting ability of new 5-N-((alkylamino)methyl)quinolin-8-ol analogs for C40E steel in sulfuric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Faydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Warad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf S. Abousalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, International Journal of Hydrogen Energy, 46 (59), pp.30246-30266. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.06.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and energetic behaviour of solid-solid-liquid phase change materials storage unit: Experimental and numerical comparative study of the top, bottom and horizontal configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M’hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Khouakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Journal of Energy Storage, 33, pp.102025. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2020.102025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, physicochemical, optical, thermal and TD-DFT of (E)-N′-((9-ethyl-9H-carbazol-3-yl)-methylene)-4-methyl-benzene-sulfonohydrazide (ECMMBSH): Naked eye and colorimetric Cu2+ ion chemosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Alobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Warad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of King Saud University - Science, 33 (8), pp.101633. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksus.2021.101633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Characterization and Gel Properties of Agar from Two Gelidium Species from the Atlantic Coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Bellatmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Reani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerface Research in Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.12642-12652. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33263/briac115.1264212652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of benzalkonium chloride enhanced its antibacterial and antibiofilm activity against Listeria monocytogenes and Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (3), pp 1136-1146. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.15010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Peptides-Coated Stainless Steel for Fighting Biofilms Formation for Food and Medical Fields: Review of Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Coatings, 11 (10), pp.1216. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings11101216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracilaria gracilis (Gracilariales, Rhodophyta) from Dakhla (Southern Moroccan Atlantic Coast) as Source of Agar: Content, Chemical Characteristics, and Gelling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Bhaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoulaa Khaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marine Drugs, 19 (12), pp.672. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md19120672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-biofilm activity of dodecyltrimethylammonium chloride microcapsules against Salmonella enterica serovar Enteritidis and Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2021.1873958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low amount Mn doping on structural and magnetic properties of SrFe12O19: Effective magnetic anisotropy study by Stoner - Wohlfarth model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lekdadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lassri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Materials Today Communications, 27, pp.102257. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2021.102257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisin-based coatings for the prevention of biofilm formation: Surface characterization and antimicrobial assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Surfaces and Interfaces, 27, pp.101564. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-biofilm activity of dodecyltrimethylammonium chloride microcapsules against Salmonella enterica serovar Enteritidis and Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Biofouling, 37 (1), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2021.1873958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective non-noble metal supported on conducting polymer composite such as nickel nanoparticles/polypyrrole as efficient anode electrocatalyst for ethanol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Chemchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Alami Younssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Materials Chemistry and Physics, pp.123009. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of novel Cu (II) and Zn (II) complexes of 5-{[(2-Hydroxyethyl) sulfanyl] methyl}-8-hydroxyquinoline as effective acid corrosion inhibitor by experimental and computational testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf S. Abousalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Chemical Physics Letters, pp.137771. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2020.137771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and FTIR-ATR and 1H NMR Characterization of Alginates from the Main Alginophyte Species of the Atlantic Coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Kaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir El Atouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Katif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Molecules, 25 (18), pp.4335. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25184335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Amino-1-(4-aminophenyl)-1H-pyrrolo(2,3-b)quinoxaline-3- carbonitrile as an efficient inhibitor for the corrosion of C38 steel in hydrochloric acid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benkayba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.2326-2334. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20964/2020.03.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies and computational exploration on the 2-amino-5-(2-methoxyphenyl)-1,3,4-thiadiazole as novel corrosion inhibitor for mild steel in acidic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Attou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benikdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.B. Ouici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Colloids and Surfaces A: Physicochemical and Engineering Aspects, pp.125320. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagassa guianensis ethanol extract used as sustainable eco-friendly inhibitor for zinc corrosion in 3% NaCl: Electrochemical and XPS studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Suedile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Salvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Surfaces and Interfaces, pp.100588. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2020.100588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Oil of Salvia officinalis as Novel Eco-Friendly Inhibitor for Carbon Steel in HCl Solution: Weight Loss, Electrochemical and XPS Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourazmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection of Metals and Physical Chemistry of Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (2), pp.438-449. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S2070205120020045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple preparation and characterization of novel 8-Hydroxyquinoline derivatives as effective acid corrosion inhibitor for mild steel: Experimental and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lakhrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Colloids and Surfaces A: Physicochemical and Engineering Aspects, pp.125094. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, surface and computational studies on the inhibition performance of some newly synthesized 8-hydroxyquinoline derivatives containing benzimidazole moiety against the corrosion of carbon steel in phosphoric acid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Faydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lakhrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukman Olasunkanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.727-748. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmrt.2019.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental-coupled empirical investigation on the corrosion inhibitory action of 7-alkyl-8-Hydroxyquinolines on C35E steel in HCl electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Faydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kerroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Journal of Molecular Liquids, pp.113973. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of growth temperature on the adhesion of colistin-resistant Escherichia coli strains isolated from pigs to food-contact-surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhat Abozid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201 (5), pp.679-690. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-019-01632-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of growth temperature impact on the susceptibility of biofilm-detached and planktonic Staphylococcus aureus cells to benzalkonium chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (3), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13213-018-1419-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of (co)-combustion kinetics of biomass, coal and municipal solid wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M'Hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elkhouakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Sahibed-Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Waste Management, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2019.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study on the Impact of Growth Conditions on the Physiology and the Virulence of Pseudomonas aeruginosa Biofilm and Planktonic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (8), pp.1357-1363. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-18-565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass higher heating value prediction from ultimate analysis using multiple regression and genetic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M’hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Sahibed-Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Biomass Conversion and Biorefinery, 9 (3), pp.499-509. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-019-00386-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Corrosion Inhibition Efficiency of Amazonian Tree Alkaloids Extract for C38 steel in 1M Hydrochloric Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.1208-1223. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20964/2019.02.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of corrosion inhibition efficiency of Amazonian Tree alkaloidic extract for C38 steel in 1 M hydrochlorhydric media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Corrosion Inhibition Efficiency of Amazonian Tree Alkaloids Extract for C38 steel in 1M Hydrochloric Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.1208-1223. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20964/2019.02.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actively detached Pseudomonas aeruginosa biofilm cell susceptibility to benzalkonium chloride and associated resistance mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201 (6), pp.747-755. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-019-01643-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vitro evaluation of the antibacterial activity of the essential oils of Micromeria barbata, Eucalyptus globulus and Juniperus excelsa against strains of Mycobacterium tuberculosis (including MDR), Mycobacterium kansasii and Mycobacterium gordonae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monzer Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saer Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (5), pp.615-618. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jiph.2019.01.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargassum muticum extract based on alginate biopolymer as a new efficient biological corrosion inhibitor for carbon steel in hydrochloric acid pickling environment: Gravimetric, electrochemical and surface studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Reani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahibed-Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, International Journal of Biological Macromolecules, pp.137-149. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.08.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structural, optical and electrical properties of La-modified Lead Iron Titanate ceramics for NTCR thermo-resistance based sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lamhasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Materials Chemistry and Physics, 223, pp.60-67. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of amine functions on cellulose acetate fibers by plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kajjout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lemmouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Villasmunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple regression and genetic programming for coal higher heating value estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M'Hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Sahibed-Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Green Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (14-15), pp.958-964. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15435075.2018.1529591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of growth temperature impact on the susceptibility of biofilm-detached and planktonic Staphylococcus aureus cells to benzalkonium chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (3), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13213-018-1419-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis and Characterization of Silver Nanoparticles Using Sodium Alginate from the Invasive Macroalga Sargassum muticum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Barakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Katif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioNanoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, BioNanoScience, 7, pp.1. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12668-018-0518-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Seaweed Sargassum muticum as Low-Cost Biosorbent of Methylene Blue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir El Atouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Reani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Aarfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International Journal of Environmental Research, 13 (1), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41742-018-0161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sol-gel process parameters on the anticorrosive performance of phosphosilicate hybrid coatings for carbon steel: structural and electrochemical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phan Thi Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (16), pp.13442-13452. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nj02450b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of cold plasma process parameters for organosilicon films deposition on carbon steel: Study of the surface pretreatment effect on corrosion protection performance in 3 wt% NaCl medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esbayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nyassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 758, pp.148 - 161. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.05.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipal solid waste higher heating value prediction from ultimate analysis using multiple regression and genetic programming techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M’hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Sahibed-Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Waste Management &amp; Research, 37 (6), pp.578-589. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242x18816797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion inhibition performance of newly synthesized 5-alkoxymethyl-8-hydroxyquinoline derivatives for carbon steel in 1 M HCl solution: experimental, DFT and Monte Carlo simulation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Faydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ebn Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (30), pp.20167 - 20187. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp03226b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of alkaloids extract of Retama monosperma (L.) Boiss. stems as a green corrosion inhibitor for carbon steel in pickling acidic medium by means of gravimetric, AC impedance and surface studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabiaa Fdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzdahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sraidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journal of Materials and Environmental Sciences, 9, pp.358-369. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26872/jmes.2018.9.1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial contamination and biofilm formation on abiotic surfaces and strategies to overcome their persistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charaf Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (9), pp.3326-3346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Effect of incubation duration, growth temperature, and abiotic surface type on cell surface properties, adhesion and pathogenicity of biofilm-detached Staphylococcus aureus cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (191), </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-017-0509-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticorrosion performance of three newly synthesized isatin derivatives on carbon steel in hydrochloric acid pickling environment: Electrochemical, surface and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kharbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Z. Qachchachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.302-316. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2017.09.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of materials mixture on the higher heating value: Case of biomass, biochar and municipal solid waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M'Hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Ouinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Sahibed-Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Waste Management, 61, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and corrosion inhibition properties of 5-amino 1,3,4-thiadiazole-2-thiol on the mild steel in hydrochloric acid medium: Thermodynamic, surface and electrochemical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houari Ouici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 803, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2017.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of incubation duration, growth temperature, and abiotic surface type on cell surface properties, adhesion and pathogenicity of biofilm-detached Staphylococcus aureus cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (191), </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-017-0492-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and complete decontamination of bacteria and yeast from water by silica-supported carbon nanoparticles simple filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B El Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monzer Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H H Hammud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, International Journal of Pharmaceutical Chemistry, 7, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7439/ijpc.v7i2.3887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach in modifying ethylene glycol methacrylate phosphate coating formulation by adding sodium montmorillonite to increase corrosion resistance properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Farahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Abderrahim El Mhammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bakasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal of Alloys and Compounds, 723, pp.1032-1038. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.06.326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Antibacterial Activity of Micromeria barbata in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saer Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyam Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zreika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itab Sukarieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), pp.321-327. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0972060X.2014.962623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of cold nitrogen plasma surface modification process for setting up antimicrobial low density polyethylene films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of the Taiwan Institute of Chemical Engineers, 64, pp. 299-305. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtice.2016.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of electron beam irradiation on thermal and mechanical properties of poly(lactic acid) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Berrayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rosenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Polymer Degradation and Stability, 133, pp. 293-302. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the inhibitor synergetic effect of aminotris (methylenephosphonic) acid and metallic salts on the corrosion of iron in acidic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Labjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charaf Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Serghini Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nisin adsorption on plasma-treated polymer surfaces for setting up materials with antibacterial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (11), pp.1473. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2013.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisin adsorption on hydrophilic and hydrophobic surfaces: evidence of its interactions and antibacterial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.2512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Anticorrosive Effect of Synthesised Carveol Derivatives on Steel in Hydrochloric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Majidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Znini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Electrochem Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.:7381-7393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of corrosion resistance of carbon steel in hydrochloric acid medium by 3,6-bis(3-pyridyl)pyridazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Outirite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagrenée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.1699 - 1721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment effect of polyphosphate derivatives of guanidine and urea copolymer on the corrosion inhibition of armco iron in acid solution and antibacterial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.3947-3958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fennel (Foeniculum Vulgare) Essential Oil as Green Corrosion Inhibitor of Carbon Steel in Hydrochloric Acid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lahhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouyanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Desjobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portugaliae Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (2), pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and mechanical properties of radiofrequency N/H cold plasma-nitrided C38 carbon steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (3), </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and mechanical properties of radiofrequency N 2 /H 2 cold plasma-nitrided C38 carbon steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (3), pp.31302. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency cold plasma nitrided carbon steel: Microstructural and micromechanical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 127 (1-2), pp.329-334. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2011.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ac impedance, X-ray photoelectron spectroscopy and density functional theory studies of 3,5-bis(&amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt;-pyridyl)-1,2,4-oxadiazoles as efficient corrosion inhibitors for carbon steel surface in hydrochloric acid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Outirite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagrenée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55, pp.1670 - 1681. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption properties and inhibition of mild steel corrosion in hydrochloric solution by some newly synthesized diamine derivatives: experimental and theoretical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Herrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aouniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.3042 - 3051. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2010.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of corrosion resistance properties of nitrided carbon steel using radiofrequency N2/H2 cold plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (10), pp.3180-3190. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2010.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Modification of Plasma-Treated Polyamide-6 with Fluorinated Alcohols and Azobenzene Compounds using Chlorinated Phosphazenes as Coupling Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 483, pp.62-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface functionalization with phosphazenes. V. Surface modification of plasma-treated polyamide 6 with fluorinated alcohols and azobenzene derivatives through chlorinated phosphazene intermediates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.3191-3199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Functionalization with Phosphazenes, Part 3: Surface Modification of Plasma-Treated Polyethylene with Fluorinated Alcohols Using Chlorinated Phosphazenes as Coupling Agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (20), pp.4975-4981. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm071002m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide immobilization on amine-terminated boron-doped diamond surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delabouglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (8), pp.4494-4497. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la063440y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Surface Termination of Boron-Doped Diamond Electrodes on Oxygen Reduction in Basic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Manesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Actis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Marcus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (7), pp. G43-G46. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2733796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and fire resistance of polyurethanepolydimethylsiloxane hybrid material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Belva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charaf Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.304-311. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct amination of hydrogenated-terminated boron doped diamond surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Marcus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delabouglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (7), pp. 1185-1190. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a fire retardant coating for polyamide-6 using cold plasma polymerization of a fluorinated acrylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 180-181, pp.297-301. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2003.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of carbon nitride layers deposited by IR laser ablation of graphite target in a remote nitrogen plasma atmosphere: nanoparticle evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Khawwam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Thin Solid Films, 408, pp.15-25. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(02)00070-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Prediction of Cooling and Heating Energy Consumption for PCM Integrated a Residential Building Envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 8th International Conference on Green Energy and Applications (ICGEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icgea60749.2024.10560653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion-Inhibiting Powder Protects Bridge Cables During Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Merimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebn Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Szumiata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cold plasma process parameters for organosilicon deposition on corrosion protection performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart coatings ans Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Al Bufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargassum muticum extraction residue as low cost as adsorbent for Mercury in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Chaouay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences for Sustainable Development(2S2D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphosphate derivatives of guanidine and urea copolymer: Inhibiting corrosion effect of armco iron in acid solution and antibacterial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jafil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nyassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bentiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress: Sciences for Sustainable Development(2S2D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Plasma Processes for Surface Modification of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition and Antioxidant Properties of Treptacantha baccata (Fucales, Ochrophyta) from the Atlantic Coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Khaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress: Sciences for Sustainable Development(2S2D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar from brown seaweed Sargassum muticum as a potential biosorbent for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Chaouay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tilt angles on the PCM melting behaviour in a rectangular cavity: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-corrosion performance of novel pyrimidine-pyrazole derivatives for mild steel corrosion in 1.0 molar Hydrolytic acid solution: Computational and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lachhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Echhihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M E. Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Karzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Environmental Science (ICMES2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blending wastes a new way to improve the energy content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E Yatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E M'Hamdi Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Basin Conference on Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Performance Evaluation of Walls Incorporating Phase Change Material (PCM) Under Semi-Arid Climate of Benguerir City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Engineering for Waste and Biomass Valorization WasteEng22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de corrosion d’un acier protégé par un revêtement sol-gel au zinc lamellaire et impact d’un endommagement mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vogt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochars derived from the invasive brown seaweed Sargassum muticum : Toxic ions removal from aqueous solutions by adsorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Chaouay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Engineering for Waste and Biomass Valorisation WasteEng 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticorrosion Performance of Diethylenetriaminepentakis (methylphosphonic) Acid on Carbon Steel in Hydrochloric Acid Pickling Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jafil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nyassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales - J2ICE 2022 - « Inhibiteurs de Corrosion et Environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de corrosion d’un acier protégé par un revêtement sol-gel au zinc lamellaire lors d’un endommagement mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gheno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of seaweed biochars for the removal of toxic ions from aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Chaouay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahira Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Mechanics, Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochars derived from the invasive brown seaweed Sargassum muticum: Toxic ions removal from aqueous solutions by adsorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Chaouay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zbair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Belattmania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms of industrial waterborne zinc rich coating for protection of steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gheno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface, Interfaces and Coatings Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of eco-friendly electrocatalyst based nickel-copper bimetallic nanoparticles supported Polyphenylenediamine with the highest current density and early ethanol oxidation onset potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Chemchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Basin Conference on Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récents développements dans le domaine de l'élaboration de revêtements anticorrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON WATER DEPOLLUTION AND GREEN ENERGY (CIDEEV2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel nanoparticles combined with poly (para-phenylenediamine) for dual purpose: Oxygen reduction and methanol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Chemchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M El Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Basin Conference on Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition Properties of an 1,3,4-Oxadiazole Derivative as Corrosion Inhibitor of Carbon Steel in Hydrochloric Acid Pickling Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jafil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales - J2ICE 2022 - « Inhibiteurs de Corrosion et Environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kenitra, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste higher heating value prediction by artificial neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E Yatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E M'Hamdi Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of carbon steel corrosion in 1 M HCl solution by modification of 2,5-bis(4-pyridyl)-1,3,4-oxadiazole self-assembled monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Performance Enhancement of a Longitudinal Finned Latent Thermal Energy Storage Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, Morocco. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/irsec53969.2021.9741187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Performance Evaluation of Walls Incorporating Phase Change Material (PCM) Under Semi-Arid Climate of Benguerir City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Salihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam El Fiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, Morocco. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/irsec53969.2021.9741121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms of lamellar zinc coating for protection of stamped parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gheno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage efficiency of paraffin-LDPE-MWCNT phase change material for industrial building applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Harmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M'Hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elkhouakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 5th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/redec49234.2020.9163856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-chemical behavior of biomass, coal, municipal solid wastes and their mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boumanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Chhiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahrae M'Hamdi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elkhouakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 5th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REDEC49234.2020.9163853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récents développements dans le domaine de l'élaboration de revêtements anticorrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Nationale d’Electrochimie « RNE’10 »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Ifrane, Al-Akhawayn University, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion protection of carbon steel using cold plasma technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saidia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of volatile compounds profile and antioxydant activity of allium sativum essential oils extracted using hydrodistillation, ultrasound-assisted and sono-hydrodistillation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakia Boubechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Mediterranean Symposium on Medicinal and Aromatic Plants (MESMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Girne, Cyprus. pp.S281-S285, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5530/ijper.51.3s.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of plasma-treated polyamide-6 with fluorinated alcohols and azobenzene compounds using chlorinated phosphazenes as coupling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXth International Conference on "Frontiers of Polymers and Advanced Materials",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Krakovi, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and grafting of cold plasma organo-phosphorus copolymers on polyamide 6: new approach to flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXth International Conference on "Frontiers of Polymers and Advanced Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Krakovi, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and grafting of organo-phosphorus polymers using cold plasma process: application to flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Fire Retardant Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and grafting of cold plasma organo-phosphorus polymer on polyamide 6: new approach to flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of polyamide-6 by plasma graft copolymerization of a mixture of polyphosphazene and polyethylene glycol methacrylate phosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8éme Journées Nord-Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and thermal stability studies of cold plasma polymerized coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardant coating using cold plasma polymerization of a fluorinated acrylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Errifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">228th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set up of “NEC-Biofilm System”: a practical small scale reactor to install bacterial biofilm for research purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs JJC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing biofilm formation by nisin coated stainless steel in food and medical fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs JJC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilicon coatings by cold microwave post-discharge plasma for prevention of biofilm formation in food and medical sectors,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Thin Film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of micro-encapsulated benzalkonium chloride against biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Gharsallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of anti-adhesion and anti-bacterial films aiming to fight against biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssane Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm-detached Staphylococcus aureus tolerance to benzalkonium chloride and resistance mechanism at the cellular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in Concrete Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Lazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhachmia Ech-Chihbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charafeddine Jama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion in Concrete Structures: Integrating Advanced Technologies and Sustainable Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2026, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394347032.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId665"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Salim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Lazrak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhachmia Ech-Chihbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charafeddine Jama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkheir Hammouti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394347032.ch2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Charafeddine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouakki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Chhiti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48317/IMIST.PRSM/morjchem-v14i2.65548" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Qachchachi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Haoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouanis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bentiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48317/IMIST.PRSM/morjchem-v14i2.64438" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Salihi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mastouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam El Fiti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Harmen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chebak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115306" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05225750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rbaa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrahi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seghiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin P. Katin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyor Berdimurodov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra00835b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Chemchoub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Attar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Belgada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Alami Younssi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00850b" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Khossossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Boudad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.12.285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05394685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;zahra Moufakkir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Mouahid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ould Bouamer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bou&#8208;ouzoukni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem A. Abuelizz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202503967" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Benhaiba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissal Salhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Bouljoihel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ay00655d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Lassri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Ouahbi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abdelrhafore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhaj El Hachemi Omari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi El Hachmi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173291" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansae Kamal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Belattmania" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Khaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Chaouti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem5040051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Aribou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hajri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Saber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijoes.2024.100788" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04341725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lachhab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benzbiria" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Titi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Echihi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Belghiti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132649" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202454502001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687137v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687251v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaouay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zbair" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belattmania" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-05765-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687161v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tabyaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tourabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zarrok" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Benhiba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34055-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass El Hajj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gassama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensifia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131412" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114322" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04189449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Timoudan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rbaa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hsissou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13081405" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Fannassi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El Amrani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179854" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138581v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107211" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04130920v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Nadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marya Bouanis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Nohair" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Nyassi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zarrouk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106382" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04196102v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Nadri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11091696" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04526617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryiem Derraz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Laadissi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2024005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W6KH8H3N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03980608v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Boutaybi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouroumane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azzouzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aaddouz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bacroume" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13020155" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Lambert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahado Said-Ahmed" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim Lebrini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13122076" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03980381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouzikri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ouasfi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Khamliche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41204-022-00303-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843823v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Kaidi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids6040051" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Oularbi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.069" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03599606v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e00979" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03823658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Al Garadi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jrajri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Faydy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benhiba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Ghayati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2022.100742" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784437v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4220792" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04064677v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104571" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871463v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Dieng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Borme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Abreu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10737" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03795010v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jerdioui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Elansari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Jaradat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jodeh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzaoui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemin.2022.100009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784420v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chafi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Byadi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Barhoumi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijdane Limouni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Tizliouine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119799" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03791535v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakhry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouassiria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laabaissi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2022.100701" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03598524v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaidi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Reani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33263/briac125.60466057" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03480959v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Bourahla" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lemmouchi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mazzah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.105107" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820451v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Yatim" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boumanchar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousalham Srhir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.09.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03791636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boidot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gheno" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Vogt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12101390" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03598508v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Atouani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Falace" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2021-0050" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03350447v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nadi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nohair" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyassi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.116958" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03350141v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Warad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf S. Abousalem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. About" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.06.205" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03150118v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahrae M&#8217;hamdi Alaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383x.2021.1887146" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03598500v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssane Hage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Akoum" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11715-y" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03161893v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1877274" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03169235v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Bellatmania" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33263/briac115.1264212652" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03428783v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Alobaid" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suleiman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarrouk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksus.2021.101633" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03045980v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khouakhi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.102025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137614v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03372859v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11101216" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03480975v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Bhaby" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoulaa Khaya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19120672" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770965v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1873958" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03483907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Crocco" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101564" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127835v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179667v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Omari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekdadri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102257" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02922438v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123009" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926173v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galai" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouakki" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137771" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02961546v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Katif" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184335" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927036v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benkayba" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20964/2020.03.46" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926245v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Attou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourabi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benikdes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benali" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Ouici" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125320" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02959298v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Suedile" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Salvin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100588" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929004v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourazmi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benkaddour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentiss" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jama" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2070205120020045" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927099v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berisha" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakhrissi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125094" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914101v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Faydy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lakhrissi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Olasunkanmi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2019.11.014" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926269v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kerroum" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113973" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618536v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mourad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oussama Khelissa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhat Abozid" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-019-01632-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794828v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-18-565" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02924639v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahrae M'Hamdi Alaoui" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkhouakhi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sahibed-Dine" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.07.033" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276418v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-018-1419-y" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02923573v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-019-00386-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926030v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sutour" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20964/2019.02.38" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927444v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794206v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-019-01643-x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622543v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Omari" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Hamze" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saer Alwan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2019.01.058" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124503v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04286747v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hajji" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamhasni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.10.035" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSBW76VN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927336v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sabour" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahibed-Dine" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.08.253" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411305v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kajjout" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Villasmunta" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2018.11.004" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVBCWCK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620955v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2018.1529591" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622256v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Thi Trang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj02450b" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621046v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esbayou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casetta" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.111" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2MG2BQR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770858v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285463v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Barakate" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-018-0518-3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02922529v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Tahiri" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Aarfane" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-018-0161-4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626342v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Touir" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebn Touhami" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp03226b" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02922402v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242x18816797" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287887v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Fdil" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derhali" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouzdahir" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sraidi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2018.9.1.39" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594685v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khelissa" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf Jama" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619688v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Ouici" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tourabi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Selles" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2017.09.018" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N4P1K4V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04615896v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Ouinani" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.11.012" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4MV2L13-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623145v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-017-0509-8" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619396v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kharbach" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Qachchachi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haoudi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.09.057" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ2SLXFS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04638557v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B El Hamaoui" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H Hammud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7439/ijpc.v7i2.3887" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04615489v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Farahi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Abderrahim El Mhammedi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bakasse" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.06.326" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X17QKXFH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624453v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-017-0492-0" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631537v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyam Soufi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zreika" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itab Sukarieh" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2014.962623" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02379816v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Karam" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maschke" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2016.04.018" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NLD4SX6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02379817v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mansouri" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Berrayah" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beyens" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rosenauer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.09.005" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NZ07JVQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01950415v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labjar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serghini Idrissi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981629v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fahs" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2013.07.017" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W0M3CSM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044036v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2512" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2XS3WXM4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966416v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Majidi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Znini" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ansari" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hammouti" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666104v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Outirite" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traisnel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagren&#233;e" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02174877v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434937v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Bouanis" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110061" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724137v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592459v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahhit" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouyanzer" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Desjobert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salghi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434941v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellayer" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vogt" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.02.013" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV0QW9XP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561879v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrini" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.10.048" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LKS380M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514415v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herrag" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elkadiri" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouniti" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.05.024" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K7H902Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434946v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.05.021" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X2NDFDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338742v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger de Jaeger" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gleria" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338737v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fr&#232;re" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179759v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delabouglise" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Desmet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063440y" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1W0DNXV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179641v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Milani" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sassi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071002m" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z1L3LSD5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333723v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Manesse" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Actis" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Marcus" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denuault" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2733796" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098189v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Belva" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Bras" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.689" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1R8FH9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333312v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.05.023" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269059v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Errifai" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delobel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gengembre" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.10.074" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9Z94TF7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519286v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Khawwam" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudmand" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dessaux" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Achari" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)00070-6" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P8JZMQL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687289v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icgea60749.2024.10560653" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04478001v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Chaouay" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04478029v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jafil" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouanis" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nyassi" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bentiss" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477568v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Merimi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ebn Touhami" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Szumiata" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474266v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04478037v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Belattmania" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sabour" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481398v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Khaya" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reani" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474263v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477994v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lachhab" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Echhihi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E. Belghiti" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Karzazi" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zarrouk" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474640v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481382v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E Yatim" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boumanchar" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chhiti" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E M'Hamdi Alaoui" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481450v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Fiti" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Harmen" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481429v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boidot" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481409v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04480304v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481419v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Attar" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oularbi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04055921v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gheno" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04480296v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04055947v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481405v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481423v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481391v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Rhazi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481387v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nadi" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481383v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481427v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03627822v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irsec53969.2021.9741187" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03627463v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irsec53969.2021.9741121" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03549158v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974828v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/redec49234.2020.9163856" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974856v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deshayes" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC49234.2020.9163853" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481437v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481434v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736844v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Boubechiche" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hellal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/ijper.51.3s.30" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335967v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milani" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gleria" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sassi" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Jaeger" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzah" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335966v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340948v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340950v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341402v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebras" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341414v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341413v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127941v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418935v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crocco" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Akoum" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127933v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akoum" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413811v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367107v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367015v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Charafeddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouakki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charafeddine Jama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Chhiti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48317/IMIST.PRSM/morjchem-v14i2.65548" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Saadouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid El Haddaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Raji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-025-03363-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Qachchachi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Haoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouanis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bentiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48317/IMIST.PRSM/morjchem-v14i2.64438" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mouakkar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Attar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Skakri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama El Rhazi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.239015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Salihi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mastouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam El Fiti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Harmen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chebak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115306" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05394685v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;zahra Moufakkir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Mouahid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ould Bouamer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bou&#8208;ouzoukni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem A. Abuelizz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202503967" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237646v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Benhaiba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissal Salhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Bouljoihel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ay00655d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Chemchoub" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Belgada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Alami Younssi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00850b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salmi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Khossossi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Boudad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.12.285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05225750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rbaa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrahi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seghiri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin P. Katin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyor Berdimurodov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra00835b" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Lassri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Ouahbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abdelrhafore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhaj El Hachemi Omari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi El Hachmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173291" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansae Kamal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Belattmania" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Khaya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Chaouti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem5040051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Aribou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hajri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhachmia Ech-Chihbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Saber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijoes.2024.100788" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04341725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lachhab" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benzbiria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Titi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Echihi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Belghiti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132649" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaouay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zbair" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belattmania" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-05765-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687137v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112041" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687117v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202454502001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687161v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tabyaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tourabi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zarrok" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Benhiba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34055-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass El Hajj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gassama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensifia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131412" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687190v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114322" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04189449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Timoudan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rbaa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hsissou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13081405" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Fannassi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El Amrani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179854" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04130920v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Nadi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marya Bouanis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Nohair" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Nyassi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zarrouk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106382" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04526617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryiem Derraz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Laadissi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2024005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W6KH8H3N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04196102v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Nadri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11091696" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107211" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722374v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Lambert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahado Said-Ahmed" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim Lebrini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13122076" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03980608v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Boutaybi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouroumane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azzouzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aaddouz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bacroume" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13020155" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03980381v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouzikri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ouasfi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Khamliche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41204-022-00303-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843823v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Kaidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids6040051" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820426v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Oularbi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.069" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03599606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e00979" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03795010v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jerdioui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Elansari" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Jaradat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jodeh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemin.2022.100009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784420v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chafi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Byadi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Barhoumi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijdane Limouni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Tizliouine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119799" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871463v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Dieng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Borme" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Abreu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10737" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04064677v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104571" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03823658v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Al Garadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jrajri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Faydy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benhiba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Ghayati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2022.100742" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784437v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4220792" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03791535v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakhry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouassiria" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laabaissi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2022.100701" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03598524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaidi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Reani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33263/briac125.60466057" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03480959v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Bourahla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lemmouchi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mazzah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.105107" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820451v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Yatim" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boumanchar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousalham Srhir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.09.013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03791636v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boidot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gheno" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Vogt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12101390" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03598508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Atouani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Falace" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2021-0050" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03598500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssane Hage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Akoum" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11715-y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03150118v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahrae M&#8217;hamdi Alaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383x.2021.1887146" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03161893v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1877274" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03350447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nadi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nohair" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyassi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.116958" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03350141v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Warad" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf S. Abousalem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. About" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.06.205" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03045980v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khouakhi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.102025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03428783v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Alobaid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suleiman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarrouk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksus.2021.101633" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03169235v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Bellatmania" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33263/briac115.1264212652" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137614v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15010" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03372859v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11101216" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03480975v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Bhaby" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoulaa Khaya" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19120672" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770965v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1873958" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179667v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Omari" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekdadri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102257" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03483907v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Crocco" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101564" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127835v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02922438v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926173v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galai" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouakki" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137771" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02961546v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Katif" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184335" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927036v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benkayba" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20964/2020.03.46" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926245v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Attou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourabi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benikdes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benali" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Ouici" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125320" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02959298v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Suedile" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Salvin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100588" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929004v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourazmi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benkaddour" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentiss" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jama" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2070205120020045" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927099v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berisha" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakhrissi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125094" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914101v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Faydy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lakhrissi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Olasunkanmi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2019.11.014" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926269v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kerroum" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113973" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618536v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mourad" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oussama Khelissa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhat Abozid" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-019-01632-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276418v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-018-1419-y" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02924639v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahrae M'Hamdi Alaoui" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkhouakhi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sahibed-Dine" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.07.033" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794828v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-18-565" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02923573v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-019-00386-5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926030v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sutour" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20964/2019.02.38" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927444v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124503v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794206v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-019-01643-x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622543v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Omari" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Hamze" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saer Alwan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2019.01.058" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927336v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sabour" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahibed-Dine" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.08.253" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04286747v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hajji" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamhasni" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.10.035" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSBW76VN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411305v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kajjout" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Villasmunta" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2018.11.004" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVBCWCK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620955v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2018.1529591" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770858v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285463v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Barakate" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-018-0518-3" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02922529v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Tahiri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Aarfane" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-018-0161-4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622256v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Thi Trang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj02450b" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621046v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esbayou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casetta" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.111" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2MG2BQR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02922402v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242x18816797" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626342v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Touir" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebn Touhami" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp03226b" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287887v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Fdil" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derhali" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouzdahir" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sraidi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2018.9.1.39" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594685v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khelissa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf Jama" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623145v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-017-0509-8" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619396v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kharbach" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Qachchachi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haoudi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.09.057" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ2SLXFS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04615896v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Ouinani" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.11.012" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4MV2L13-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619688v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Ouici" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tourabi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Selles" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2017.09.018" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N4P1K4V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624453v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-017-0492-0" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04638557v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B El Hamaoui" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H Hammud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7439/ijpc.v7i2.3887" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04615489v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Farahi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Abderrahim El Mhammedi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bakasse" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.06.326" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X17QKXFH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631537v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyam Soufi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zreika" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itab Sukarieh" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2014.962623" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02379816v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Karam" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maschke" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2016.04.018" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NLD4SX6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02379817v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mansouri" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Berrayah" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beyens" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rosenauer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.09.005" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NZ07JVQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01950415v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labjar" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serghini Idrissi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981629v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fahs" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2013.07.017" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W0M3CSM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044036v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2512" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2XS3WXM4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966416v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Majidi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Znini" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ansari" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hammouti" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666104v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Outirite" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traisnel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagren&#233;e" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02174877v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592459v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahhit" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouyanzer" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Desjobert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salghi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724137v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Bouanis" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110061" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434937v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434941v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellayer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vogt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.02.013" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV0QW9XP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561879v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrini" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.10.048" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LKS380M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514415v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herrag" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elkadiri" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouniti" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.05.024" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K7H902Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434946v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.05.021" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X2NDFDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338742v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger de Jaeger" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gleria" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338737v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fr&#232;re" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179641v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Milani" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sassi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071002m" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z1L3LSD5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179759v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delabouglise" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Desmet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063440y" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1W0DNXV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333723v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Manesse" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Actis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Marcus" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denuault" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2733796" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098189v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Belva" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Bras" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.689" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1R8FH9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333312v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.05.023" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL9Z12WF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269059v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Errifai" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delobel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gengembre" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.10.074" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9Z94TF7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519286v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Khawwam" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudmand" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dessaux" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Achari" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)00070-6" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P8JZMQL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687289v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icgea60749.2024.10560653" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477568v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Merimi" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkheir Hammouti" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ebn Touhami" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Szumiata" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474266v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04478037v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Chaouay" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bentiss" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Belattmania" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sabour" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04478029v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jafil" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouanis" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nyassi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474263v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481398v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Khaya" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reani" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04478001v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474640v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477994v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lachhab" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Echhihi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E. Belghiti" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Karzazi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zarrouk" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481382v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E Yatim" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boumanchar" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chhiti" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E M'Hamdi Alaoui" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481450v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Fiti" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Harmen" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481429v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boidot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481409v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04480304v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04055921v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gheno" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04480296v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481405v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04055947v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481419v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Attar" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oularbi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481423v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481391v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Rhazi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481387v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nadi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481383v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481427v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03627822v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irsec53969.2021.9741187" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03627463v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irsec53969.2021.9741121" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03549158v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974828v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/redec49234.2020.9163856" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974856v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deshayes" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC49234.2020.9163853" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481437v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481434v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736844v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Boubechiche" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hellal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/ijper.51.3s.30" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335967v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milani" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gleria" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sassi" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Jaeger" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzah" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335966v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340948v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340950v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341402v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebras" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341414v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341413v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127941v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127933v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akoum" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418935v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crocco" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Akoum" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413811v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367107v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367015v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598621v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Salim" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Lazrak" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394347032.ch2" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>