--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1066,248 +1066,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another Perspective on Interference Channels for Non-Orthogonal Multiple Access Communications</w:t>
+                <w:t xml:space="preserve">Latency and Complexity Analysis of Flexible Semi-Parallel Decoding Architectures for 5G NR Polar Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kilzi</w:t>
+                <w:t xml:space="preserve">Oualid Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (8), pp.1740 - 1744. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.113980-113994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2022.3176107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3216292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668893v1</w:t>
+                <w:t xml:space="preserve">hal-04198351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latency and Complexity Analysis of Flexible Semi-Parallel Decoding Architectures for 5G NR Polar Codes</w:t>
+                <w:t xml:space="preserve">Another Perspective on Interference Channels for Non-Orthogonal Multiple Access Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Mouhoubi</w:t>
+                <w:t xml:space="preserve">Antoine Kilzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.113980-113994. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (8), pp.1740 - 1744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3216292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2022.3176107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198351v1</w:t>
+                <w:t xml:space="preserve">hal-03668893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Q-Learning Bisection Approach for Power Allocation in Downlink NOMA Systems</w:t>
               </w:r>
@@ -1410,51 +1410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Resource Allocation for Full-Duplex IoT Systems Underlaying Cellular Networks with Mutual SIC NOMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kilzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,168 +1651,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Duplex and Backhaul-Constrained UAV-Enabled Networks using NOMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">Overlap-Save FBMC Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2020.3001432⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (8), pp.5307-5320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2020.2991995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901630v1</w:t>
+                <w:t xml:space="preserve">hal-02929375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation in NOMA Systems for Centralized and Distributed Antennas with Mixed Traffic using Matching Theory</w:t>
+                <w:t xml:space="preserve">Full-Duplex and Backhaul-Constrained UAV-Enabled Networks using NOMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
@@ -1830,333 +1830,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2947429⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (9), pp.9667-9681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2020.3001432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307448v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Implementation of Overlap-Save based Fading Channel Emulator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Resource Allocation in NOMA Systems for Centralized and Distributed Antennas with Mixed Traffic using Matching Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2020.3020724⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (1), pp.414 - 428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2947429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929812v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlap-Save FBMC Receivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Hardware Implementation of Overlap-Save based Fading Channel Emulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Najam-Ul-Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Nauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atif Raza Jafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (8), pp.5307-5320. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (3), pp.918-922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TWC.2020.2991995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2020.3020724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929375v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Union bound evaluation for non-binary turbo coded modulations</w:t>
               </w:r>
@@ -2259,51 +2259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Drone Placement Strategies for Complete Interference Cancellation in Two-Cell NOMA CoMP Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kilzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2493,51 +2493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual Successive Interference Cancellation Strategies in NOMA for Enhancing the Spectral Efficiency of CoMP Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kilzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2610,51 +2610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Power Minimization Techniques in Hybrid Distributed Antenna Systems with Orthogonal and Non Orthogonal Multiple Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kilzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2851,537 +2851,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Proportional Fair Scheduling for Downlink Non-Orthogonal Multiple Access</w:t>
+                <w:t xml:space="preserve">Uniformly Projected RCQD QAM: A Low-Complexity Signal Space Diversity Solution over Fading Channels With or Without Erasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
+                <w:t xml:space="preserve">Tarak Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/5642765⟩</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBC.2018.2811618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780704v1</w:t>
+                <w:t xml:space="preserve">hal-01756306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Evaluation of a Novel Short Prototype Filter for FBMC/OQAM Modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Weighted Proportional Fair Scheduling for Downlink Non-Orthogonal Multiple Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
+              <w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2818883⟩</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/5642765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766062v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and efficient hardware platform and architectures for waveform design and proof-of-concept in the context of 5G</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Design and Evaluation of a Novel Short Prototype Filter for FBMC/OQAM Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeue.2018.09.030⟩</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2818883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01879650v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniformly Projected RCQD QAM: A Low-Complexity Signal Space Diversity Solution over Fading Channels With or Without Erasures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jianxiao Yang</w:t>
+                <w:t xml:space="preserve">Flexible and efficient hardware platform and architectures for waveform design and proof-of-concept in the context of 5G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rioul</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
+              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeue.2018.09.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBC.2018.2811618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01756306v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Minimization in Distributed Antenna Systems using Non-Orthogonal Multiple Access and Mutual Successive Interference Cancellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kilzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3545,51 +3545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterfilling-based Proportional Fairness Scheduler for Downlink Non-Orthogonal Multiple Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,51 +3662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel UF-OFDM transmitter: significant complexity reduction without signal approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3766,51 +3766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Optimal and Suboptimal Resource Allocation Techniques for Downlink Non-orthogonal Multiple Access (NOMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3883,51 +3883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-complexity pipelined architecture for FBMC/OQAM transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4442,51 +4442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated fading channel simulator based on the overlap-save method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4805,431 +4805,431 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning for the Coexistence of eMBB and URLLC Services in NOMA Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
+                <w:t xml:space="preserve">Efficient decoder-free minimum distance estimation for concatenated convolutional codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Bazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2025 : IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VTC Spring 2025 : IEEE 101st Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Oslo (Norway), Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045754v1</w:t>
+                <w:t xml:space="preserve">hal-05045788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient decoder-free minimum distance estimation for concatenated convolutional codes</w:t>
+                <w:t xml:space="preserve">Doing More With Less: Towards More Data-Efficient Syndrome-Based Neural Decoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Bazzal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+                <w:t xml:space="preserve">Ahmad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Spring 2025 : IEEE 101st Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMLCN 2025: IEEE International Conference on Machine Learning for Communication and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2025, Barcelona (ES), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMLCN64995.2025.11140226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045788v1</w:t>
+                <w:t xml:space="preserve">hal-04943855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing More With Less: Towards More Data-Efficient Syndrome-Based Neural Decoders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+                <w:t xml:space="preserve">Deep Reinforcement Learning for the Coexistence of eMBB and URLLC Services in NOMA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Doumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMLCN 2025: IEEE International Conference on Machine Learning for Communication and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2025, Barcelona (ES), Spain. </w:t>
+              <w:t xml:space="preserve">ICC 2025 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada. pp.5265-5270, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMLCN64995.2025.11140226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943855v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Syndrome-based Decoding of Punctured Convolutional Codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">A Novel Parallel Concatenated Convolutional Code Structure Based on Frame Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Bazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Jabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5257,418 +5257,427 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168400v1</w:t>
+                <w:t xml:space="preserve">hal-05168399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Parallel Concatenated Convolutional Code Structure Based on Frame Decomposition</w:t>
+                <w:t xml:space="preserve">Learning Variable Node Selection for Improved Multi-Round Belief Propagation Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Bazzal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+                <w:t xml:space="preserve">Ahmad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Topics in Coding (ISTC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCLA, Aug 2025, Los Angeles, CA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168399v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Variable Node Selection for Improved Multi-Round Belief Propagation Decoding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+                <w:t xml:space="preserve">Simplified Syndrome-based Decoding of Punctured Convolutional Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Jabour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Topics in Coding (ISTC) 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC65386.2025.11154626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143156v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'augmentation de données au décodage neuronal souple par syndrome des codes correcteurs d'erreurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Perspectives on Convolutional Coding/Decoding for 6G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5699,92 +5708,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASILOMAR 2024: 58th Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF60004.2024.10942983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Iteration Overlap for Low-Latency Turbo Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5816,859 +5825,859 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWCS 2024: 19th International Symposium on Wireless Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rio de Janeiro (BRAZIL), Brazil. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS61526.2024.10639085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of Symbol Transformations for Non-Binary Turbo Codes with Lowered Error Floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Wilking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2023: 12th International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Brest, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iteration Overlap for Low-Latency Turbo Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Aousaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2023: 12th International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Brest, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel transmission technique based on intentional overlapping to improve spectral efficiency of multicarrier systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Hamdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2023: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Toronto, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC56721.2023.10293842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlap-Save FBMC receivers for massive MIMO systems under channel impairments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Nadal</w:t>
+                <w:t xml:space="preserve">Improved Non-Uniform Constellations for Non-Binary Codes Through Deep Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2022-Spring: IEEE 95th Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPAWC 2022: IEEE 23rd International Workshop on Signal Processing Advances in Wireless Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Oulu, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC51304.2022.9834022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860538⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03608993v2</w:t>
+                <w:t xml:space="preserve">hal-03668962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Latency Architecture Design for Decoding 5G NR Polar Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oualid Mouhoubi</w:t>
+                <w:t xml:space="preserve">Overlap-Save FBMC receivers for massive MIMO systems under channel impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hamdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP 2022: Workshop on Design and Architectures for Signal and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC2022-Spring: IEEE 95th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-12748-9_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03707939v1</w:t>
+                <w:t xml:space="preserve">hal-03608993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Non-Uniform Constellations for Non-Binary Codes Through Deep Reinforcement Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+                <w:t xml:space="preserve">Low Latency Architecture Design for Decoding 5G NR Polar Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2022: IEEE 23rd International Workshop on Signal Processing Advances in Wireless Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASIP 2022: Workshop on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. pp.16-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12748-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SPAWC51304.2022.9834022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03668962v1</w:t>
+                <w:t xml:space="preserve">hal-03707939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Latency and Complexity of Semi-Parallel Decoding Architectures for 5G NR Polar Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIVC 2022: 11th International Symposium on Signal, Image, Video and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, El Jadida, Morocco. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIVC54825.2022.9800721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Allocation in Full-Duplex Uncoordinated Communication Systems with NOMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Doumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6713,92 +6722,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2021: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2021, Helsinki (Virtual conference), Finland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886510v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting augmented decoding techniques for LTE Turbo Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6830,92 +6839,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gnaedig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2021: 11th IEEE International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified recursion units for Max-Log-MAP: New trade-offs through variants of Local-SOVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6947,317 +6956,317 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Blind Detection Through Protograph Based Interleaving for Turbo Codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Complexity Non-binary Turbo Decoding based on the Local-SOVA Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Blevec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Communications Conference 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520539v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Complexity Non-binary Turbo Decoding based on the Local-SOVA Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Le Blevec</w:t>
+                <w:t xml:space="preserve">Mitigating Blind Detection Through Protograph Based Interleaving for Turbo Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Military Communications Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279861v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-complexity dual trellis decoding algorithm for high-rate convolutional codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Hoang Son Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7289,92 +7298,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2020 : IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Seoul, South Korea. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Pipelined Iteration Unrolled Decoders -The Road to Tb/s Turbo Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7383,142 +7392,142 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Wehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inband Full-Duplex D2D Communications Underlaying Uplink Networks with Mutual SIC NOMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kilzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7536,222 +7545,222 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2020: IEEE 31st Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Aug 2020, London, United Kingdom. pp.1-7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Hardware Architectures for Turbo Code Decoding Beyond 100 Gb/s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Griebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Wehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2020 : IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Seoul, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-complexity Computational Units for the Local-SOVA Decoding Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7760,128 +7769,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Wehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2020: IEEE International Symposium on Personal, Indoor and Mobile Radio Communications - ETTCOM Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, London (Virtual), United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545582v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Multi-Player Multi-Armed Bandits with Multiple Plays for Uncoordinated Spectrum Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7913,92 +7922,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2020: IEEE 31st Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, London, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Trellis Construction for High-Rate Punctured Convolutional Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Hoang Son Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8030,92 +8039,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC) Workshops - W3: First Int. Workshop on Enabling Technologies for TeraHertz Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRCW.2019.8880816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backhaul-Constrained Resource Allocation and 3D Placement for UAV-Enabled Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8147,92 +8156,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC2019-Fall : IEEE 90th Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Honolulu, Hawaii, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2019.8891385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-binary turbo codes: design, simplified decoding and comparison with SoA codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8261,802 +8270,802 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR ISIS day: Coding Theory and Its Applications to Data Storage, Communications and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Correlation Problems in Turbo Decoders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rami Klaimi</w:t>
+                <w:t xml:space="preserve">Resource Allocation for Mixed Traffic Types in Distributed Antenna Systems Using NOMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t>
+              <w:t xml:space="preserve">VTC-Fall 2018 : IEEE 88th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2018.8690816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868761v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation for Mixed Traffic Types in Distributed Antenna Systems Using NOMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">Mitigating Correlation Problems in Turbo Decoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Garzón-Bohórquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC-Fall 2018 : IEEE 88th Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2018.8690816⟩</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868963v1</w:t>
+                <w:t xml:space="preserve">hal-01868761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25 Years of Turbo Codes: From Mb/s to beyond 100 Gb/s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Wehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Resource and Power Allocation Technique for Downlink Power-Domain Non-Orthogonal Multiple Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rita Hojeij</w:t>
+                <w:t xml:space="preserve">Low-complexity decoders for non-binary turbo codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMA 2018 : IEEE International Conference on Antenna Measurement and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. </w:t>
+              <w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868764v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Block FBMC Receiver Designed For Short Filters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
+                <w:t xml:space="preserve">Joint Resource and Power Allocation Technique for Downlink Power-Domain Non-Orthogonal Multiple Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422215⟩</w:t>
+              <w:t xml:space="preserve">CAMA 2018 : IEEE International Conference on Antenna Measurement and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814194v1</w:t>
+                <w:t xml:space="preserve">hal-01868764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity decoders for non-binary turbo codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Klaimi</w:t>
+                <w:t xml:space="preserve">A Block FBMC Receiver Designed For Short Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01868757v1</w:t>
+                <w:t xml:space="preserve">hal-01814194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Resource Allocation Technique for a Fair Downlink Non-Orthogonal Multiple Access System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9074,92 +9083,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT 2018 : 25th International Conference on Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Low-Complexity Convolutional Codes over GF(q)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9191,92 +9200,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2018 : IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Complexity Lattice Reduction Demapper for Massive Order One-Dimensional Non-Uniform Constellations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Barrueco Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9321,867 +9330,867 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMSB2018: IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Valencia, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMSB.2018.8436872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Resource Allocation Techniques for Base Station Power Reduction in Orthogonal and Non-Orthogonal Multiplexing Systems</w:t>
+                <w:t xml:space="preserve">New Efficient Energy-Saving Techniques for Resource Allocation in Downlink OFDMA Transmission Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC Workshops 2017: WT02 - 3rd International Workshop on 5G RAN Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962727⟩</w:t>
+              <w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Crete, Greece. pp.1056 - 1062, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573599v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced Coding Strategy for FTN-OFDM/OQAM Transceiver Design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced Complexity FPGA Implementation for UF-OFDM Frequency Domain Transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Lin</w:t>
+                <w:t xml:space="preserve">Saïd Medjkouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Siohan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997300⟩</w:t>
+              <w:t xml:space="preserve">SIPS 2017: IEEE Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599967v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware demonstration of post-OFDM waveforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">New Resource Allocation Techniques for Base Station Power Reduction in Orthogonal and Non-Orthogonal Multiplexing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCNC 2017: European Conference on Networks and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC Workshops 2017: WT02 - 3rd International Workshop on 5G RAN Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.618 - 624, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614064v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Efficient Energy-Saving Techniques for Resource Allocation in Downlink OFDMA Transmission Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Sfeir</w:t>
+                <w:t xml:space="preserve">An Enhanced Coding Strategy for FTN-OFDM/OQAM Transceiver Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Lahbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024665⟩</w:t>
+              <w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617338v1</w:t>
+                <w:t xml:space="preserve">hal-01599967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Complexity FPGA Implementation for UF-OFDM Frequency Domain Transmitter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Proof-of-concept for post-OFDM waveforms as candidates for 5G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIPS 2017: IEEE Workshop on Signal Processing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIPS 2017: IEEE International Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656134v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof-of-concept for post-OFDM waveforms as candidates for 5G</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Flexible hardware platform for demonstrating new 5G waveform candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIPS 2017: IEEE International Workshop on Signal Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICM 2017 : 29th IEEE International Conference on Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Beirut, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2017.8268851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759088v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible hardware platform for demonstrating new 5G waveform candidates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Hardware demonstration of post-OFDM waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM 2017 : 29th IEEE International Conference on Microelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuCNC 2017: European Conference on Networks and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oulu, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759087v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterfilling-based Resource Allocation Techniques in Downlink Non-Orthogonal Multiple Access (NOMA) with Single-User MIMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10213,92 +10222,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Crete, Greece. pp.499 - 506, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture de détecteur MIMO-BP itératif associé à un décodeur LDPC non binaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10340,73 +10349,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des turbocodes pour la 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10435,194 +10444,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance et simplicité d'implantation des constellations tournées: une approche pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Geller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France. pp.ID29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture d'un détecteur MIMO souple basé sur l'algorithme de propagation de croyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10664,451 +10673,451 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SoC-SiP 2016 : colloque National du Groupe de Recherche System on Chip -System in Package</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to optimise Non-Binary LDPC codes for Coded Modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abdmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Conde-Canencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2016 : 9th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Brest, France. pp.295-299, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Turbo Codes for 5G with Parity Puncture-Constrained Interleavers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
+                <w:t xml:space="preserve">On Signal Space Diversity for non binary coded modulation schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdmouleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Conde-Canencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2016 : 9th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2016.7500494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01421989v1</w:t>
+                <w:t xml:space="preserve">hal-01426871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Signal Space Diversity for non binary coded modulation schemes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Conde-Canencia</w:t>
+                <w:t xml:space="preserve">Improving Turbo Codes for 5G with Parity Puncture-Constrained Interleavers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISTC 2016 : 9th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brest, France. pp.151 - 155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICT.2016.7500494⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01426871v1</w:t>
+                <w:t xml:space="preserve">hal-01421989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible PoC for Post-OFDM waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11123,73 +11132,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G5-PPP 2016 : 2nd Global 5G Infrastructure public private partnership event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft detector architecture based on Belief Propagation for MIMO systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11231,221 +11240,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASIP 2016 : Conference on Design and Architectures for Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.1 - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Interference Pre-Cancellation for FTN-OQAM Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naila Lahbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EW 2016 : 22nd European Wireless Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Oulu, Finland. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Intra-Subband Power Allocation for a Downlink Non-Orthogonal Multiple Access (NOMA) System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Eddo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11463,455 +11472,455 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2016 : IEEE Global Communications Conference: 2nd International Workshop on 5G RAN Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Washington, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2016.7848899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precoding Techniques for Turbo Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
+                <w:t xml:space="preserve">Max-log demapper architecture design for DVB-T2 rotated QAM constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxiao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EW 2015 : 21nd European Wireless 2015 : 5G and Beyond</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Workshop on Signal Processing Systems (SiPS) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hangzhou, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2015.7344998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184178v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-complexity 2D signal space diversity solution for future broadcasting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wan Kai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2762-2767, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2015.7248744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max-log demapper architecture design for DVB-T2 rotated QAM constellations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Min Li</w:t>
+                <w:t xml:space="preserve">Precoding Techniques for Turbo Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Workshop on Signal Processing Systems (SiPS) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EW 2015 : 21nd European Wireless 2015 : 5G and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Budapest, Hungary. pp.1 - 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247411v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme de détection à très faible complexité pour des systèmes MIMO basés sur la propagation de croyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11953,87 +11962,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Allocation in Downlink Non-orthogonal Multiple Access (NOMA) for Future Radio Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12051,92 +12060,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC 2015 spring : IEEE 81st Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. pp.1 - 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7146056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de techniques de précodage pour les turbocodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12165,792 +12174,792 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotated Constellations for a Satellite Communication Link in a DVB-T2 context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kévin Burgi</w:t>
+                <w:t xml:space="preserve">Transmit Antenna Selection for Coded Multiple-Input Dual-Output Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VEHICULAR 2014 : the Third International Conference on Advances in Vehicular Systems, Technologies and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.269 - 273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170358v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbol-based BP Detection for MIMO Systems associated with Non-Binary LDPC Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Haroun</w:t>
+                <w:t xml:space="preserve">Rotated Constellations for a Satellite Communication Link in a DVB-T2 context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Burgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2014 : IEEE Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VEHICULAR 2014 : the Third International Conference on Advances in Vehicular Systems, Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Seville, Spain. pp.1 - 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174280v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmit Antenna Selection for Coded Multiple-Input Dual-Output Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walaa Hamouda</w:t>
+                <w:t xml:space="preserve">Symbol-based BP Detection for MIMO Systems associated with Non-Binary LDPC Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2014 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turquie. pp.212 - 217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6951949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170234v1</w:t>
+                <w:t xml:space="preserve">hal-01174280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity layered BP-based Detection and Decoding for a NB-LDPC Coded MIMO System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Haroun</w:t>
+                <w:t xml:space="preserve">Finite-SNR Diversity-Multiplexing Tradeoff for Spatially Correlated Rayleigh MIMO Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.5107 - 5112, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2014, Sidney, Australia. pp.5604-5609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01174282v1</w:t>
+                <w:t xml:space="preserve">hal-01015125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-SNR Diversity-Multiplexing Tradeoff for Spatially Correlated Rayleigh MIMO Channels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walaa Hamouda</w:t>
+                <w:t xml:space="preserve">Low-Complexity layered BP-based Detection and Decoding for a NB-LDPC Coded MIMO System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Sidney, Australia. pp.5604-5609, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.5107 - 5112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01015125v1</w:t>
+                <w:t xml:space="preserve">hal-01174282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware prototyping of FBMC/OQAM baseband for 5G mobile communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSP 2014 : IEEE International Symposium on Rapid System Prototyping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, New Delhi, India. pp.135 - 141, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2014.6966904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Complexity LDPC-coded Iterative MIMO Receiver Based on Belief Propagation algorithm for Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12982,92 +12991,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.213 - 217, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Complexity LDPC-coded Iterative MIMO Receiver Based on Belief Propagation algorithm for Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13109,505 +13118,505 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SoCSiP-ISIS 2014 : journée thématique Architectures de Codes Correcteurs d'Erreurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FBMC/OQAM-related new waveform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCNC 2015 : 24th European Conference on Networks and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FBMC/OQAM baseband for 5G mobile communication systems: hardware design and on-board prototyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR ISIS workshop 2014: 5G &amp; Beyond: Promises and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage spatio-temporel adaptatif pour les systèmes MIMO utilisant un codage de canal à fort pouvoir de correction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+                <w:t xml:space="preserve">Réception itérative MIMO basée sur la propagation de croyance et des codes LDPC non-binaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942401v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception itérative MIMO basée sur la propagation de croyance et des codes LDPC non-binaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Haroun</w:t>
+                <w:t xml:space="preserve">Codage spatio-temporel adaptatif pour les systèmes MIMO utilisant un codage de canal à fort pouvoir de correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860658v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de structures d'entrelacement canal adaptées à la diffusion vidéo par voie terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13636,73 +13645,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low ML-detection complexity, adaptive 2×2 STBC, with powerful FEC codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13734,183 +13743,183 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Gothenburg, Sweden. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2012.6325226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bit interleaved coded modulation module for DVB-NGH: enhanced features for mobile reception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT 2012: 19th International Conference on Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon. pp.1 - 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive trace-orthonormal STBC for MIMO system with capacity approaching FEC codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13942,92 +13951,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC2012-Fall 2012: 76th IEEE Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Québec, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High diversity multi-block space-time code for broadcasting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14043,899 +14052,899 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT 2012 : 19th International Conference on Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA implementation of a shuffled iterative bit-interleaved coded modulation receiver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Efficient iterative receiver for Bit-Interleaved Coded Modulation according to the DVB-T2 standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOC-SIP : journée du groupe de recherche System On Chip - System In Package</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICASSP 2011 IEEE 36th international Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3168 - 3171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183873v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low decoding complexity STBC design for turbo coded broadcast transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar El Falou</w:t>
+                <w:t xml:space="preserve">FPGA implementation of a shuffled iterative bit-interleaved coded modulation receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">SOC-SIP : journée du groupe de recherche System On Chip - System In Package</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609525v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient iterative receiver for Bit-Interleaved Coded Modulation according to the DVB-T2 standard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meng Li</w:t>
+                <w:t xml:space="preserve">Low decoding complexity STBC design for turbo coded broadcast transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jianxiao Yang</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2011 IEEE 36th international Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3168 - 3171</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617884v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shuffled iterative bit-interleaved coded modulation receiver for the DVB-T2 standard: Design, implementation and FPGA prototyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing Systems (SiPS), 2011 IEEE Workshop on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Beirut, Lebanon. pp.55 -60, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2011.6088949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un récepteur itératif dédié à un système de modulation codée à bits entrelacés pour le standard DVB-T2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and FPGA prototyping of a bit-interleaved coded modulation receiver for the DVB-T2 standard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Design of an efficient LDPC decoder for bit-interleaved coded modulation receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing Systems (SIPS), 2010 IEEE Workshop on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOC-SIP 2010 : Colloque national du groupe de recherches "System On Chip - System In Package"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SIPS.2010.5624781⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00538605v1</w:t>
+                <w:t xml:space="preserve">hal-00488691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an efficient LDPC decoder for bit-interleaved coded modulation receivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Design and FPGA prototyping of a bit-interleaved coded modulation receiver for the DVB-T2 standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOC-SIP 2010 : Colloque national du groupe de recherches "System On Chip - System In Package"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing Systems (SIPS), 2010 IEEE Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, San Francisco, United States. pp.162 -167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIPS.2010.5624781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488691v1</w:t>
+                <w:t xml:space="preserve">hal-00538605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing practical diversity schemes for next generation broadcasting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14951,87 +14960,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint factor graph detector for LDPC and STBC coded MIMO systems: a new framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15046,87 +15055,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of rotated QAM mapper/demapper for the DVB-T2 standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15154,73 +15163,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SiPS 2009 : IEEE workshop on Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tampere, Finland. pp.18 - 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving BICM performance of QAM constellations for broadcasting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15236,73 +15245,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 5th International Symposium on Turbo Codes and Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lausanne, France. pp.55-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotated QAM Constellations to Improve BICM Performance for DVB-T2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15318,87 +15327,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE 10th International Symposium on Spread Spectrum Techniques and Applications (ISSSTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Bologna, France. pp.354-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serially Concatenated Continuous Phase Modulation with Extended BCH Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Graell I Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15413,73 +15422,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE Information Theory Workshop on Information Theory for Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Bergen, Norway. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Lowering the Error Floor of High Order Turbo BICM Schemes Over Fading Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15495,168 +15504,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, San Francisco, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient iterative decoding of impulse radio based on energy detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J. Boutros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on UWB Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Yokosuka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvement using turbo coded BICM-ID with 16 QAM over Gaussian and flat fading Rayleih channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15672,51 +15681,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IST Mobile &amp; Wireless Communications Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15726,176 +15735,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible FBMC air interface for 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MWC 2015 : Mobile World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Barcelona, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient MIMO receiver based on BP algorithm with truncated message-passing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15937,73 +15946,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SoC-SiP 2014 : 9ème colloque national du GDR SoC-SiP du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of adaptive 2x2 space-time block codes for broadcasting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16045,73 +16054,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M3 Open Event : projet ANR Mobile MultiMedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Issy Le Moulineaux, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and design of channel interleavers for terrestrial broadcast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16140,51 +16149,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M3 Open Event : projet ANR Mobile MultiMedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Issy Le Moulineaux, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16194,176 +16203,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna, PHY and MAC Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Schaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Schellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Svensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5G System Design: Architectural and Functional Considerations and Long Term Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11. Bit interleaved coding and modulation in next generation DVB-NGH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16379,51 +16388,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Generation Mobile Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.321 - 354, 2013, 9781439898666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16433,253 +16442,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System and method for channel estimation in multicarrier modulation based communications</w:t>
+                <w:t xml:space="preserve">Flexible method implementing advanced receiver processing for filtered waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Hamdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Nadal</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2025073603. 2025</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP25306140.2. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556909v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible method implementing advanced receiver processing for filtered waveforms</w:t>
+                <w:t xml:space="preserve">System and method for channel estimation in multicarrier modulation based communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Hamdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP25306140.2. 2025</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2025073603. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252336v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and method implementing uplink via configurable intelligent surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Doumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16714,113 +16723,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP4539350. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of decoding recursive convolutional codes, and corresponding decoder and computer program product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16828,100 +16837,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP25305553. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIGITAL WIRELESS TRANSMITTER AND RECEIVER, METHOD OF ENCODING A DIGITAL DATASTREAM FOR WIRELESS TRANSMISSION, AND OF DECODING RECEIVED DIGITAL DATASTREAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Hamdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16929,73 +16938,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP25305050. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de codage d’un message numérique d’entrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17017,87 +17026,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2021198010. DI/19-007. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimised circular convolutions stage for os/osb fbmc receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17105,73 +17114,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021204750. DI-TBN-18-011. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de génération d'un signal mettant en oeuvre un turbo-codeur, dispositif et programme d'ordinateur correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17193,87 +17202,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3091093. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and apparatus for power and user distribution to sub-bands in NOMA systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17294,276 +17303,276 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3273736. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-guard intervals insertion in an FBMC transmitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in multiple access communications systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2019170519. DI/18-002. 2019</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3547573. DI/18-005. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873248v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in multiple access communications systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
+                <w:t xml:space="preserve">Pseudo-guard intervals insertion in an FBMC transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3547573. DI/18-005. 2019</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2019170519. DI/18-002. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780776v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in multiple access communications systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17584,87 +17593,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3547589. DI/18-003. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlap-Save FBMC receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17672,579 +17681,579 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019072983. DI/17-008. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in NOMA systems according to a weighted proportional fairness scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Method and apparatus for power distribution to sub-bands in multiple access communications systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3337268. 2018</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3547765. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782201v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User distribution to sub-bands in multiple access communications systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in NOMA systems according to a weighted proportional fairness scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3547590. 2018</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3337268. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780755v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for power distribution to sub-bands in multiple access communications systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
+                <w:t xml:space="preserve">Method for producing a multi-carrier signal, device, and corresponding computer program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Lahbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3547765. 2018</w:t>
+              <w:t xml:space="preserve">France, Patent n° : FR3057724. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780779v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for producing a multi-carrier signal, device, and corresponding computer program</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hao Lin</w:t>
+                <w:t xml:space="preserve">User distribution to sub-bands in multiple access communications systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR3057724. 2018</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3547590. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782218v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de turbocodes à rendements compatibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Garzón Bohórquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3064138. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced complexity transmitter for universal filtered ofdm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18252,87 +18261,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3282662. DI-TBN-16-013. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filter for linear modulation based communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18340,87 +18349,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3236626. DI-TBN-16-005. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receiver architecture for filter bank multi-carrier communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18428,73 +18437,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3261310. DI-TBN-16-010. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de l'entrelaceur pour des codes trubo en fonction du motif de poinçonnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18516,87 +18525,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2016203039. 17663. 2016, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receiver architecture for linear modulation based communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18604,87 +18613,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP16305752. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital encoder and method of encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18692,73 +18701,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP16306056. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD AND DEVICE FOR SPACE-TIME ENCODING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18767,73 +18776,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2011104377. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation codée avec entrelacement des voies I et Q et rotation optimisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18842,51 +18851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2009103746A4. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18896,65 +18905,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling 5G new services – Post-OFDM waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18962,323 +18971,323 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New candidate waveform for 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible FBMC air interface for 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FBMC-OQAM, a candidate waveform for 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19286,51 +19295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19340,196 +19349,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D2.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IMT ATLANTIQUE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARP Interleavers for Decomposed Parallel Concatenated Convolutional Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19554,931 +19563,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Atlantique. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D3.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ismail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IMT ATLANTIQUE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D1 - Technical Report NF-PERSEUS 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Begaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEA - Commissariat à l'énergie atomique et aux énergies alternatives. 2024, pp.1-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04564147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT ATLANTIQUE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D3.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT ATLANTIQUE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Turbo Codes for URLLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #88. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Turbo Codes for NR: Performance Evaluation for eMBB and URLLC</w:t>
+                <w:t xml:space="preserve">Enhanced Turbo Codes for NR: Implementation Details</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #87. 2016</w:t>
+              <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #86. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976894v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEC performance comparison for short frame sizes for NR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #86bis. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Turbo Codes for NR: Implementation Details</w:t>
+                <w:t xml:space="preserve">Enhanced Turbo Codes for NR: Performance Evaluation for eMBB and URLLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #86. 2016</w:t>
+              <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #87. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976830v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Turbo Codes for NR: Performance Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #86. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved LTE turbo codes for NR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #85. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20488,100 +20497,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrally efficient coded transmissions for wireless and satellite applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information Theory [cs.IT]. enst-bretagne, 2008. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01883652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20591,105 +20600,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal definition and resource management techniques for upcoming communication and broadcasting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image processing. Université de Bretagne Sud, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03052855v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId381"/>
+      <w:footerReference w:type="default" r:id="rId382"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20836,51 +20845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ousseily" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doumit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2025.3623368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamdar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nadal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2025.3597802" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05178523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3590986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2024.3364542" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168014v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josepha Youssef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3296437" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04335607v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;pha Youssef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2300125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178607v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2023.3303034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Gendron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnaedig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3264162" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03668893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kilzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3176107" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04198351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Mouhoubi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3216292" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03448296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3130102" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03257842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3082428" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03275070v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal V. Veeravalli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2021.3092767" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.3001432" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02307448v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2947429" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Najam-Ul-Islam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nauman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Raza Jafri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2020.3020724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2020.2991995" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Klaimi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2980268" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3027538" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02332503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoang Son Le" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.2966723" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02311284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2945781" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02129699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2019.2916325" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745928v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Barrueco Gutierrez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Montalban" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Angueira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811619" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rita Hojeij" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/5642765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766062v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2818883" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.09.030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNG7GZWM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811618" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01905483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2876592" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garzon Bohorquez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2783971" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2017.2665470" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2764379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2629-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2468926" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haroun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2016.2525722" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2014.2367517" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2014.2358878" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830092v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hamouda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2013.022213.130007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2013.050713.121659" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Brandt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Alagha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Lexow" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VXQCLTL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graell I Amat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.081051" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045754v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161603" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045788v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bazzal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04943855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140226" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168400v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168399v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143156v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143085v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942983" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608337v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS61526.2024.10639085" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168146v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wilking" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273516" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168135v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Aousaji" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273532" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293842" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608993v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860538" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12748-9_2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668962v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC51304.2022.9834022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608938v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800721" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02886510v4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569356" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280680v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594119" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279583v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594265" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279861v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594236" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120466" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02430254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wehn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053453" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03563253v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217153" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Griebel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120779" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545582v4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217318" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901667v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217349" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2019.8880816" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165343v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891385" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481057v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n-Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625316" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868963v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690816" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01869012v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625377" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868764v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rita Hojeij" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530555" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422215" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868757v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625359" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868945v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464920" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868752v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647824" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814195v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2018.8436872" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573599v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sfeir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962727" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599967v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Lahbabi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997300" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614064v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617338v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024665" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656134v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Medjkouh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759088v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268851" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617336v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024578" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617324v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617327v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615326v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451200v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365554v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdmouleh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593124" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421989v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593095" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426871v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500494" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444260v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450885v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427146v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439883v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Eddo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2016.7848899" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184178v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224303v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248744" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01247411v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2015.7344998" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214329v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184177v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7146056" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214331v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170358v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ros" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacoste" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Burgi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174280v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6951949" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170234v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955127" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174282v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884131" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015125v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884214" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170362v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2014.6966904" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170240v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955116" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170374v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170370v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170367v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942401v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860658v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860756v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797564v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325226" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725492v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221327" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797517v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399204" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713606v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183873v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609525v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617884v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667672v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2011.6088949" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725056v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538605v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624781" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488691v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159719v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632786v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472981v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130410v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130413v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130432v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130425v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130428v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Boutros" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130420v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170210v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Hao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061840v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170384v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170386v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869792v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schaich" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Schellmann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Svensson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945438v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04556909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252336v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04556902v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045823v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975159v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03774098v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132426v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782188v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873248v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780776v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780751v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873253v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782201v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780755v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780779v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782218v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03773684v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873262v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03773412v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450283v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873258v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873256v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871117v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870092v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874477v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873285v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873296v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874482v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05166912v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333804v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333751v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333784v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976898v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976894v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976853v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976830v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974064v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976847v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01883652v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03052855v4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ousseily" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doumit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2025.3623368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamdar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nadal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2025.3597802" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05178523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3590986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2024.3364542" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168014v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josepha Youssef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3296437" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04335607v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;pha Youssef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2300125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178607v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2023.3303034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Gendron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnaedig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3264162" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04198351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Mouhoubi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3216292" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03668893v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kilzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3176107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03448296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3130102" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03257842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3082428" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03275070v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal V. Veeravalli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2021.3092767" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2020.2991995" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.3001432" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02307448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2947429" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Najam-Ul-Islam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nauman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Raza Jafri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2020.3020724" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Klaimi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2980268" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3027538" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02332503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoang Son Le" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.2966723" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02311284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2945781" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02129699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2019.2916325" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745928v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Barrueco Gutierrez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Montalban" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Angueira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811619" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811618" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rita Hojeij" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/5642765" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2818883" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.09.030" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNG7GZWM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01905483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2876592" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garzon Bohorquez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2783971" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2017.2665470" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2764379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2629-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2468926" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haroun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2016.2525722" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2014.2367517" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2014.2358878" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830092v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hamouda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2013.022213.130007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2013.050713.121659" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Brandt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Alagha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Lexow" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VXQCLTL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graell I Amat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.081051" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bazzal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04943855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140226" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045754v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161603" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143156v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC65386.2025.11154626" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810787v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942983" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS61526.2024.10639085" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168146v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wilking" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273516" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168135v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Aousaji" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273532" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293842" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668962v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC51304.2022.9834022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608993v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860538" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12748-9_2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608938v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800721" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02886510v4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569356" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594119" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594265" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279861v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594236" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520539v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502291v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120466" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02430254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wehn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053453" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03563253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217153" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Griebel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120779" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545582v4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217318" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217349" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165351v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2019.8880816" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165343v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891385" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481057v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868963v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690816" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n-Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625316" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01869012v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625377" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868757v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625359" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868764v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rita Hojeij" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530555" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814194v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422215" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868945v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464920" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868752v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647824" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814195v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2018.8436872" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617338v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sfeir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024665" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656134v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Medjkouh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573599v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962727" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599967v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Lahbabi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997300" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759088v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268851" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614064v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617336v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024578" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617324v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617327v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615326v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451200v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365554v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdmouleh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593124" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426871v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500494" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421989v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593095" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444260v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450885v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427146v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439883v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Eddo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2016.7848899" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01247411v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2015.7344998" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248744" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184178v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214329v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184177v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7146056" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214331v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170234v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955127" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170358v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ros" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacoste" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Burgi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174280v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6951949" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015125v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884214" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174282v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884131" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2014.6966904" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170240v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955116" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170374v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170370v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170367v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860658v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942401v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860756v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797564v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325226" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725492v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221327" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797517v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399204" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713606v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617884v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183873v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609525v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667672v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2011.6088949" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725056v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488691v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538605v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624781" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159719v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632786v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472981v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130410v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130413v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130432v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130425v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130428v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Boutros" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130420v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170210v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Hao" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061840v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170384v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170386v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869792v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schaich" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Schellmann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Svensson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945438v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252336v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04556909v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04556902v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045838v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045823v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975159v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03774098v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132426v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782188v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780776v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873248v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780751v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873253v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780779v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782201v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782218v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780755v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782211v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03773684v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873262v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03773412v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450283v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873258v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873256v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871117v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870092v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874477v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873285v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873296v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874482v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333771v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05166912v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333804v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333751v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333784v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976898v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976830v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976853v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976894v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974064v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976847v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01883652v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03052855v4" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>