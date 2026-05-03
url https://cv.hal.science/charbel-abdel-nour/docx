--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1066,248 +1066,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latency and Complexity Analysis of Flexible Semi-Parallel Decoding Architectures for 5G NR Polar Codes</w:t>
+                <w:t xml:space="preserve">Another Perspective on Interference Channels for Non-Orthogonal Multiple Access Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Mouhoubi</w:t>
+                <w:t xml:space="preserve">Antoine Kilzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.113980-113994. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (8), pp.1740 - 1744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3216292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2022.3176107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198351v1</w:t>
+                <w:t xml:space="preserve">hal-03668893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another Perspective on Interference Channels for Non-Orthogonal Multiple Access Communications</w:t>
+                <w:t xml:space="preserve">Latency and Complexity Analysis of Flexible Semi-Parallel Decoding Architectures for 5G NR Polar Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kilzi</w:t>
+                <w:t xml:space="preserve">Oualid Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (8), pp.1740 - 1744. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.113980-113994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2022.3176107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3216292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668893v1</w:t>
+                <w:t xml:space="preserve">hal-04198351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Q-Learning Bisection Approach for Power Allocation in Downlink NOMA Systems</w:t>
               </w:r>
@@ -1404,524 +1404,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Resource Allocation for Full-Duplex IoT Systems Underlaying Cellular Networks with Mutual SIC NOMA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Kilzi</w:t>
+                <w:t xml:space="preserve">Resource Allocation in NOMA-based Self-Organizing Networks using Stochastic Multi-Armed Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venugopal V. Veeravalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2021.3082428⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (9), pp.6003-6017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2021.3092767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257842v1</w:t>
+                <w:t xml:space="preserve">hal-03275070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation in NOMA-based Self-Organizing Networks using Stochastic Multi-Armed Bandits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Venugopal V. Veeravalli</w:t>
+                <w:t xml:space="preserve">Optimal Resource Allocation for Full-Duplex IoT Systems Underlaying Cellular Networks with Mutual SIC NOMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kilzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (9), pp.6003-6017. </w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (24), pp.17705 - 17723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2021.3092767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2021.3082428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275070v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlap-Save FBMC Receivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
+                <w:t xml:space="preserve">Mutual Successive Interference Cancellation Strategies in NOMA for Enhancing the Spectral Efficiency of CoMP Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kilzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TWC.2020.2991995⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (2), pp.1213-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2945781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929375v1</w:t>
+                <w:t xml:space="preserve">hal-02311284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Duplex and Backhaul-Constrained UAV-Enabled Networks using NOMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">Hardware Implementation of Overlap-Save based Fading Channel Emulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Najam-Ul-Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Nauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atif Raza Jafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2020.3001432⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (3), pp.918-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2020.3020724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901630v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Allocation in NOMA Systems for Centralized and Distributed Antennas with Mixed Traffic using Matching Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1953,357 +1970,340 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (1), pp.414 - 428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2947429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Implementation of Overlap-Save based Fading Channel Emulator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Full-Duplex and Backhaul-Constrained UAV-Enabled Networks using NOMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2020.3020724⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (9), pp.9667-9681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2020.3001432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929812v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union bound evaluation for non-binary turbo coded modulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Klaimi</w:t>
+                <w:t xml:space="preserve">Overlap-Save FBMC Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2980268⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (8), pp.5307-5320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2020.2991995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502303v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Drone Placement Strategies for Complete Interference Cancellation in Two-Cell NOMA CoMP Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kilzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2321,1067 +2321,1067 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.179055-179069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3027538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Max-Log-Map algorithm with SOVA updates rules: new simplifications for high-radix SISO decoders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinh Hoang Son Le</w:t>
+                <w:t xml:space="preserve">Union bound evaluation for non-binary turbo coded modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2020.2966723⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (6), pp.1178 - 1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2980268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332503v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual Successive Interference Cancellation Strategies in NOMA for Enhancing the Spectral Efficiency of CoMP Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">Revisiting the Max-Log-Map algorithm with SOVA updates rules: new simplifications for high-radix SISO decoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Hoang Son Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68 (2), pp.1213-1226. </w:t>
+              <w:t xml:space="preserve">, 2020, 68 (4), pp.1991-2004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2945781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2020.2966723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311284v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Power Minimization Techniques in Hybrid Distributed Antenna Systems with Orthogonal and Non Orthogonal Multiple Access</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">Low Complexity Adaptive Demapper for 2-D Non-Uniform Constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Barrueco Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Montalban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Angueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGCN.2019.2916325⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (1), pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBC.2018.2811619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129699v1</w:t>
+                <w:t xml:space="preserve">hal-01745928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Complexity Adaptive Demapper for 2-D Non-Uniform Constellations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Angueira</w:t>
+                <w:t xml:space="preserve">New Power Minimization Techniques in Hybrid Distributed Antenna Systems with Orthogonal and Non Orthogonal Multiple Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kilzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65 (1), pp.10-19. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.679-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBC.2018.2811619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGCN.2019.2916325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745928v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniformly Projected RCQD QAM: A Low-Complexity Signal Space Diversity Solution over Fading Channels With or Without Erasures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jianxiao Yang</w:t>
+                <w:t xml:space="preserve">Design and Evaluation of a Novel Short Prototype Filter for FBMC/OQAM Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rioul</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBC.2018.2811618⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2818883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756306v1</w:t>
+                <w:t xml:space="preserve">hal-01766062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Proportional Fair Scheduling for Downlink Non-Orthogonal Multiple Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
+                <w:t xml:space="preserve">Flexible and efficient hardware platform and architectures for waveform design and proof-of-concept in the context of 5G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t>
+              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/5642765⟩</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeue.2018.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780704v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Evaluation of a Novel Short Prototype Filter for FBMC/OQAM Modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Weighted Proportional Fair Scheduling for Downlink Non-Orthogonal Multiple Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
+              <w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2818883⟩</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/5642765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766062v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and efficient hardware platform and architectures for waveform design and proof-of-concept in the context of 5G</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Uniformly Projected RCQD QAM: A Low-Complexity Signal Space Diversity Solution over Fading Channels With or Without Erasures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeue.2018.09.030⟩</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBC.2018.2811618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01879650v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Minimization in Distributed Antenna Systems using Non-Orthogonal Multiple Access and Mutual Successive Interference Cancellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kilzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3539,278 +3539,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterfilling-based Proportional Fairness Scheduler for Downlink Non-Orthogonal Multiple Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
+                <w:t xml:space="preserve">Novel UF-OFDM transmitter: significant complexity reduction without signal approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (2), pp.230 - 233. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.2141 - 2154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LWC.2017.2665470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2017.2764379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511367v1</w:t>
+                <w:t xml:space="preserve">hal-01759085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel UF-OFDM transmitter: significant complexity reduction without signal approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Waterfilling-based Proportional Fairness Scheduler for Downlink Non-Orthogonal Multiple Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.2141 - 2154. </w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (2), pp.230 - 233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2017.2764379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LWC.2017.2665470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759085v1</w:t>
+                <w:t xml:space="preserve">hal-01511367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Optimal and Suboptimal Resource Allocation Techniques for Downlink Non-orthogonal Multiple Access (NOMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3883,51 +3883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-complexity pipelined architecture for FBMC/OQAM transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4306,390 +4306,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-SNR diversity-multiplexing tradeoff for Rayleigh MIMO channels</w:t>
+                <w:t xml:space="preserve">Digital video broadcasting-return channel via satellite linear modulation with turbo coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar El Falou</w:t>
+                <w:t xml:space="preserve">Hartmut Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walaa Hamouda</w:t>
+                <w:t xml:space="preserve">Nader Alagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+                <w:t xml:space="preserve">Hans Peter Lexow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (4), pp.753 - 756. </w:t>
+              <w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2013.022213.130007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sat.1027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830092v1</w:t>
+                <w:t xml:space="preserve">hal-00829934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated fading channel simulator based on the overlap-save method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (6), pp.3060 - 3071. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2013.050713.121659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital video broadcasting-return channel via satellite linear modulation with turbo coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Brandt</w:t>
+                <w:t xml:space="preserve">Finite-SNR diversity-multiplexing tradeoff for Rayleigh MIMO channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hans Peter Lexow</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sat.1027⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (4), pp.753 - 756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2013.022213.130007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00829934v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serially concatenated continuous phase modulation for satellite communications</w:t>
               </w:r>
@@ -4771,688 +4771,701 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (97)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient decoder-free minimum distance estimation for concatenated convolutional codes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+                <w:t xml:space="preserve">Energy-Efficient RIS-aided Uplink Cell-Free Massive MIMO-NOMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ousseily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Doumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Spring 2025 : IEEE 101st Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">IEEE VTC Spring 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045788v1</w:t>
+                <w:t xml:space="preserve">hal-05589406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing More With Less: Towards More Data-Efficient Syndrome-Based Neural Decoders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de l'augmentation de données au décodage neuronal souple par syndrome des codes correcteurs d'erreurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMLCN 2025: IEEE International Conference on Machine Learning for Communication and Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943855v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning for the Coexistence of eMBB and URLLC Services in NOMA Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
+                <w:t xml:space="preserve">Doing More With Less: Towards More Data-Efficient Syndrome-Based Neural Decoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2025 : IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161603⟩</w:t>
+              <w:t xml:space="preserve">ICMLCN 2025: IEEE International Conference on Machine Learning for Communication and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2025, Barcelona (ES), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMLCN64995.2025.11140226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045754v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Parallel Concatenated Convolutional Code Structure Based on Frame Decomposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+                <w:t xml:space="preserve">Deep Reinforcement Learning for the Coexistence of eMBB and URLLC Services in NOMA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Doumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2025 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada. pp.5265-5270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168399v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Variable Node Selection for Improved Multi-Round Belief Propagation Decoding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+                <w:t xml:space="preserve">Efficient decoder-free minimum distance estimation for concatenated convolutional codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Bazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Topics in Coding (ISTC) 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC2025-Spring: IEEE 101st Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Oslo (Norway), Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2025-Spring65109.2025.11174884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143156v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Syndrome-based Decoding of Punctured Convolutional Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5470,343 +5483,347 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC65386.2025.11154626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'augmentation de données au décodage neuronal souple par syndrome des codes correcteurs d'erreurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+                <w:t xml:space="preserve">A Novel Parallel Concatenated Convolutional Code Structure Based on Frame Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Bazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143085v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Perspectives on Convolutional Coding/Decoding for 6G</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+                <w:t xml:space="preserve">Learning Variable Node Selection for Improved Multi-Round Belief Propagation Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASILOMAR 2024: 58th Conference on Signals, Systems, and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Topics in Coding (ISTC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCLA, Aug 2025, Los Angeles, CA, USA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF60004.2024.10942983⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04810787v1</w:t>
+                <w:t xml:space="preserve">hal-05143156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Iteration Overlap for Low-Latency Turbo Decoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Perspectives on Convolutional Coding/Decoding for 6G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Jabour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5819,524 +5836,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS 2024: 19th International Symposium on Wireless Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rio de Janeiro (BRAZIL), Brazil. </w:t>
+              <w:t xml:space="preserve">ASILOMAR 2024: 58th Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWCS61526.2024.10639085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF60004.2024.10942983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608337v1</w:t>
+                <w:t xml:space="preserve">hal-04810787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of Symbol Transformations for Non-Binary Turbo Codes with Lowered Error Floor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Wilking</w:t>
+                <w:t xml:space="preserve">Advanced Iteration Overlap for Low-Latency Turbo Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2023: 12th International Symposium on Topics in Coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273516⟩</w:t>
+              <w:t xml:space="preserve">ISWCS 2024: 19th International Symposium on Wireless Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rio de Janeiro (BRAZIL), Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS61526.2024.10639085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168146v1</w:t>
+                <w:t xml:space="preserve">hal-04608337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iteration Overlap for Low-Latency Turbo Decoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction of Symbol Transformations for Non-Binary Turbo Codes with Lowered Error Floor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Wilking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2023: 12th International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Brest, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273532⟩</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168135v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel transmission technique based on intentional overlapping to improve spectral efficiency of multicarrier systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Iteration Overlap for Low-Latency Turbo Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Aousaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2023: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Toronto, Canada. </w:t>
+              <w:t xml:space="preserve">ISTC 2023: 12th International Symposium on Topics in Coding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brest, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC56721.2023.10293842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168067v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Non-Uniform Constellations for Non-Binary Codes Through Deep Reinforcement Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+                <w:t xml:space="preserve">Novel transmission technique based on intentional overlapping to improve spectral efficiency of multicarrier systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hamdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2022: IEEE 23rd International Workshop on Signal Processing Advances in Wireless Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Oulu, Finland. </w:t>
+              <w:t xml:space="preserve">PIMRC 2023: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toronto, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SPAWC51304.2022.9834022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC56721.2023.10293842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668962v1</w:t>
+                <w:t xml:space="preserve">hal-04168067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlap-Save FBMC receivers for massive MIMO systems under channel impairments</w:t>
               </w:r>
@@ -6439,51 +6469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Latency Architecture Design for Decoding 5G NR Polar Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6537,2535 +6567,2535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Latency and Complexity of Semi-Parallel Decoding Architectures for 5G NR Polar Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oualid Mouhoubi</w:t>
+                <w:t xml:space="preserve">Improved Non-Uniform Constellations for Non-Binary Codes Through Deep Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 2022: 11th International Symposium on Signal, Image, Video and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, El Jadida, Morocco. </w:t>
+              <w:t xml:space="preserve">SPAWC 2022: IEEE 23rd International Workshop on Signal Processing Advances in Wireless Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Oulu, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIVC54825.2022.9800721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC51304.2022.9834022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608938v1</w:t>
+                <w:t xml:space="preserve">hal-03668962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation in Full-Duplex Uncoordinated Communication Systems with NOMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
+                <w:t xml:space="preserve">On the Latency and Complexity of Semi-Parallel Decoding Architectures for 5G NR Polar Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2021: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2021, Helsinki (Virtual conference), Finland. </w:t>
+              <w:t xml:space="preserve">ISIVC 2022: 11th International Symposium on Signal, Image, Video and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, El Jadida, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIVC54825.2022.9800721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886510v4</w:t>
+                <w:t xml:space="preserve">hal-03608938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting augmented decoding techniques for LTE Turbo Codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+                <w:t xml:space="preserve">Resource Allocation in Full-Duplex Uncoordinated Communication Systems with NOMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Doumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gnaedig</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2021: 11th IEEE International Symposium on Topics in Coding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">PIMRC 2021: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2021, Helsinki (Virtual conference), Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280680v1</w:t>
+                <w:t xml:space="preserve">hal-02886510v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified recursion units for Max-Log-MAP: New trade-offs through variants of Local-SOVA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+                <w:t xml:space="preserve">Revisiting augmented decoding techniques for LTE Turbo Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gnaedig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t>
+              <w:t xml:space="preserve">ISTC 2021: 11th IEEE International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279583v1</w:t>
+                <w:t xml:space="preserve">hal-03280680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Complexity Non-binary Turbo Decoding based on the Local-SOVA Algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Simplified recursion units for Max-Log-MAP: New trade-offs through variants of Local-SOVA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594236⟩</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279861v1</w:t>
+                <w:t xml:space="preserve">hal-03279583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Blind Detection Through Protograph Based Interleaving for Turbo Codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Complexity Non-binary Turbo Decoding based on the Local-SOVA Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Blevec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Communications Conference 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520539v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-complexity dual trellis decoding algorithm for high-rate convolutional codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinh Hoang Son Le</w:t>
+                <w:t xml:space="preserve">Mitigating Blind Detection Through Protograph Based Interleaving for Turbo Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2020 : IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Military Communications Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120466⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02502291v1</w:t>
+                <w:t xml:space="preserve">hal-03520539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Pipelined Iteration Unrolled Decoders -The Road to Tb/s Turbo Decoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rami Klaimi</w:t>
+                <w:t xml:space="preserve">Stochastic Multi-Player Multi-Armed Bandits with Multiple Plays for Uncoordinated Spectrum Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venugopal V. Veeravalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053453⟩</w:t>
+              <w:t xml:space="preserve">PIMRC 2020: IEEE 31st Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430254v1</w:t>
+                <w:t xml:space="preserve">hal-02901667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inband Full-Duplex D2D Communications Underlaying Uplink Networks with Mutual SIC NOMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">Low-complexity Computational Units for the Local-SOVA Decoding Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Wehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2020: IEEE 31st Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Aug 2020, London, United Kingdom. pp.1-7, </w:t>
+              <w:t xml:space="preserve">PIMRC 2020: IEEE International Symposium on Personal, Indoor and Mobile Radio Communications - ETTCOM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, London (Virtual), United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563253v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545582v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Hardware Architectures for Turbo Code Decoding Beyond 100 Gb/s</w:t>
+                <w:t xml:space="preserve">Fully Pipelined Iteration Unrolled Decoders -The Road to Tb/s Turbo Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Wehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2020 : IEEE Wireless Communications and Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120779⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2020: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319732v1</w:t>
+                <w:t xml:space="preserve">hal-02430254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity Computational Units for the Local-SOVA Decoding Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rami Klaimi</w:t>
+                <w:t xml:space="preserve">A low-complexity dual trellis decoding algorithm for high-rate convolutional codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Hoang Son Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2020: IEEE International Symposium on Personal, Indoor and Mobile Radio Communications - ETTCOM Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217318⟩</w:t>
+              <w:t xml:space="preserve">WCNC 2020 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545582v4</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Multi-Player Multi-Armed Bandits with Multiple Plays for Uncoordinated Spectrum Access</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Venugopal V. Veeravalli</w:t>
+                <w:t xml:space="preserve">Inband Full-Duplex D2D Communications Underlaying Uplink Networks with Mutual SIC NOMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kilzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2020: IEEE 31st Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2020, London, United Kingdom. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217349⟩</w:t>
+              <w:t xml:space="preserve">, IEEE, Aug 2020, London, United Kingdom. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901667v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Trellis Construction for High-Rate Punctured Convolutional Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinh Hoang Son Le</w:t>
+                <w:t xml:space="preserve">Advanced Hardware Architectures for Turbo Code Decoding Beyond 100 Gb/s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Griebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Wehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC) Workshops - W3: First Int. Workshop on Enabling Technologies for TeraHertz Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. </w:t>
+              <w:t xml:space="preserve">WCNC 2020 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Seoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRCW.2019.8880816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165351v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backhaul-Constrained Resource Allocation and 3D Placement for UAV-Enabled Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
+                <w:t xml:space="preserve">Dual Trellis Construction for High-Rate Punctured Convolutional Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Hoang Son Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2019-Fall : IEEE 90th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Honolulu, Hawaii, United States. </w:t>
+              <w:t xml:space="preserve">2019 IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC) Workshops - W3: First Int. Workshop on Enabling Technologies for TeraHertz Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2019.8891385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRCW.2019.8880816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165343v1</w:t>
+                <w:t xml:space="preserve">hal-02165351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-binary turbo codes: design, simplified decoding and comparison with SoA codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Klaimi</w:t>
+                <w:t xml:space="preserve">Backhaul-Constrained Resource Allocation and 3D Placement for UAV-Enabled Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR ISIS day: Coding Theory and Its Applications to Data Storage, Communications and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC2019-Fall : IEEE 90th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Honolulu, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2019.8891385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481057v2</w:t>
+                <w:t xml:space="preserve">hal-02165343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation for Mixed Traffic Types in Distributed Antenna Systems Using NOMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">Non-binary turbo codes: design, simplified decoding and comparison with SoA codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC-Fall 2018 : IEEE 88th Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GdR ISIS day: Coding Theory and Its Applications to Data Storage, Communications and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2018.8690816⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01868963v1</w:t>
+                <w:t xml:space="preserve">hal-02481057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Correlation Problems in Turbo Decoders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rami Klaimi</w:t>
+                <w:t xml:space="preserve">Low-Complexity Lattice Reduction Demapper for Massive Order One-Dimensional Non-Uniform Constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Barrueco Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Montalban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Angueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625316⟩</w:t>
+              <w:t xml:space="preserve">BMSB2018: IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMSB.2018.8436872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868761v1</w:t>
+                <w:t xml:space="preserve">hal-01814195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25 Years of Turbo Codes: From Mb/s to beyond 100 Gb/s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+                <w:t xml:space="preserve">Resource Allocation for Mixed Traffic Types in Distributed Antenna Systems Using NOMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625377⟩</w:t>
+              <w:t xml:space="preserve">VTC-Fall 2018 : IEEE 88th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2018.8690816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869012v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity decoders for non-binary turbo codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Mitigating Correlation Problems in Turbo Decoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Garzón-Bohórquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625359⟩</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868757v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Resource and Power Allocation Technique for Downlink Power-Domain Non-Orthogonal Multiple Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rita Hojeij</w:t>
+                <w:t xml:space="preserve">25 Years of Turbo Codes: From Mb/s to beyond 100 Gb/s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Wehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMA 2018 : IEEE International Conference on Antenna Measurement and Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530555⟩</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868764v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Block FBMC Receiver Designed For Short Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leduc-Primeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Resource Allocation Technique for a Fair Downlink Non-Orthogonal Multiple Access System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Joint Resource and Power Allocation Technique for Downlink Power-Domain Non-Orthogonal Multiple Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9077,112 +9107,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2018 : 25th International Conference on Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t>
+              <w:t xml:space="preserve">CAMA 2018 : IEEE International Conference on Antenna Measurement and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868945v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Low-Complexity Convolutional Codes over GF(q)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Low-complexity decoders for non-binary turbo codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9194,2855 +9224,2851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2018 : IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t>
+              <w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868752v2</w:t>
+                <w:t xml:space="preserve">hal-01868757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Lattice Reduction Demapper for Massive Order One-Dimensional Non-Uniform Constellations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Angueira</w:t>
+                <w:t xml:space="preserve">Advanced Resource Allocation Technique for a Fair Downlink Non-Orthogonal Multiple Access System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMSB2018: IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Valencia, Spain. </w:t>
+              <w:t xml:space="preserve">ICT 2018 : 25th International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BMSB.2018.8436872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814195v1</w:t>
+                <w:t xml:space="preserve">hal-01868945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Efficient Energy-Saving Techniques for Resource Allocation in Downlink OFDMA Transmission Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of Low-Complexity Convolutional Codes over GF(q)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024665⟩</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2018 : IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617338v1</w:t>
+                <w:t xml:space="preserve">hal-01868752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Complexity FPGA Implementation for UF-OFDM Frequency Domain Transmitter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Performance et simplicité d'implantation des constellations tournées: une approche pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIPS 2017: IEEE Workshop on Signal Processing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France. pp.ID29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656134v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Resource Allocation Techniques for Base Station Power Reduction in Orthogonal and Non-Orthogonal Multiplexing Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Sfeir</w:t>
+                <w:t xml:space="preserve">Hardware demonstration of post-OFDM waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC Workshops 2017: WT02 - 3rd International Workshop on 5G RAN Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuCNC 2017: European Conference on Networks and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oulu, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573599v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced Coding Strategy for FTN-OFDM/OQAM Transceiver Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hao Lin</w:t>
+                <w:t xml:space="preserve">New Resource Allocation Techniques for Base Station Power Reduction in Orthogonal and Non-Orthogonal Multiplexing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997300⟩</w:t>
+              <w:t xml:space="preserve">ICC Workshops 2017: WT02 - 3rd International Workshop on 5G RAN Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.618 - 624, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599967v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof-of-concept for post-OFDM waveforms as candidates for 5G</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">An Enhanced Coding Strategy for FTN-OFDM/OQAM Transceiver Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Lahbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIPS 2017: IEEE International Workshop on Signal Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759088v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible hardware platform for demonstrating new 5G waveform candidates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">New Efficient Energy-Saving Techniques for Resource Allocation in Downlink OFDMA Transmission Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM 2017 : 29th IEEE International Conference on Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICM.2017.8268851⟩</w:t>
+              <w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Crete, Greece. pp.1056 - 1062, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759087v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware demonstration of post-OFDM waveforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Reduced Complexity FPGA Implementation for UF-OFDM Frequency Domain Transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Medjkouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCNC 2017: European Conference on Networks and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIPS 2017: IEEE Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614064v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterfilling-based Resource Allocation Techniques in Downlink Non-Orthogonal Multiple Access (NOMA) with Single-User MIMO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">Proof-of-concept for post-OFDM waveforms as candidates for 5G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIPS 2017: IEEE International Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617336v1</w:t>
+                <w:t xml:space="preserve">hal-01759088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture de détecteur MIMO-BP itératif associé à un décodeur LDPC non binaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Haroun</w:t>
+                <w:t xml:space="preserve">Flexible hardware platform for demonstrating new 5G waveform candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICM 2017 : 29th IEEE International Conference on Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Beirut, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2017.8268851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617324v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des turbocodes pour la 5G</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
+                <w:t xml:space="preserve">Waterfilling-based Resource Allocation Techniques in Downlink Non-Orthogonal Multiple Access (NOMA) with Single-User MIMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Crete, Greece. pp.499 - 506, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617327v1</w:t>
+                <w:t xml:space="preserve">hal-01617336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance et simplicité d'implantation des constellations tournées: une approche pragmatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jianxiao Yang</w:t>
+                <w:t xml:space="preserve">Architecture de détecteur MIMO-BP itératif associé à un décodeur LDPC non binaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Geller</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France. pp.ID29</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615326v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture d'un détecteur MIMO souple basé sur l'algorithme de propagation de croyance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Haroun</w:t>
+                <w:t xml:space="preserve">Amélioration des turbocodes pour la 5G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SoC-SiP 2016 : colloque National du Groupe de Recherche System on Chip -System in Package</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451200v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to optimise Non-Binary LDPC codes for Coded Modulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Conde-Canencia</w:t>
+                <w:t xml:space="preserve">Improving Turbo Codes for 5G with Parity Puncture-Constrained Interleavers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2016 : 9th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Brest, France. pp.295-299, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593124⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Brest, France. pp.151 - 155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365554v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Signal Space Diversity for non binary coded modulation schemes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">A new approach to optimise Non-Binary LDPC codes for Coded Modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abdmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Conde-Canencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Telecommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICT.2016.7500494⟩</w:t>
+              <w:t xml:space="preserve">ISTC 2016 : 9th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brest, France. pp.295-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426871v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Turbo Codes for 5G with Parity Puncture-Constrained Interleavers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
+                <w:t xml:space="preserve">Architecture d'un détecteur MIMO souple basé sur l'algorithme de propagation de croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2016 : 9th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GDR SoC-SiP 2016 : colloque National du Groupe de Recherche System on Chip -System in Package</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01421989v1</w:t>
+                <w:t xml:space="preserve">hal-01451200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible PoC for Post-OFDM waveforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">On Signal Space Diversity for non binary coded modulation schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdmouleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Conde-Canencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G5-PPP 2016 : 2nd Global 5G Infrastructure public private partnership event</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2016.7500494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444260v1</w:t>
+                <w:t xml:space="preserve">hal-01426871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft detector architecture based on Belief Propagation for MIMO systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Haroun</w:t>
+                <w:t xml:space="preserve">Flexible PoC for Post-OFDM waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP 2016 : Conference on Design and Architectures for Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.1 - 4</w:t>
+              <w:t xml:space="preserve">G5-PPP 2016 : 2nd Global 5G Infrastructure public private partnership event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450885v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Interference Pre-Cancellation for FTN-OQAM Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hao Lin</w:t>
+                <w:t xml:space="preserve">Soft detector architecture based on Belief Propagation for MIMO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Siohan</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EW 2016 : 22nd European Wireless Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Oulu, Finland. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">DASIP 2016 : Conference on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.1 - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427146v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Intra-Subband Power Allocation for a Downlink Non-Orthogonal Multiple Access (NOMA) System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
+                <w:t xml:space="preserve">Sparse Interference Pre-Cancellation for FTN-OQAM Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Lahbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2016 : IEEE Global Communications Conference: 2nd International Workshop on 5G RAN Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EW 2016 : 22nd European Wireless Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Oulu, Finland. pp.1 - 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439883v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max-log demapper architecture design for DVB-T2 rotated QAM constellations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Min Li</w:t>
+                <w:t xml:space="preserve">Evaluation of Intra-Subband Power Allocation for a Downlink Non-Orthogonal Multiple Access (NOMA) System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Eddo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Workshop on Signal Processing Systems (SiPS) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2015.7344998⟩</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2016 : IEEE Global Communications Conference: 2nd International Workshop on 5G RAN Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2016.7848899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247411v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-complexity 2D signal space diversity solution for future broadcasting systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Geller</w:t>
+                <w:t xml:space="preserve">Precoding Techniques for Turbo Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EW 2015 : 21nd European Wireless 2015 : 5G and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Budapest, Hungary. pp.1 - 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224303v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precoding Techniques for Turbo Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
+                <w:t xml:space="preserve">Max-log demapper architecture design for DVB-T2 rotated QAM constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxiao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EW 2015 : 21nd European Wireless 2015 : 5G and Beyond</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Workshop on Signal Processing Systems (SiPS) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hangzhou, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2015.7344998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184178v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de détection à très faible complexité pour des systèmes MIMO basés sur la propagation de croyance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Haroun</w:t>
+                <w:t xml:space="preserve">A low-complexity 2D signal space diversity solution for future broadcasting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxiao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan Kai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2762-2767, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7248744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214329v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Allocation in Downlink Non-orthogonal Multiple Access (NOMA) for Future Radio Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12060,914 +12086,896 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC 2015 spring : IEEE 81st Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. pp.1 - 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7146056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de techniques de précodage pour les turbocodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
+                <w:t xml:space="preserve">Algorithme de détection à très faible complexité pour des systèmes MIMO basés sur la propagation de croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214331v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmit Antenna Selection for Coded Multiple-Input Dual-Output Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walaa Hamouda</w:t>
+                <w:t xml:space="preserve">Etude de techniques de précodage pour les turbocodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170234v1</w:t>
+                <w:t xml:space="preserve">hal-01214331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotated Constellations for a Satellite Communication Link in a DVB-T2 context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kévin Burgi</w:t>
+                <w:t xml:space="preserve">FBMC/OQAM baseband for 5G mobile communication systems: hardware design and on-board prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VEHICULAR 2014 : the Third International Conference on Advances in Vehicular Systems, Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Seville, Spain. pp.1 - 5</w:t>
+              <w:t xml:space="preserve">GDR ISIS workshop 2014: 5G &amp; Beyond: Promises and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170358v1</w:t>
+                <w:t xml:space="preserve">hal-01170367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbol-based BP Detection for MIMO Systems associated with Non-Binary LDPC Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Haroun</w:t>
+                <w:t xml:space="preserve">Rotated Constellations for a Satellite Communication Link in a DVB-T2 context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Burgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2014 : IEEE Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VEHICULAR 2014 : the Third International Conference on Advances in Vehicular Systems, Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Seville, Spain. pp.1 - 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174280v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-SNR Diversity-Multiplexing Tradeoff for Spatially Correlated Rayleigh MIMO Channels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walaa Hamouda</w:t>
+                <w:t xml:space="preserve">Symbol-based BP Detection for MIMO Systems associated with Non-Binary LDPC Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884214⟩</w:t>
+              <w:t xml:space="preserve">WCNC 2014 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turquie. pp.212 - 217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6951949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015125v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity layered BP-based Detection and Decoding for a NB-LDPC Coded MIMO System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Haroun</w:t>
+                <w:t xml:space="preserve">Transmit Antenna Selection for Coded Multiple-Input Dual-Output Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884131⟩</w:t>
+              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.269 - 273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174282v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware prototyping of FBMC/OQAM baseband for 5G mobile communication systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Finite-SNR Diversity-Multiplexing Tradeoff for Spatially Correlated Rayleigh MIMO Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hao Lin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSP 2014 : IEEE International Symposium on Rapid System Prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RSP.2014.6966904⟩</w:t>
+              <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sidney, Australia. pp.5604-5609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170362v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity LDPC-coded Iterative MIMO Receiver Based on Belief Propagation algorithm for Detection</w:t>
+                <w:t xml:space="preserve">Low-Complexity layered BP-based Detection and Decoding for a NB-LDPC Coded MIMO System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
@@ -12985,557 +12993,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955116⟩</w:t>
+              <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.5107 - 5112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170240v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity LDPC-coded Iterative MIMO Receiver Based on Belief Propagation algorithm for Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Haroun</w:t>
+                <w:t xml:space="preserve">Hardware prototyping of FBMC/OQAM baseband for 5G mobile communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SoCSiP-ISIS 2014 : journée thématique Architectures de Codes Correcteurs d'Erreurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSP 2014 : IEEE International Symposium on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, New Delhi, India. pp.135 - 141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2014.6966904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170374v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FBMC/OQAM-related new waveform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Low-Complexity LDPC-coded Iterative MIMO Receiver Based on Belief Propagation algorithm for Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hao Lin</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCNC 2015 : 24th European Conference on Networks and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.213 - 217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170370v1</w:t>
+                <w:t xml:space="preserve">hal-01170240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FBMC/OQAM baseband for 5G mobile communication systems: hardware design and on-board prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Low-Complexity LDPC-coded Iterative MIMO Receiver Based on Belief Propagation algorithm for Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hao Lin</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ISIS workshop 2014: 5G &amp; Beyond: Promises and Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR SoCSiP-ISIS 2014 : journée thématique Architectures de Codes Correcteurs d'Erreurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170367v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception itérative MIMO basée sur la propagation de croyance et des codes LDPC non-binaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Haroun</w:t>
+                <w:t xml:space="preserve">FBMC/OQAM-related new waveform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">EuCNC 2015 : 24th European Conference on Networks and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860658v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codage spatio-temporel adaptatif pour les systèmes MIMO utilisant un codage de canal à fort pouvoir de correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13550,1768 +13576,1794 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de structures d'entrelacement canal adaptées à la diffusion vidéo par voie terrestre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
+                <w:t xml:space="preserve">Réception itérative MIMO basée sur la propagation de croyance et des codes LDPC non-binaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860756v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low ML-detection complexity, adaptive 2×2 STBC, with powerful FEC codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+                <w:t xml:space="preserve">Etude de structures d'entrelacement canal adaptées à la diffusion vidéo par voie terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2012.6325226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00797564v1</w:t>
+                <w:t xml:space="preserve">hal-00860756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bit interleaved coded modulation module for DVB-NGH: enhanced features for mobile reception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low ML-detection complexity, adaptive 2×2 STBC, with powerful FEC codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2012: 19th International Conference on Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">7th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Gothenburg, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2012.6325226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725492v1</w:t>
+                <w:t xml:space="preserve">hal-00797564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive trace-orthonormal STBC for MIMO system with capacity approaching FEC codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+                <w:t xml:space="preserve">The bit interleaved coded modulation module for DVB-NGH: enhanced features for mobile reception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2012-Fall 2012: 76th IEEE Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">ICT 2012: 19th International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797517v1</w:t>
+                <w:t xml:space="preserve">hal-00725492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High diversity multi-block space-time code for broadcasting applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive trace-orthonormal STBC for MIMO system with capacity approaching FEC codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2012 : 19th International Conference on Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC2012-Fall 2012: 76th IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713606v1</w:t>
+                <w:t xml:space="preserve">hal-00797517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient iterative receiver for Bit-Interleaved Coded Modulation according to the DVB-T2 standard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High diversity multi-block space-time code for broadcasting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2011 IEEE 36th international Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3168 - 3171</w:t>
+              <w:t xml:space="preserve">ICT 2012 : 19th International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617884v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA implementation of a shuffled iterative bit-interleaved coded modulation receiver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Etude d'un récepteur itératif dédié à un système de modulation codée à bits entrelacés pour le standard DVB-T2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOC-SIP : journée du groupe de recherche System On Chip - System In Package</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">23ème colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183873v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low decoding complexity STBC design for turbo coded broadcast transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar El Falou</w:t>
+                <w:t xml:space="preserve">FPGA implementation of a shuffled iterative bit-interleaved coded modulation receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">SOC-SIP : journée du groupe de recherche System On Chip - System In Package</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609525v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shuffled iterative bit-interleaved coded modulation receiver for the DVB-T2 standard: Design, implementation and FPGA prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meng Li</w:t>
+                <w:t xml:space="preserve">Low decoding complexity STBC design for turbo coded broadcast transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jianxiao Yang</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing Systems (SiPS), 2011 IEEE Workshop on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Erlangen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2011.6088949⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00667672v1</w:t>
+                <w:t xml:space="preserve">hal-00609525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un récepteur itératif dédié à un système de modulation codée à bits entrelacés pour le standard DVB-T2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Efficient iterative receiver for Bit-Interleaved Coded Modulation according to the DVB-T2 standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICASSP 2011 IEEE 36th international Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3168 - 3171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725056v1</w:t>
+                <w:t xml:space="preserve">hal-00617884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an efficient LDPC decoder for bit-interleaved coded modulation receivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">A shuffled iterative bit-interleaved coded modulation receiver for the DVB-T2 standard: Design, implementation and FPGA prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOC-SIP 2010 : Colloque national du groupe de recherches "System On Chip - System In Package"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing Systems (SiPS), 2011 IEEE Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Beirut, Lebanon. pp.55 -60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2011.6088949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488691v1</w:t>
+                <w:t xml:space="preserve">hal-00667672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and FPGA prototyping of a bit-interleaved coded modulation receiver for the DVB-T2 standard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meng Li</w:t>
+                <w:t xml:space="preserve">Joint factor graph detector for LDPC and STBC coded MIMO systems: a new framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxiao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing Systems (SIPS), 2010 IEEE Workshop on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SIPS.2010.5624781⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00538605v1</w:t>
+                <w:t xml:space="preserve">hal-00632786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing practical diversity schemes for next generation broadcasting applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and FPGA prototyping of a bit-interleaved coded modulation receiver for the DVB-T2 standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing Systems (SIPS), 2010 IEEE Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, San Francisco, United States. pp.162 -167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIPS.2010.5624781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159719v1</w:t>
+                <w:t xml:space="preserve">hal-00538605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint factor graph detector for LDPC and STBC coded MIMO systems: a new framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+                <w:t xml:space="preserve">Design of an efficient LDPC decoder for bit-interleaved coded modulation receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">SOC-SIP 2010 : Colloque national du groupe de recherches "System On Chip - System In Package"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632786v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of rotated QAM mapper/demapper for the DVB-T2 standard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing practical diversity schemes for next generation broadcasting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiPS 2009 : IEEE workshop on Signal Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tampere, Finland. pp.18 - 23</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472981v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving BICM performance of QAM constellations for broadcasting applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of rotated QAM mapper/demapper for the DVB-T2 standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 5th International Symposium on Turbo Codes and Related Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, France. pp.55-60</w:t>
+              <w:t xml:space="preserve">SiPS 2009 : IEEE workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tampere, Finland. pp.18 - 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130410v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotated QAM Constellations to Improve BICM Performance for DVB-T2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15327,345 +15379,427 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE 10th International Symposium on Spread Spectrum Techniques and Applications (ISSSTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Bologna, France. pp.354-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serially Concatenated Continuous Phase Modulation with Extended BCH Codes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving BICM performance of QAM constellations for broadcasting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE Information Theory Workshop on Information Theory for Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Bergen, Norway. pp.1-5</w:t>
+              <w:t xml:space="preserve">2008 5th International Symposium on Turbo Codes and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, France. pp.55-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130432v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Lowering the Error Floor of High Order Turbo BICM Schemes Over Fading Channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serially Concatenated Continuous Phase Modulation with Extended BCH Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Graell I Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, San Francisco, United States. pp.1-5</w:t>
+              <w:t xml:space="preserve">2007 IEEE Information Theory Workshop on Information Theory for Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Bergen, Norway. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130425v1</w:t>
+                <w:t xml:space="preserve">hal-02130432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient iterative decoding of impulse radio based on energy detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Lowering the Error Floor of High Order Turbo BICM Schemes Over Fading Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on UWB Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Yokosuka, Japan</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, San Francisco, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130428v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient iterative decoding of impulse radio based on energy detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J. Boutros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on UWB Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Yokosuka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvement using turbo coded BICM-ID with 16 QAM over Gaussian and flat fading Rayleih channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15681,51 +15815,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IST Mobile &amp; Wireless Communications Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15735,176 +15869,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible FBMC air interface for 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MWC 2015 : Mobile World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Barcelona, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient MIMO receiver based on BP algorithm with truncated message-passing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15946,100 +16080,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SoC-SiP 2014 : 9ème colloque national du GDR SoC-SiP du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of adaptive 2x2 space-time block codes for broadcasting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16054,73 +16188,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M3 Open Event : projet ANR Mobile MultiMedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Issy Le Moulineaux, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and design of channel interleavers for terrestrial broadcast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16149,51 +16283,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M3 Open Event : projet ANR Mobile MultiMedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Issy Le Moulineaux, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16203,176 +16337,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna, PHY and MAC Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Schaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Schellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Svensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5G System Design: Architectural and Functional Considerations and Long Term Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11. Bit interleaved coding and modulation in next generation DVB-NGH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16388,51 +16522,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Generation Mobile Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.321 - 354, 2013, 9781439898666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16442,152 +16576,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible method implementing advanced receiver processing for filtered waveforms</w:t>
+                <w:t xml:space="preserve">DIGITAL WIRELESS TRANSMITTER AND RECEIVER, METHOD OF ENCODING A DIGITAL DATASTREAM FOR WIRELESS TRANSMISSION, AND OF DECODING RECEIVED DIGITAL DATASTREAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Hamdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP25306140.2. 2025</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP25305050. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252336v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and method for channel estimation in multicarrier modulation based communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Hamdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16622,403 +16756,403 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2025073603. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System and method implementing uplink via configurable intelligent surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Doumit</w:t>
+                <w:t xml:space="preserve">Flexible method implementing advanced receiver processing for filtered waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hamdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP4539350. 2025</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP25306140.2. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556902v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method of decoding recursive convolutional codes, and corresponding decoder and computer program product</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">System and method implementing uplink via configurable intelligent surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Doumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP25305553. 2025</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP4539350. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045838v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGITAL WIRELESS TRANSMITTER AND RECEIVER, METHOD OF ENCODING A DIGITAL DATASTREAM FOR WIRELESS TRANSMISSION, AND OF DECODING RECEIVED DIGITAL DATASTREAM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Method of decoding recursive convolutional codes, and corresponding decoder and computer program product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP25305050. 2025</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Jabour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP25305553. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045823v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de codage d’un message numérique d’entrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17026,87 +17160,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2021198010. DI/19-007. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimised circular convolutions stage for os/osb fbmc receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17114,465 +17248,465 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021204750. DI-TBN-18-011. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de génération d'un signal mettant en oeuvre un turbo-codeur, dispositif et programme d'ordinateur correspondant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Klaimi</w:t>
+                <w:t xml:space="preserve">Method and apparatus for power and user distribution to sub-bands in NOMA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR3091093. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3273736. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132426v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for power and user distribution to sub-bands in NOMA systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">Procédé de génération d'un signal mettant en oeuvre un turbo-codeur, dispositif et programme d'ordinateur correspondant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3273736. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3091093. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782188v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in multiple access communications systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
+                <w:t xml:space="preserve">Pseudo-guard intervals insertion in an FBMC transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3547573. DI/18-005. 2019</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2019170519. DI/18-002. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780776v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-guard intervals insertion in an FBMC transmitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in multiple access communications systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2019170519. DI/18-002. 2019</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3547573. DI/18-005. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873248v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in multiple access communications systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17593,87 +17727,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3547589. DI/18-003. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlap-Save FBMC receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17681,390 +17815,377 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019072983. DI/17-008. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for power distribution to sub-bands in multiple access communications systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
+                <w:t xml:space="preserve">Reduced complexity transmitter for universal filtered ofdm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3547765. 2018</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3282662. DI-TBN-16-013. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780779v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in NOMA systems according to a weighted proportional fairness scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">User distribution to sub-bands in multiple access communications systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3337268. 2018</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3547590. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782201v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for producing a multi-carrier signal, device, and corresponding computer program</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hao Lin</w:t>
+                <w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in NOMA systems according to a weighted proportional fairness scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR3057724. 2018</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3337268. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782218v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User distribution to sub-bands in multiple access communications systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Method and apparatus for power distribution to sub-bands in multiple access communications systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18073,701 +18194,714 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3547590. 2018</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3547765. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780755v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de turbocodes à rendements compatibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method for producing a multi-carrier signal, device, and corresponding computer program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Lahbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3064138. 2018</w:t>
+              <w:t xml:space="preserve">France, Patent n° : FR3057724. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782211v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced complexity transmitter for universal filtered ofdm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction de turbocodes à rendements compatibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3282662. DI-TBN-16-013. 2018</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Garzón Bohórquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3064138. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773684v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filter for linear modulation based communication systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Receiver architecture for filter bank multi-carrier communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3236626. DI-TBN-16-005. 2017</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3261310. DI-TBN-16-010. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873262v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receiver architecture for filter bank multi-carrier communication systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Filter for linear modulation based communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3261310. DI-TBN-16-010. 2017</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3236626. DI-TBN-16-005. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773412v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de l'entrelaceur pour des codes trubo en fonction du motif de poinçonnage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
+                <w:t xml:space="preserve">Digital encoder and method of encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO2016203039. 17663. 2016, pp.40</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP16306056. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450283v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receiver architecture for linear modulation based communication systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Conception de l'entrelaceur pour des codes trubo en fonction du motif de poinçonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP16305752. 2016</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2016203039. 17663. 2016, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873258v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital encoder and method of encoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Receiver architecture for linear modulation based communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP16306056. 2016</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP16305752. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873256v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD AND DEVICE FOR SPACE-TIME ENCODING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18776,73 +18910,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2011104377. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation codée avec entrelacement des voies I et Q et rotation optimisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18851,51 +18985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2009103746A4. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18905,65 +19039,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling 5G new services – Post-OFDM waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18971,323 +19105,323 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New candidate waveform for 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible FBMC air interface for 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FBMC-OQAM, a candidate waveform for 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19295,51 +19429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19349,196 +19483,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D2.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IMT ATLANTIQUE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARP Interleavers for Decomposed Parallel Concatenated Convolutional Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19563,931 +19697,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Atlantique. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D3.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT ATLANTIQUE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D1 - Technical Report NF-PERSEUS 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Begaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEA - Commissariat à l'énergie atomique et aux énergies alternatives. 2024, pp.1-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04564147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT ATLANTIQUE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D3.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT ATLANTIQUE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Turbo Codes for URLLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #88. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Turbo Codes for NR: Implementation Details</w:t>
+                <w:t xml:space="preserve">Enhanced Turbo Codes for NR: Performance Evaluation for eMBB and URLLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #86. 2016</w:t>
+              <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #87. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976830v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEC performance comparison for short frame sizes for NR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #86bis. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Turbo Codes for NR: Performance Evaluation for eMBB and URLLC</w:t>
+                <w:t xml:space="preserve">Enhanced Turbo Codes for NR: Implementation Details</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #87. 2016</w:t>
+              <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #86. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976894v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Turbo Codes for NR: Performance Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #86. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved LTE turbo codes for NR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #85. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20497,100 +20631,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrally efficient coded transmissions for wireless and satellite applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information Theory [cs.IT]. enst-bretagne, 2008. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01883652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20600,105 +20734,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal definition and resource management techniques for upcoming communication and broadcasting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image processing. Université de Bretagne Sud, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03052855v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId382"/>
+      <w:footerReference w:type="default" r:id="rId384"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20845,51 +20979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ousseily" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doumit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2025.3623368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamdar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nadal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2025.3597802" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05178523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3590986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2024.3364542" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168014v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josepha Youssef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3296437" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04335607v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;pha Youssef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2300125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178607v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2023.3303034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Gendron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnaedig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3264162" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04198351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Mouhoubi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3216292" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03668893v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kilzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3176107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03448296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3130102" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03257842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3082428" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03275070v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal V. Veeravalli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2021.3092767" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2020.2991995" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.3001432" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02307448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2947429" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Najam-Ul-Islam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nauman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Raza Jafri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2020.3020724" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Klaimi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2980268" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3027538" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02332503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoang Son Le" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.2966723" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02311284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2945781" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02129699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2019.2916325" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745928v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Barrueco Gutierrez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Montalban" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Angueira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811619" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811618" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rita Hojeij" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/5642765" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2818883" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.09.030" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNG7GZWM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01905483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2876592" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garzon Bohorquez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2783971" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2017.2665470" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2764379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2629-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2468926" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haroun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2016.2525722" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2014.2367517" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2014.2358878" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830092v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hamouda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2013.022213.130007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2013.050713.121659" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Brandt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Alagha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Lexow" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VXQCLTL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graell I Amat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.081051" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bazzal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04943855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140226" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045754v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161603" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143156v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC65386.2025.11154626" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810787v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942983" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS61526.2024.10639085" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168146v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wilking" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273516" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168135v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Aousaji" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273532" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293842" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668962v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC51304.2022.9834022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608993v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860538" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12748-9_2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608938v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800721" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02886510v4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569356" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594119" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594265" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279861v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594236" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520539v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502291v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120466" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02430254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wehn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053453" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03563253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217153" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Griebel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120779" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545582v4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217318" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217349" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165351v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2019.8880816" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165343v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891385" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481057v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868963v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690816" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n-Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625316" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01869012v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625377" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868757v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625359" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868764v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rita Hojeij" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530555" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814194v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422215" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868945v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464920" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868752v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647824" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814195v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2018.8436872" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617338v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sfeir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024665" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656134v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Medjkouh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573599v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962727" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599967v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Lahbabi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997300" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759088v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268851" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614064v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617336v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024578" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617324v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617327v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615326v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451200v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365554v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdmouleh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593124" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426871v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500494" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421989v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593095" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444260v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450885v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427146v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439883v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Eddo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2016.7848899" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01247411v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2015.7344998" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248744" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184178v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214329v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184177v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7146056" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214331v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170234v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955127" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170358v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ros" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacoste" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Burgi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174280v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6951949" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015125v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884214" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174282v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884131" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2014.6966904" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170240v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955116" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170374v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170370v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170367v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860658v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942401v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860756v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797564v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325226" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725492v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221327" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797517v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399204" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713606v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617884v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183873v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609525v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667672v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2011.6088949" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725056v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488691v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538605v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624781" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159719v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632786v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472981v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130410v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130413v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130432v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130425v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130428v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Boutros" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130420v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170210v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Hao" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061840v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170384v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170386v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869792v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schaich" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Schellmann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Svensson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945438v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252336v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04556909v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04556902v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045838v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045823v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975159v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03774098v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132426v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782188v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780776v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873248v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780751v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873253v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780779v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782201v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782218v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780755v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782211v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03773684v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873262v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03773412v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450283v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873258v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873256v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871117v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870092v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874477v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873285v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873296v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874482v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333771v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05166912v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333804v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333751v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333784v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976898v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976830v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976853v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976894v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974064v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976847v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01883652v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03052855v4" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ousseily" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doumit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2025.3623368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamdar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nadal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2025.3597802" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05178523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3590986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2024.3364542" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168014v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josepha Youssef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3296437" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04335607v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;pha Youssef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2300125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178607v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2023.3303034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Gendron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnaedig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3264162" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03668893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kilzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3176107" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04198351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Mouhoubi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3216292" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03448296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3130102" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03275070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal V. Veeravalli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2021.3092767" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03257842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3082428" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02311284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2945781" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Najam-Ul-Islam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nauman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Raza Jafri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2020.3020724" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02307448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2947429" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.3001432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2020.2991995" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3027538" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Klaimi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2980268" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02332503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoang Son Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.2966723" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Barrueco Gutierrez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Montalban" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Angueira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811619" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02129699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2019.2916325" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2818883" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879650v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.09.030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNG7GZWM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780704v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rita Hojeij" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/5642765" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811618" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01905483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2876592" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garzon Bohorquez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2783971" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2764379" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511367v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2017.2665470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2629-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2468926" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haroun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2016.2525722" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2014.2367517" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2014.2358878" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Brandt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Alagha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Lexow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VXQCLTL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2013.050713.121659" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hamouda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2013.022213.130007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graell I Amat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.081051" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05589406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04943855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140226" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045754v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161603" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045788v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bazzal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174884" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168400v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC65386.2025.11154626" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168399v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810787v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942983" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608337v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS61526.2024.10639085" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168146v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wilking" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273516" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Aousaji" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273532" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168067v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293842" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608993v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860538" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12748-9_2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668962v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC51304.2022.9834022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608938v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800721" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02886510v4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569356" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594119" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279583v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594265" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279861v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594236" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520539v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901667v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217349" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545582v4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wehn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217318" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02430254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053453" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502291v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120466" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03563253v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217153" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319732v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Griebel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120779" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2019.8880816" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165343v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891385" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481057v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814195v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2018.8436872" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868963v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690816" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868761v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n-Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625316" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01869012v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625377" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814194v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422215" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868764v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rita Hojeij" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530555" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868757v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625359" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868945v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464920" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868752v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647824" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615326v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614064v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573599v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sfeir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962727" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Lahbabi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997300" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617338v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024665" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656134v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Medjkouh" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759088v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268851" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024578" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617324v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617327v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421989v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593095" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365554v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdmouleh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593124" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451200v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426871v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500494" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444260v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450885v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427146v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439883v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Eddo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2016.7848899" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184178v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01247411v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2015.7344998" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224303v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248744" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184177v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7146056" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214329v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214331v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170367v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170358v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ros" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacoste" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Burgi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174280v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6951949" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170234v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955127" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015125v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884214" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884131" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170362v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2014.6966904" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170240v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955116" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170374v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170370v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942401v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860658v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860756v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325226" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725492v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221327" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797517v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399204" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713606v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725056v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183873v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609525v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617884v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667672v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2011.6088949" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538605v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624781" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488691v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159719v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472981v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130413v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130410v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130432v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130425v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130428v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Boutros" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130420v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170210v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Hao" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061840v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170384v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170386v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869792v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schaich" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Schellmann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Svensson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945438v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045823v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04556909v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252336v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04556902v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045838v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975159v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03774098v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782188v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132426v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873248v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780776v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780751v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873253v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03773684v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780755v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782201v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780779v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782218v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782211v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03773412v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873262v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873256v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450283v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873258v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871117v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870092v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874477v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873285v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873296v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874482v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333771v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05166912v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333804v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333751v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333784v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976898v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976894v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976853v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976830v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974064v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976847v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01883652v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03052855v4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>