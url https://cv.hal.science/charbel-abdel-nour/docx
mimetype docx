--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1651,294 +1651,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual Successive Interference Cancellation Strategies in NOMA for Enhancing the Spectral Efficiency of CoMP Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">Hardware Implementation of Overlap-Save based Fading Channel Emulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Najam-Ul-Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Nauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atif Raza Jafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2945781⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (3), pp.918-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2020.3020724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311284v1</w:t>
+                <w:t xml:space="preserve">hal-02929812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Implementation of Overlap-Save based Fading Channel Emulator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overlap-Save FBMC Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Nauman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2020.3020724⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (8), pp.5307-5320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2020.2991995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929812v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Allocation in NOMA Systems for Centralized and Distributed Antennas with Mixed Traffic using Matching Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1970,92 +1970,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (1), pp.414 - 428. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2947429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-Duplex and Backhaul-Constrained UAV-Enabled Networks using NOMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2087,821 +2087,821 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 69 (9), pp.9667-9681. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2020.3001432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlap-Save FBMC Receivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
+                <w:t xml:space="preserve">Analysis of Drone Placement Strategies for Complete Interference Cancellation in Two-Cell NOMA CoMP Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kilzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (8), pp.5307-5320. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.179055-179069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TWC.2020.2991995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3027538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929375v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Drone Placement Strategies for Complete Interference Cancellation in Two-Cell NOMA CoMP Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Kilzi</w:t>
+                <w:t xml:space="preserve">Union bound evaluation for non-binary turbo coded modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3027538⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (6), pp.1178 - 1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2980268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976746v1</w:t>
+                <w:t xml:space="preserve">hal-02502303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union bound evaluation for non-binary turbo coded modulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Klaimi</w:t>
+                <w:t xml:space="preserve">Revisiting the Max-Log-Map algorithm with SOVA updates rules: new simplifications for high-radix SISO decoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Hoang Son Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2980268⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (4), pp.1991-2004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2020.2966723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502303v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Max-Log-Map algorithm with SOVA updates rules: new simplifications for high-radix SISO decoders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinh Hoang Son Le</w:t>
+                <w:t xml:space="preserve">Mutual Successive Interference Cancellation Strategies in NOMA for Enhancing the Spectral Efficiency of CoMP Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kilzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68 (4), pp.1991-2004. </w:t>
+              <w:t xml:space="preserve">, 2020, 68 (2), pp.1213-1226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2020.2966723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2945781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332503v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Complexity Adaptive Demapper for 2-D Non-Uniform Constellations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Angueira</w:t>
+                <w:t xml:space="preserve">New Power Minimization Techniques in Hybrid Distributed Antenna Systems with Orthogonal and Non Orthogonal Multiple Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kilzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBC.2018.2811619⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.679-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGCN.2019.2916325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745928v1</w:t>
+                <w:t xml:space="preserve">hal-02129699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Power Minimization Techniques in Hybrid Distributed Antenna Systems with Orthogonal and Non Orthogonal Multiple Access</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">Low Complexity Adaptive Demapper for 2-D Non-Uniform Constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Barrueco Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Montalban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Angueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (3), pp.679-690. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (1), pp.10-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGCN.2019.2916325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBC.2018.2811619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129699v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Evaluation of a Novel Short Prototype Filter for FBMC/OQAM Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2961,51 +2961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible and efficient hardware platform and architectures for waveform design and proof-of-concept in the context of 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3071,274 +3071,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Proportional Fair Scheduling for Downlink Non-Orthogonal Multiple Access</w:t>
+                <w:t xml:space="preserve">Uniformly Projected RCQD QAM: A Low-Complexity Signal Space Diversity Solution over Fading Channels With or Without Erasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
+                <w:t xml:space="preserve">Tarak Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/5642765⟩</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBC.2018.2811618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780704v1</w:t>
+                <w:t xml:space="preserve">hal-01756306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniformly Projected RCQD QAM: A Low-Complexity Signal Space Diversity Solution over Fading Channels With or Without Erasures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jianxiao Yang</w:t>
+                <w:t xml:space="preserve">Weighted Proportional Fair Scheduling for Downlink Non-Orthogonal Multiple Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rioul</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
+              <w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBC.2018.2811618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2018/5642765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756306v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Minimization in Distributed Antenna Systems using Non-Orthogonal Multiple Access and Mutual Successive Interference Cancellation</w:t>
               </w:r>
@@ -3539,278 +3539,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel UF-OFDM transmitter: significant complexity reduction without signal approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Waterfilling-based Proportional Fairness Scheduler for Downlink Non-Orthogonal Multiple Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.2141 - 2154. </w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (2), pp.230 - 233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2017.2764379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LWC.2017.2665470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759085v1</w:t>
+                <w:t xml:space="preserve">hal-01511367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterfilling-based Proportional Fairness Scheduler for Downlink Non-Orthogonal Multiple Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
+                <w:t xml:space="preserve">Novel UF-OFDM transmitter: significant complexity reduction without signal approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (2), pp.230 - 233. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.2141 - 2154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LWC.2017.2665470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2017.2764379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511367v1</w:t>
+                <w:t xml:space="preserve">hal-01759085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Optimal and Suboptimal Resource Allocation Techniques for Downlink Non-orthogonal Multiple Access (NOMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3883,51 +3883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-complexity pipelined architecture for FBMC/OQAM transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4306,390 +4306,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital video broadcasting-return channel via satellite linear modulation with turbo coding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated fading channel simulator based on the overlap-save method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxiao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hartmut Brandt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hans Peter Lexow</w:t>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sat.1027⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (6), pp.3060 - 3071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2013.050713.121659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829934v1</w:t>
+                <w:t xml:space="preserve">hal-00909205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated fading channel simulator based on the overlap-save method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianxiao Yang</w:t>
+                <w:t xml:space="preserve">Finite-SNR diversity-multiplexing tradeoff for Rayleigh MIMO channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TWC.2013.050713.121659⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (4), pp.753 - 756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2013.022213.130007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909205v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-SNR diversity-multiplexing tradeoff for Rayleigh MIMO channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital video broadcasting-return channel via satellite linear modulation with turbo coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Alagha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar El Falou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+                <w:t xml:space="preserve">Hans Peter Lexow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sat.1027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2013.022213.130007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00830092v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serially concatenated continuous phase modulation for satellite communications</w:t>
               </w:r>
@@ -4930,268 +4930,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'augmentation de données au décodage neuronal souple par syndrome des codes correcteurs d'erreurs</w:t>
+                <w:t xml:space="preserve">Efficient decoder-free minimum distance estimation for concatenated convolutional codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+                <w:t xml:space="preserve">Mohammad Bazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC2025-Spring: IEEE 101st Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Oslo (Norway), Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2025-Spring65109.2025.11174884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143085v1</w:t>
+                <w:t xml:space="preserve">hal-05045788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doing More With Less: Towards More Data-Efficient Syndrome-Based Neural Decoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMLCN 2025: IEEE International Conference on Machine Learning for Communication and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2025, Barcelona (ES), Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMLCN64995.2025.11140226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Reinforcement Learning for the Coexistence of eMBB and URLLC Services in NOMA Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Doumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5223,255 +5245,255 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2025 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada. pp.5265-5270, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient decoder-free minimum distance estimation for concatenated convolutional codes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Simplified Syndrome-based Decoding of Punctured Convolutional Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Jabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2025-Spring: IEEE 101st Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC65386.2025.11154626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2025-Spring65109.2025.11174884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05045788v1</w:t>
+                <w:t xml:space="preserve">hal-05168400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Syndrome-based Decoding of Punctured Convolutional Codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A Novel Parallel Concatenated Convolutional Code Structure Based on Frame Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Bazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Jabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5481,337 +5503,315 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States. pp.1-5, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC65386.2025.11154626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05168400v1</w:t>
+                <w:t xml:space="preserve">hal-05168399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Parallel Concatenated Convolutional Code Structure Based on Frame Decomposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+                <w:t xml:space="preserve">Learning Variable Node Selection for Improved Multi-Round Belief Propagation Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Topics in Coding (ISTC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCLA, Aug 2025, Los Angeles, CA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168399v1</w:t>
+                <w:t xml:space="preserve">hal-05143156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Variable Node Selection for Improved Multi-Round Belief Propagation Decoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Apport de l'augmentation de données au décodage neuronal souple par syndrome des codes correcteurs d'erreurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Topics in Coding (ISTC) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCLA, Aug 2025, Los Angeles, CA, USA, United States</w:t>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143156v1</w:t>
+                <w:t xml:space="preserve">hal-05143085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Perspectives on Convolutional Coding/Decoding for 6G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6144,51 +6144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Aousaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6248,51 +6248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel transmission technique based on intentional overlapping to improve spectral efficiency of multicarrier systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Hamdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6346,352 +6346,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlap-Save FBMC receivers for massive MIMO systems under channel impairments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Nadal</w:t>
+                <w:t xml:space="preserve">Improved Non-Uniform Constellations for Non-Binary Codes Through Deep Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2022-Spring: IEEE 95th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, helsinki, Finland. </w:t>
+              <w:t xml:space="preserve">SPAWC 2022: IEEE 23rd International Workshop on Signal Processing Advances in Wireless Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Oulu, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC51304.2022.9834022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608993v2</w:t>
+                <w:t xml:space="preserve">hal-03668962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Latency Architecture Design for Decoding 5G NR Polar Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oualid Mouhoubi</w:t>
+                <w:t xml:space="preserve">Overlap-Save FBMC receivers for massive MIMO systems under channel impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hamdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP 2022: Workshop on Design and Architectures for Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. pp.16-28, </w:t>
+              <w:t xml:space="preserve">VTC2022-Spring: IEEE 95th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, helsinki, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-12748-9_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707939v1</w:t>
+                <w:t xml:space="preserve">hal-03608993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Non-Uniform Constellations for Non-Binary Codes Through Deep Reinforcement Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+                <w:t xml:space="preserve">Low Latency Architecture Design for Decoding 5G NR Polar Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2022: IEEE 23rd International Workshop on Signal Processing Advances in Wireless Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Oulu, Finland. </w:t>
+              <w:t xml:space="preserve">DASIP 2022: Workshop on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. pp.16-28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SPAWC51304.2022.9834022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12748-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668962v1</w:t>
+                <w:t xml:space="preserve">hal-03707939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Latency and Complexity of Semi-Parallel Decoding Architectures for 5G NR Polar Codes</w:t>
               </w:r>
@@ -7028,51 +7028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified recursion units for Max-Log-MAP: New trade-offs through variants of Local-SOVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7158,51 +7158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Complexity Non-binary Turbo Decoding based on the Local-SOVA Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Blevec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7288,51 +7288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating Blind Detection Through Protograph Based Interleaving for Turbo Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7364,798 +7364,798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Multi-Player Multi-Armed Bandits with Multiple Plays for Uncoordinated Spectrum Access</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">Fully Pipelined Iteration Unrolled Decoders -The Road to Tb/s Turbo Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Wehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2020: IEEE 31st Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217349⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2020: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901667v1</w:t>
+                <w:t xml:space="preserve">hal-02430254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity Computational Units for the Local-SOVA Decoding Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rami Klaimi</w:t>
+                <w:t xml:space="preserve">A low-complexity dual trellis decoding algorithm for high-rate convolutional codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Hoang Son Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2020: IEEE International Symposium on Personal, Indoor and Mobile Radio Communications - ETTCOM Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, London (Virtual), United Kingdom. </w:t>
+              <w:t xml:space="preserve">WCNC 2020 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Seoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545582v4</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Pipelined Iteration Unrolled Decoders -The Road to Tb/s Turbo Decoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rami Klaimi</w:t>
+                <w:t xml:space="preserve">Inband Full-Duplex D2D Communications Underlaying Uplink Networks with Mutual SIC NOMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kilzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Wehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
+              <w:t xml:space="preserve">PIMRC 2020: IEEE 31st Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2020, London, United Kingdom. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430254v1</w:t>
+                <w:t xml:space="preserve">hal-03563253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-complexity dual trellis decoding algorithm for high-rate convolutional codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinh Hoang Son Le</w:t>
+                <w:t xml:space="preserve">Advanced Hardware Architectures for Turbo Code Decoding Beyond 100 Gb/s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Griebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Wehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2020 : IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Seoul, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120466⟩</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502291v1</w:t>
+                <w:t xml:space="preserve">hal-02319732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inband Full-Duplex D2D Communications Underlaying Uplink Networks with Mutual SIC NOMA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Kilzi</w:t>
+                <w:t xml:space="preserve">Stochastic Multi-Player Multi-Armed Bandits with Multiple Plays for Uncoordinated Spectrum Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venugopal V. Veeravalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2020: IEEE 31st Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Aug 2020, London, United Kingdom. pp.1-7, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2020, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03563253v1</w:t>
+                <w:t xml:space="preserve">hal-02901667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Hardware Architectures for Turbo Code Decoding Beyond 100 Gb/s</w:t>
+                <w:t xml:space="preserve">Low-complexity Computational Units for the Local-SOVA Decoding Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Wehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2020 : IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Seoul, South Korea. </w:t>
+              <w:t xml:space="preserve">PIMRC 2020: IEEE International Symposium on Personal, Indoor and Mobile Radio Communications - ETTCOM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, London (Virtual), United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319732v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545582v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Trellis Construction for High-Rate Punctured Convolutional Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Hoang Son Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8345,51 +8345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-binary turbo codes: design, simplified decoding and comparison with SoA codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8434,2322 +8434,2322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Lattice Reduction Demapper for Massive Order One-Dimensional Non-Uniform Constellations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Angueira</w:t>
+                <w:t xml:space="preserve">Resource Allocation for Mixed Traffic Types in Distributed Antenna Systems Using NOMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMSB2018: IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Valencia, Spain. </w:t>
+              <w:t xml:space="preserve">VTC-Fall 2018 : IEEE 88th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BMSB.2018.8436872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2018.8690816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814195v1</w:t>
+                <w:t xml:space="preserve">hal-01868963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation for Mixed Traffic Types in Distributed Antenna Systems Using NOMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">Mitigating Correlation Problems in Turbo Decoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Garzón-Bohórquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC-Fall 2018 : IEEE 88th Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2018.8690816⟩</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868963v1</w:t>
+                <w:t xml:space="preserve">hal-01868761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Correlation Problems in Turbo Decoders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rami Klaimi</w:t>
+                <w:t xml:space="preserve">25 Years of Turbo Codes: From Mb/s to beyond 100 Gb/s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Wehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625316⟩</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868761v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25 Years of Turbo Codes: From Mb/s to beyond 100 Gb/s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+                <w:t xml:space="preserve">A Block FBMC Receiver Designed For Short Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Berrou</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t>
+              <w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869012v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Block FBMC Receiver Designed For Short Filters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
+                <w:t xml:space="preserve">Joint Resource and Power Allocation Technique for Downlink Power-Domain Non-Orthogonal Multiple Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422215⟩</w:t>
+              <w:t xml:space="preserve">CAMA 2018 : IEEE International Conference on Antenna Measurement and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814194v1</w:t>
+                <w:t xml:space="preserve">hal-01868764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Resource and Power Allocation Technique for Downlink Power-Domain Non-Orthogonal Multiple Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rita Hojeij</w:t>
+                <w:t xml:space="preserve">Low-complexity decoders for non-binary turbo codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMA 2018 : IEEE International Conference on Antenna Measurement and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. </w:t>
+              <w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868764v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity decoders for non-binary turbo codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Klaimi</w:t>
+                <w:t xml:space="preserve">Advanced Resource Allocation Technique for a Fair Downlink Non-Orthogonal Multiple Access System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t>
+              <w:t xml:space="preserve">ICT 2018 : 25th International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868757v1</w:t>
+                <w:t xml:space="preserve">hal-01868945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Resource Allocation Technique for a Fair Downlink Non-Orthogonal Multiple Access System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rita Hojeij</w:t>
+                <w:t xml:space="preserve">Design of Low-Complexity Convolutional Codes over GF(q)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2018 : 25th International Conference on Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2018 : IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868945v1</w:t>
+                <w:t xml:space="preserve">hal-01868752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Low-Complexity Convolutional Codes over GF(q)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Klaimi</w:t>
+                <w:t xml:space="preserve">Low-Complexity Lattice Reduction Demapper for Massive Order One-Dimensional Non-Uniform Constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Barrueco Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Montalban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Angueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2018 : IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t>
+              <w:t xml:space="preserve">BMSB2018: IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Valencia, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BMSB.2018.8436872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868752v2</w:t>
+                <w:t xml:space="preserve">hal-01814195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance et simplicité d'implantation des constellations tournées: une approche pragmatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jianxiao Yang</w:t>
+                <w:t xml:space="preserve">Hardware demonstration of post-OFDM waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Geller</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France. pp.ID29</w:t>
+              <w:t xml:space="preserve">EuCNC 2017: European Conference on Networks and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615326v1</w:t>
+                <w:t xml:space="preserve">hal-01614064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware demonstration of post-OFDM waveforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">New Efficient Energy-Saving Techniques for Resource Allocation in Downlink OFDMA Transmission Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCNC 2017: European Conference on Networks and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Crete, Greece. pp.1056 - 1062, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614064v1</w:t>
+                <w:t xml:space="preserve">hal-01617338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Resource Allocation Techniques for Base Station Power Reduction in Orthogonal and Non-Orthogonal Multiplexing Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Sfeir</w:t>
+                <w:t xml:space="preserve">Reduced Complexity FPGA Implementation for UF-OFDM Frequency Domain Transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Medjkouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC Workshops 2017: WT02 - 3rd International Workshop on 5G RAN Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIPS 2017: IEEE Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962727⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01573599v1</w:t>
+                <w:t xml:space="preserve">hal-01656134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced Coding Strategy for FTN-OFDM/OQAM Transceiver Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hao Lin</w:t>
+                <w:t xml:space="preserve">New Resource Allocation Techniques for Base Station Power Reduction in Orthogonal and Non-Orthogonal Multiplexing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997300⟩</w:t>
+              <w:t xml:space="preserve">ICC Workshops 2017: WT02 - 3rd International Workshop on 5G RAN Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.618 - 624, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599967v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Efficient Energy-Saving Techniques for Resource Allocation in Downlink OFDMA Transmission Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Sfeir</w:t>
+                <w:t xml:space="preserve">An Enhanced Coding Strategy for FTN-OFDM/OQAM Transceiver Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Lahbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024665⟩</w:t>
+              <w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617338v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Complexity FPGA Implementation for UF-OFDM Frequency Domain Transmitter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Proof-of-concept for post-OFDM waveforms as candidates for 5G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIPS 2017: IEEE Workshop on Signal Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIPS 2017: IEEE International Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01656134v1</w:t>
+                <w:t xml:space="preserve">hal-01759088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof-of-concept for post-OFDM waveforms as candidates for 5G</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Flexible hardware platform for demonstrating new 5G waveform candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIPS 2017: IEEE International Workshop on Signal Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICM 2017 : 29th IEEE International Conference on Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Beirut, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2017.8268851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759088v1</w:t>
+                <w:t xml:space="preserve">hal-01759087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible hardware platform for demonstrating new 5G waveform candidates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Waterfilling-based Resource Allocation Techniques in Downlink Non-Orthogonal Multiple Access (NOMA) with Single-User MIMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM 2017 : 29th IEEE International Conference on Microelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Crete, Greece. pp.499 - 506, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICM.2017.8268851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01759087v1</w:t>
+                <w:t xml:space="preserve">hal-01617336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterfilling-based Resource Allocation Techniques in Downlink Non-Orthogonal Multiple Access (NOMA) with Single-User MIMO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">Architecture de détecteur MIMO-BP itératif associé à un décodeur LDPC non binaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024578⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01617336v1</w:t>
+                <w:t xml:space="preserve">hal-01617324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture de détecteur MIMO-BP itératif associé à un décodeur LDPC non binaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Haroun</w:t>
+                <w:t xml:space="preserve">Amélioration des turbocodes pour la 5G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617324v1</w:t>
+                <w:t xml:space="preserve">hal-01617327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des turbocodes pour la 5G</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
+                <w:t xml:space="preserve">Performance et simplicité d'implantation des constellations tournées: une approche pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France. pp.ID29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617327v1</w:t>
+                <w:t xml:space="preserve">hal-01615326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Turbo Codes for 5G with Parity Puncture-Constrained Interleavers</w:t>
               </w:r>
@@ -11207,51 +11207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible PoC for Post-OFDM waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11410,103 +11410,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Interference Pre-Cancellation for FTN-OQAM Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naila Lahbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EW 2016 : 22nd European Wireless Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Oulu, Finland. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11544,51 +11544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Intra-Subband Power Allocation for a Downlink Non-Orthogonal Multiple Access (NOMA) System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Eddo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11655,420 +11655,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precoding Techniques for Turbo Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
+                <w:t xml:space="preserve">Max-log demapper architecture design for DVB-T2 rotated QAM constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxiao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EW 2015 : 21nd European Wireless 2015 : 5G and Beyond</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Workshop on Signal Processing Systems (SiPS) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hangzhou, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2015.7344998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184178v1</w:t>
+                <w:t xml:space="preserve">hal-01247411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max-log demapper architecture design for DVB-T2 rotated QAM constellations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">A low-complexity 2D signal space diversity solution for future broadcasting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Min Li</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan Kai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Workshop on Signal Processing Systems (SiPS) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2762-2767, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7248744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2015.7344998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01247411v1</w:t>
+                <w:t xml:space="preserve">hal-01224303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-complexity 2D signal space diversity solution for future broadcasting systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Geller</w:t>
+                <w:t xml:space="preserve">Precoding Techniques for Turbo Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EW 2015 : 21nd European Wireless 2015 : 5G and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Budapest, Hungary. pp.1 - 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7248744⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01224303v1</w:t>
+                <w:t xml:space="preserve">hal-01184178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Allocation in Downlink Non-orthogonal Multiple Access (NOMA) for Future Radio Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12338,259 +12338,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FBMC/OQAM baseband for 5G mobile communication systems: hardware design and on-board prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Transmit Antenna Selection for Coded Multiple-Input Dual-Output Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hao Lin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ISIS workshop 2014: 5G &amp; Beyond: Promises and Challenges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.269 - 273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170367v1</w:t>
+                <w:t xml:space="preserve">hal-01170234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotated Constellations for a Satellite Communication Link in a DVB-T2 context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Burgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VEHICULAR 2014 : the Third International Conference on Advances in Vehicular Systems, Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seville, Spain. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbol-based BP Detection for MIMO Systems associated with Non-Binary LDPC Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12622,586 +12644,573 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2014 : IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Istanbul, Turquie. pp.212 - 217, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6951949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmit Antenna Selection for Coded Multiple-Input Dual-Output Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Finite-SNR Diversity-Multiplexing Tradeoff for Spatially Correlated Rayleigh MIMO Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sidney, Australia. pp.5604-5609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170234v1</w:t>
+                <w:t xml:space="preserve">hal-01015125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-SNR Diversity-Multiplexing Tradeoff for Spatially Correlated Rayleigh MIMO Channels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walaa Hamouda</w:t>
+                <w:t xml:space="preserve">Low-Complexity layered BP-based Detection and Decoding for a NB-LDPC Coded MIMO System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Sidney, Australia. pp.5604-5609, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.5107 - 5112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01015125v1</w:t>
+                <w:t xml:space="preserve">hal-01174282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity layered BP-based Detection and Decoding for a NB-LDPC Coded MIMO System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Haroun</w:t>
+                <w:t xml:space="preserve">Hardware prototyping of FBMC/OQAM baseband for 5G mobile communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSP 2014 : IEEE International Symposium on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, New Delhi, India. pp.135 - 141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2014.6966904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01174282v1</w:t>
+                <w:t xml:space="preserve">hal-01170362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware prototyping of FBMC/OQAM baseband for 5G mobile communication systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Low-Complexity LDPC-coded Iterative MIMO Receiver Based on Belief Propagation algorithm for Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hao Lin</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSP 2014 : IEEE International Symposium on Rapid System Prototyping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.213 - 217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RSP.2014.6966904⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170362v1</w:t>
+                <w:t xml:space="preserve">hal-01170240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Complexity LDPC-coded Iterative MIMO Receiver Based on Belief Propagation algorithm for Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13227,341 +13236,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GDR SoCSiP-ISIS 2014 : journée thématique Architectures de Codes Correcteurs d'Erreurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Plouzané, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170240v1</w:t>
+                <w:t xml:space="preserve">hal-01170374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity LDPC-coded Iterative MIMO Receiver Based on Belief Propagation algorithm for Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Haroun</w:t>
+                <w:t xml:space="preserve">FBMC/OQAM-related new waveform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SoCSiP-ISIS 2014 : journée thématique Architectures de Codes Correcteurs d'Erreurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Plouzané, France</w:t>
+              <w:t xml:space="preserve">EuCNC 2015 : 24th European Conference on Networks and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170374v1</w:t>
+                <w:t xml:space="preserve">hal-01170370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FBMC/OQAM-related new waveform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">FBMC/OQAM baseband for 5G mobile communication systems: hardware design and on-board prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCNC 2015 : 24th European Conference on Networks and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">GDR ISIS workshop 2014: 5G &amp; Beyond: Promises and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170370v1</w:t>
+                <w:t xml:space="preserve">hal-01170367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codage spatio-temporel adaptatif pour les systèmes MIMO utilisant un codage de canal à fort pouvoir de correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13815,64 +13815,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low ML-detection complexity, adaptive 2×2 STBC, with powerful FEC codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14023,64 +14023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive trace-orthonormal STBC for MIMO system with capacity approaching FEC codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14216,217 +14216,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un récepteur itératif dédié à un système de modulation codée à bits entrelacés pour le standard DVB-T2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Efficient iterative receiver for Bit-Interleaved Coded Modulation according to the DVB-T2 standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICASSP 2011 IEEE 36th international Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3168 - 3171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725056v1</w:t>
+                <w:t xml:space="preserve">hal-00617884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA implementation of a shuffled iterative bit-interleaved coded modulation receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14464,77 +14464,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low decoding complexity STBC design for turbo coded broadcast transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14566,403 +14566,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient iterative receiver for Bit-Interleaved Coded Modulation according to the DVB-T2 standard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">A shuffled iterative bit-interleaved coded modulation receiver for the DVB-T2 standard: Design, implementation and FPGA prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2011 IEEE 36th international Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing Systems (SiPS), 2011 IEEE Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Beirut, Lebanon. pp.55 -60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2011.6088949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617884v1</w:t>
+                <w:t xml:space="preserve">hal-00667672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shuffled iterative bit-interleaved coded modulation receiver for the DVB-T2 standard: Design, implementation and FPGA prototyping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Etude d'un récepteur itératif dédié à un système de modulation codée à bits entrelacés pour le standard DVB-T2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing Systems (SiPS), 2011 IEEE Workshop on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23ème colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2011.6088949⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00667672v1</w:t>
+                <w:t xml:space="preserve">hal-00725056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint factor graph detector for LDPC and STBC coded MIMO systems: a new framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+                <w:t xml:space="preserve">Design of an efficient LDPC decoder for bit-interleaved coded modulation receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">SOC-SIP 2010 : Colloque national du groupe de recherches "System On Chip - System In Package"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632786v1</w:t>
+                <w:t xml:space="preserve">hal-00488691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and FPGA prototyping of a bit-interleaved coded modulation receiver for the DVB-T2 standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15029,247 +15042,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an efficient LDPC decoder for bit-interleaved coded modulation receivers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing practical diversity schemes for next generation broadcasting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOC-SIP 2010 : Colloque national du groupe de recherches "System On Chip - System In Package"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488691v1</w:t>
+                <w:t xml:space="preserve">hal-01159719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing practical diversity schemes for next generation broadcasting applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint factor graph detector for LDPC and STBC coded MIMO systems: a new framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxiao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159719v1</w:t>
+                <w:t xml:space="preserve">hal-00632786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of rotated QAM mapper/demapper for the DVB-T2 standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15883,90 +15883,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible FBMC air interface for 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16116,64 +16116,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of adaptive 2x2 space-time block codes for broadcasting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16584,128 +16584,128 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGITAL WIRELESS TRANSMITTER AND RECEIVER, METHOD OF ENCODING A DIGITAL DATASTREAM FOR WIRELESS TRANSMISSION, AND OF DECODING RECEIVED DIGITAL DATASTREAM</w:t>
+                <w:t xml:space="preserve">Flexible method implementing advanced receiver processing for filtered waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Hamdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP25305050. 2025</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP25306140.2. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045823v1</w:t>
+                <w:t xml:space="preserve">hal-05252336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and method for channel estimation in multicarrier modulation based communications</w:t>
               </w:r>
@@ -16786,373 +16786,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible method implementing advanced receiver processing for filtered waveforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">System and method implementing uplink via configurable intelligent surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Doumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP25306140.2. 2025</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josépha Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP4539350. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252336v1</w:t>
+                <w:t xml:space="preserve">hal-04556902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System and method implementing uplink via configurable intelligent surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Doumit</w:t>
+                <w:t xml:space="preserve">Method of decoding recursive convolutional codes, and corresponding decoder and computer program product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP4539350. 2025</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Jabour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP25305553. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556902v1</w:t>
+                <w:t xml:space="preserve">hal-05045838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method of decoding recursive convolutional codes, and corresponding decoder and computer program product</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">DIGITAL WIRELESS TRANSMITTER AND RECEIVER, METHOD OF ENCODING A DIGITAL DATASTREAM FOR WIRELESS TRANSMISSION, AND OF DECODING RECEIVED DIGITAL DATASTREAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hamdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP25305553. 2025</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP25305050. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045838v1</w:t>
+                <w:t xml:space="preserve">hal-05045823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de codage d’un message numérique d’entrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17196,51 +17196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimised circular convolutions stage for os/osb fbmc receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17278,435 +17278,435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for power and user distribution to sub-bands in NOMA systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">Procédé de génération d'un signal mettant en oeuvre un turbo-codeur, dispositif et programme d'ordinateur correspondant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Klaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3273736. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3091093. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782188v1</w:t>
+                <w:t xml:space="preserve">hal-02132426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de génération d'un signal mettant en oeuvre un turbo-codeur, dispositif et programme d'ordinateur correspondant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Klaimi</w:t>
+                <w:t xml:space="preserve">Method and apparatus for power and user distribution to sub-bands in NOMA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR3091093. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3273736. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132426v1</w:t>
+                <w:t xml:space="preserve">hal-01782188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-guard intervals insertion in an FBMC transmitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in multiple access communications systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2019170519. DI/18-002. 2019</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3547573. DI/18-005. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873248v1</w:t>
+                <w:t xml:space="preserve">hal-01780776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in multiple access communications systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
+                <w:t xml:space="preserve">Pseudo-guard intervals insertion in an FBMC transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3547573. DI/18-005. 2019</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2019170519. DI/18-002. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780776v1</w:t>
+                <w:t xml:space="preserve">hal-01873248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in multiple access communications systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17763,51 +17763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlap-Save FBMC receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17845,145 +17845,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced complexity transmitter for universal filtered ofdm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">User distribution to sub-bands in multiple access communications systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3282662. DI-TBN-16-013. 2018</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3547590. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773684v1</w:t>
+                <w:t xml:space="preserve">hal-01780755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User distribution to sub-bands in multiple access communications systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Method and apparatus for power distribution to sub-bands in multiple access communications systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17992,99 +18005,99 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3547590. 2018</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3547765. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780755v1</w:t>
+                <w:t xml:space="preserve">hal-01780779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in NOMA systems according to a weighted proportional fairness scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18135,757 +18148,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for power distribution to sub-bands in multiple access communications systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rita Hojeij</w:t>
+                <w:t xml:space="preserve">Method for producing a multi-carrier signal, device, and corresponding computer program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Lahbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3547765. 2018</w:t>
+              <w:t xml:space="preserve">France, Patent n° : FR3057724. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780779v1</w:t>
+                <w:t xml:space="preserve">hal-01782218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for producing a multi-carrier signal, device, and corresponding computer program</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction de turbocodes à rendements compatibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Garzón Bohórquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR3057724. 2018</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3064138. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782218v1</w:t>
+                <w:t xml:space="preserve">hal-01782211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de turbocodes à rendements compatibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced complexity transmitter for universal filtered ofdm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3282662. DI-TBN-16-013. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Garzón Bohórquez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01782211v1</w:t>
+                <w:t xml:space="preserve">hal-03773684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receiver architecture for filter bank multi-carrier communication systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Filter for linear modulation based communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3261310. DI-TBN-16-010. 2017</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3236626. DI-TBN-16-005. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773412v1</w:t>
+                <w:t xml:space="preserve">hal-01873262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filter for linear modulation based communication systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Receiver architecture for filter bank multi-carrier communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3236626. DI-TBN-16-005. 2017</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3261310. DI-TBN-16-010. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873262v1</w:t>
+                <w:t xml:space="preserve">hal-03773412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital encoder and method of encoding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+                <w:t xml:space="preserve">Conception de l'entrelaceur pour des codes trubo en fonction du motif de poinçonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP16306056. 2016</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2016203039. 17663. 2016, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873256v1</w:t>
+                <w:t xml:space="preserve">hal-01450283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de l'entrelaceur pour des codes trubo en fonction du motif de poinçonnage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t>
+                <w:t xml:space="preserve">Receiver architecture for linear modulation based communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO2016203039. 17663. 2016, pp.40</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP16305752. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450283v1</w:t>
+                <w:t xml:space="preserve">hal-01873258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receiver architecture for linear modulation based communication systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Digital encoder and method of encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP16305752. 2016</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP16306056. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873258v1</w:t>
+                <w:t xml:space="preserve">hal-01873256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD AND DEVICE FOR SPACE-TIME ENCODING</w:t>
               </w:r>
@@ -19053,51 +19053,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling 5G new services – Post-OFDM waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19141,90 +19141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New candidate waveform for 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19259,90 +19259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible FBMC air interface for 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19377,51 +19377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FBMC-OQAM, a candidate waveform for 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19615,64 +19615,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARP Interleavers for Decomposed Parallel Concatenated Convolutional Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19733,77 +19733,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D3.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19973,77 +19973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20095,77 +20095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D3.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20277,225 +20277,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Turbo Codes for NR: Performance Evaluation for eMBB and URLLC</w:t>
+                <w:t xml:space="preserve">FEC performance comparison for short frame sizes for NR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #87. 2016</w:t>
+              <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #86bis. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976894v1</w:t>
+                <w:t xml:space="preserve">hal-02976853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEC performance comparison for short frame sizes for NR</w:t>
+                <w:t xml:space="preserve">Enhanced Turbo Codes for NR: Implementation Details</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #86bis. 2016</w:t>
+              <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #86. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976853v1</w:t>
+                <w:t xml:space="preserve">hal-02976830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Turbo Codes for NR: Implementation Details</w:t>
+                <w:t xml:space="preserve">Enhanced Turbo Codes for NR: Performance Evaluation for eMBB and URLLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #86. 2016</w:t>
+              <w:t xml:space="preserve">[Technical Report] 3GPP TSG-RAN WG1 Meeting #87. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976830v1</w:t>
+                <w:t xml:space="preserve">hal-02976894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Turbo Codes for NR: Performance Evaluation</w:t>
               </w:r>
@@ -20979,51 +20979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ousseily" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doumit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2025.3623368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamdar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nadal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2025.3597802" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05178523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3590986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2024.3364542" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168014v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josepha Youssef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3296437" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04335607v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;pha Youssef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2300125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178607v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2023.3303034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Gendron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnaedig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3264162" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03668893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kilzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3176107" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04198351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Mouhoubi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3216292" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03448296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3130102" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03275070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal V. Veeravalli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2021.3092767" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03257842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3082428" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02311284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2945781" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Najam-Ul-Islam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nauman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Raza Jafri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2020.3020724" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02307448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2947429" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.3001432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2020.2991995" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3027538" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Klaimi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2980268" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02332503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoang Son Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.2966723" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Barrueco Gutierrez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Montalban" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Angueira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811619" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02129699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2019.2916325" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2818883" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879650v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.09.030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNG7GZWM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780704v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rita Hojeij" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/5642765" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811618" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01905483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2876592" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garzon Bohorquez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2783971" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2764379" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511367v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2017.2665470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2629-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2468926" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haroun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2016.2525722" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2014.2367517" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2014.2358878" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Brandt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Alagha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Lexow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VXQCLTL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2013.050713.121659" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hamouda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2013.022213.130007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graell I Amat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.081051" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05589406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04943855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140226" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045754v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161603" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045788v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bazzal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174884" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168400v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC65386.2025.11154626" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168399v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810787v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942983" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608337v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS61526.2024.10639085" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168146v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wilking" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273516" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Aousaji" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273532" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168067v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293842" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608993v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860538" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12748-9_2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668962v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC51304.2022.9834022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608938v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800721" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02886510v4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569356" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594119" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279583v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594265" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279861v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594236" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520539v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901667v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217349" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545582v4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wehn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217318" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02430254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053453" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502291v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120466" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03563253v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217153" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319732v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Griebel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120779" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2019.8880816" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165343v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891385" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481057v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814195v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2018.8436872" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868963v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690816" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868761v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n-Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625316" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01869012v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625377" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814194v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422215" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868764v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rita Hojeij" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530555" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868757v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625359" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868945v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464920" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868752v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647824" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615326v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614064v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573599v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sfeir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962727" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Lahbabi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997300" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617338v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024665" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656134v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Medjkouh" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759088v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268851" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024578" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617324v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617327v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421989v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593095" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365554v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdmouleh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593124" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451200v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426871v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500494" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444260v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450885v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427146v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439883v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Eddo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2016.7848899" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184178v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01247411v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2015.7344998" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224303v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248744" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184177v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7146056" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214329v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214331v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170367v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170358v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ros" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacoste" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Burgi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174280v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6951949" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170234v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955127" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015125v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884214" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884131" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170362v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2014.6966904" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170240v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955116" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170374v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170370v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942401v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860658v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860756v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325226" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725492v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221327" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797517v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399204" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713606v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725056v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183873v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609525v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617884v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667672v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2011.6088949" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538605v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624781" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488691v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159719v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472981v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130413v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130410v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130432v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130425v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130428v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Boutros" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130420v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170210v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Hao" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061840v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170384v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170386v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869792v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schaich" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Schellmann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Svensson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945438v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045823v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04556909v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252336v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04556902v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045838v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975159v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03774098v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782188v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132426v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873248v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780776v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780751v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873253v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03773684v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780755v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782201v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780779v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782218v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782211v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03773412v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873262v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873256v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450283v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873258v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871117v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870092v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874477v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873285v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873296v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874482v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333771v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05166912v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333804v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333751v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333784v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976898v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976894v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976853v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976830v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974064v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976847v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01883652v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03052855v4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ousseily" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doumit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2025.3623368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamdar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nadal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2025.3597802" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05178523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3590986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2024.3364542" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168014v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josepha Youssef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3296437" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04335607v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;pha Youssef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2300125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178607v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2023.3303034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Gendron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnaedig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3264162" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03668893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kilzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3176107" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04198351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Mouhoubi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3216292" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03448296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3130102" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03275070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal V. Veeravalli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2021.3092767" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03257842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3082428" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Najam-Ul-Islam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nauman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Raza Jafri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2020.3020724" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2020.2991995" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02307448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2947429" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.3001432" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3027538" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Klaimi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2980268" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02332503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoang Son Le" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.2966723" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02311284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2945781" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02129699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2019.2916325" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745928v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Barrueco Gutierrez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Montalban" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Angueira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811619" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2818883" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879650v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.09.030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNG7GZWM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811618" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rita Hojeij" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/5642765" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01905483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2876592" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garzon Bohorquez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2783971" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2017.2665470" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2764379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2629-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2468926" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haroun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2016.2525722" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2014.2367517" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2014.2358878" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2013.050713.121659" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hamouda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2013.022213.130007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Brandt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Alagha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Lexow" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VXQCLTL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graell I Amat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.081051" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05589406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045788v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bazzal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174884" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04943855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140226" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045754v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161603" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC65386.2025.11154626" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168399v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143156v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143085v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810787v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942983" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608337v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS61526.2024.10639085" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168146v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wilking" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273516" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Aousaji" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273532" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168067v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293842" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668962v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC51304.2022.9834022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608993v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860538" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12748-9_2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608938v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800721" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02886510v4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569356" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594119" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279583v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594265" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279861v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594236" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520539v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02430254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wehn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053453" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120466" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03563253v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217153" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319732v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Griebel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120779" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217349" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545582v4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217318" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2019.8880816" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165343v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891385" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481057v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868963v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690816" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868761v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n-Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625316" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01869012v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625377" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422215" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868764v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rita Hojeij" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530555" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625359" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868945v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464920" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868752v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647824" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814195v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2018.8436872" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614064v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617338v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sfeir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024665" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656134v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Medjkouh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573599v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962727" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599967v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Lahbabi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997300" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759088v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759087v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268851" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617336v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024578" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617324v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617327v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615326v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421989v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593095" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365554v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdmouleh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593124" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451200v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426871v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500494" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444260v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450885v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427146v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439883v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Eddo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2016.7848899" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01247411v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2015.7344998" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224303v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248744" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184177v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7146056" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214329v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214331v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955127" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170358v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ros" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacoste" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Burgi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174280v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6951949" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015125v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884214" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174282v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884131" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170362v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2014.6966904" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170240v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955116" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170374v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170370v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170367v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942401v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860658v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860756v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325226" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725492v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221327" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797517v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399204" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713606v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617884v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183873v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609525v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667672v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2011.6088949" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488691v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538605v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624781" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632786v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472981v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130413v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130410v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130432v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130425v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130428v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Boutros" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130420v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170210v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Hao" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061840v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170384v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170386v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869792v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schaich" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Schellmann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Svensson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945438v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04556909v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04556902v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045838v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045823v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975159v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03774098v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132426v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780776v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873248v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780751v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873253v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780755v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780779v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782201v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782218v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782211v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03773684v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873262v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03773412v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450283v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873258v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873256v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871117v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870092v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874477v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873285v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873296v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874482v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333771v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05166912v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333804v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333751v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333784v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976898v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976853v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976830v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976894v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974064v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976847v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01883652v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03052855v4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>