--- v0 (2026-03-25)
+++ v1 (2026-04-15)
@@ -5055,368 +5055,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold rolling and growth-coarsening of S-phase in AA2024: effect on microstructure and hardness</w:t>
+                <w:t xml:space="preserve">Effet de la pré-déformation par laminage à froid sur la précipitation de la phase S-Al2CuMg dans un alliage d'aluminium 2024-T3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Irmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir A. Esin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAA 2022 - 18th International Conference on Aluminum Alloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281763v1</w:t>
+                <w:t xml:space="preserve">hal-04281768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la pré-déformation par laminage à froid sur la précipitation de la phase S-Al2CuMg dans un alliage d'aluminium 2024-T3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Irmer</w:t>
+                <w:t xml:space="preserve">Supersolvus microstructure evolution of VDM ® Alloy 780 during dynamic and post-dynamic recrystallization processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hafez Haghighat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">4th European Symposium on Superalloys and their Applications (EuroSuperalloys 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281768v1</w:t>
+                <w:t xml:space="preserve">hal-03875766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersolvus microstructure evolution of VDM ® Alloy 780 during dynamic and post-dynamic recrystallization processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juhi Sharma</w:t>
+                <w:t xml:space="preserve">Cold rolling and growth-coarsening of S-phase in AA2024: effect on microstructure and hardness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Irmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Symposium on Superalloys and their Applications (EuroSuperalloys 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bamberg, Germany</w:t>
+              <w:t xml:space="preserve">ICAA 2022 - 18th International Conference on Aluminum Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875766v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation sub-structures, recovery and recrystallization in pure tantalum</w:t>
               </w:r>
@@ -5612,377 +5612,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new full field framework to model grain and phase boundaries migration during diffusive solid/solid phase transformations and recrystallization.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+                <w:t xml:space="preserve">DIGIMU®: Full field recrystallization simulations for optimization of multi-pass processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Micheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chau Thuy Pham</w:t>
+                <w:t xml:space="preserve">D. Cardinaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Recrystallization and Grain Growth - ReX &amp; GG 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, France. pp.040014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5112548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114403v1</w:t>
+                <w:t xml:space="preserve">hal-02417694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGIMU®: Full field recrystallization simulations for optimization of multi-pass processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Cardinaux</w:t>
+                <w:t xml:space="preserve">A new full field framework to model grain and phase boundaries migration during diffusive solid/solid phase transformations and recrystallization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau Thuy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Recrystallization and Grain Growth - ReX &amp; GG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417694v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation concomitant to post-dynamic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Seret</w:t>
+                <w:t xml:space="preserve">Dislocation substructures in cold deformed pure tantalum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">REX&amp;GG 2019 - 7th international conference on recrystallization and grain growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417991v1</w:t>
+                <w:t xml:space="preserve">hal-02418778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and simulation study of the effect of precipitation distribution and grain size on-the AD730 Ni-based polycrystalline superalloy tensile behavior</w:t>
               </w:r>
@@ -6070,135 +6070,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation substructures in cold deformed pure tantalum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Baton</w:t>
+                <w:t xml:space="preserve">Precipitation concomitant to post-dynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Seret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Geslin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REX&amp;GG 2019 - 7th international conference on recrystallization and grain growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418778v1</w:t>
+                <w:t xml:space="preserve">hal-02417991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation concomitant to post-dynamic recrystallization in the AD730™ nickel base superalloy</w:t>
               </w:r>
@@ -6292,51 +6292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and post dynamic microstructure evolutions during forging of the new nickel based superalloy VDM Alloy 780</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6492,51 +6492,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2019 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain. pp.040014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5112548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114067v1</w:t>
@@ -6797,51 +6797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and Post dynamic microstructure evolutions during forging of the new nickel-based superalloy – VDM Alloy 780</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7037,527 +7037,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new topological model for the prediction of dynamic recrystallization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3D numerical framework for the full field modeling of recrystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fausty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Micheli</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM - ECFD 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">THERMEC’2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814101v1</w:t>
+                <w:t xml:space="preserve">hal-01858268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D numerical framework for the full field modeling of recrystallization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new topological model for the prediction of dynamic recrystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC’2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCM - ECFD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858268v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Austenite (γ) – Ferrite (α) transformation in steels within a finite element – level set numerical framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chau Thuy Pham</w:t>
+                <w:t xml:space="preserve">Mean field and full field simulations of dynamic recrystallization of austenitic 304L steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurore Montouchet</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973232v1</w:t>
+                <w:t xml:space="preserve">hal-01973194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean field and full field simulations of dynamic recrystallization of austenitic 304L steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Fausty</w:t>
+                <w:t xml:space="preserve">Simulation of the Austenite (γ) – Ferrite (α) transformation in steels within a finite element – level set numerical framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau Thuy Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cardinaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Montouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973194v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the full modeling of microstructure evolutions during metal forming industrial processes</w:t>
               </w:r>
@@ -7662,735 +7662,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Full field modelling of recrystallization in a finite element framework – application to 304L</w:t>
+                <w:t xml:space="preserve">Full field simulation of dynamic and post-dynamic recrystallization in 304L steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2M (Société Française de Métallurgie et des Matériaux), Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899284v1</w:t>
+                <w:t xml:space="preserve">hal-01624697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the dislocation density on hardening precipitation in Inconel© 625</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Seret</w:t>
+                <w:t xml:space="preserve">Recent advances concerning the numerical modeling of metallic materials at the mesoscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF2M (Société Française de Métallurgie et des Matériaux), Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">CEA DAM Ile de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bruyères le Chatel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624670v1</w:t>
+                <w:t xml:space="preserve">hal-01692080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances concerning the numerical modeling of metallic materials at the mesoscopic scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+                <w:t xml:space="preserve">3D Full field modelling of recrystallization in a finite element framework – application to 304L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEA DAM Ile de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bruyères le Chatel, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692080v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field simulation of dynamic and post-dynamic recrystallization in 304L steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Maire</w:t>
+                <w:t xml:space="preserve">Influence of the dislocation density on hardening precipitation in Inconel© 625</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Seret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SF2M (Société Française de Métallurgie et des Matériaux), Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624697v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the full field modeling of recrystallization and grain growth using the level set approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+                <w:t xml:space="preserve">Modeling of dynamic recrystallization in austenitic stainless steel 304l by coupling a full field approach in a finite element framework with mean field laws.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics - USNCCM14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573960v1</w:t>
+                <w:t xml:space="preserve">hal-01504490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of dynamic recrystallization in austenitic stainless steel 304l by coupling a full field approach in a finite element framework with mean field laws.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Maire</w:t>
+                <w:t xml:space="preserve">Recent advances in the full field modeling of recrystallization and grain growth using the level set approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics - USNCCM14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504490v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of grain growth in polycrystalline microstructures with heterogeneous grain size</w:t>
               </w:r>
@@ -8491,338 +8491,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of dynamic recrystallization in austenitic stainless steel 304L by coupling a full field approach in a finite element framework with mean field laws</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Maire</w:t>
+                <w:t xml:space="preserve">About the predictability of microstructure evolution upon thermomechanical processing of nickel-based superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Spring Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society, Apr 2017, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">TMS 2017 - 146th Annual Meeting and Exhibition - Materials for High Temperature Applications: Next Generation Superalloys and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society (TMS), Feb 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507114v1</w:t>
+                <w:t xml:space="preserve">hal-01507106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the predictability of microstructure evolution upon thermomechanical processing of nickel-based superalloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances concerning the numerical modeling of metallic materials at the mesoscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2017 - 146th Annual Meeting and Exhibition - Materials for High Temperature Applications: Next Generation Superalloys and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society (TMS), Feb 2017, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Centre de recherches de Constellium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Voreppe France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507106v1</w:t>
+                <w:t xml:space="preserve">hal-01692074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances concerning the numerical modeling of metallic materials at the mesoscopic scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of dynamic recrystallization in austenitic stainless steel 304L by coupling a full field approach in a finite element framework with mean field laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre de recherches de Constellium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Voreppe France</w:t>
+              <w:t xml:space="preserve">2017 MRS Spring Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society, Apr 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692074v1</w:t>
+                <w:t xml:space="preserve">hal-01507114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the density of dislocations in Nickel-based superalloys</w:t>
               </w:r>
@@ -8910,51 +8910,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a global level set framework, application to 304L stainless steel</w:t>
+                <w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a level-set framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulais-Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Scholtes</w:t>
@@ -8968,127 +8968,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Poitrault</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque "Métallurgie, quel avenir!"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421567v1</w:t>
+                <w:t xml:space="preserve">hal-01480100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a level-set framework</w:t>
+                <w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a global level set framework, application to 304L stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulais-Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Scholtes</w:t>
@@ -9102,94 +9093,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Métallurgie, quel avenir!"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Jul 2016, Troyes, France. pp.02005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20168002005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480100v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Static Recrystallization and Grain Growth Phenomena by Mean Field and Full Field Modeling</w:t>
               </w:r>
@@ -9294,273 +9294,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallization and grain growth modeling at the mesoscopic scale thanks to a level-set/FE framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amico Settefrati</w:t>
+                <w:t xml:space="preserve">Strategies for a quantitative description of deformation substructures in view of recrystallization nucleation modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Recrystallization and Grain Growth: Recrystallization II: Dynamic Recrystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Pittsburgh, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479206v1</w:t>
+                <w:t xml:space="preserve">hal-01479906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for a quantitative description of deformation substructures in view of recrystallization nucleation modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Besnard</w:t>
+                <w:t xml:space="preserve">Recrystallization and grain growth modeling at the mesoscopic scale thanks to a level-set/FE framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulais-Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Recrystallization and Grain Growth: Recrystallization II: Dynamic Recrystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Pittsburgh, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479906v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About quantitative EBSD analysis of deformation and recovery substructures in pure Tantalum</w:t>
               </w:r>
@@ -10438,51 +10438,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and Post-dynamic Recrystallization During Supersolvus Forging of the New Nickel-Based Superalloy—VDM Alloy 780</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10794,51 +10794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDF5F23F"/>
+    <w:nsid w:val="2A98EA5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11025,51 +11025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charbel-moussa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4564-6732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8949-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.17222" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Irmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yildirim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-10205-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hazemann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srecki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thealler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-024-07361-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-024-00572-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belkacemi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171162" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geslin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2022.105786" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Baton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Geslin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1249/1/012062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06218-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leonard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roatta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Signorelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139689" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bozzolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109892" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110789" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thebault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson L Guesser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13640461.2020.1832308" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Seret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4707-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.08.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.04.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0309-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hernot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauvoisin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.10.067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernacki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Besnard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bozzolo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/89/1/012038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.07.080" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01003216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.123" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00864927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.07.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914432v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7739-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.303" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Abi Rached" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354409v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T. Belkacemi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281756v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Thinhinane Belkacemi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Senour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vassi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354372v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Geslin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkacemi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281763v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875766v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hafez Haghighat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Sharma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gehrmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Alves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905877v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114059v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114403v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Thuy Pham" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardinaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112548" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417991v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418061v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418778v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02902587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafez Masood" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Gehrmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cardinaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418807v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814101v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Micheli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858268v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973232v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Montouchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973194v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899284v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01624670v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692080v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01624697v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573960v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01507114v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01507106v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692074v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421567v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulais-Sinou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480100v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480077v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479206v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479906v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203276v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157597v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Gazo-Hanna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.950" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delattre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00994658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00994656v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01003498v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03064549v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Hafez Haghighat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_44" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charbel-moussa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4564-6732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8949-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.17222" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Irmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yildirim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-10205-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hazemann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srecki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thealler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-024-07361-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-024-00572-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belkacemi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171162" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geslin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2022.105786" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Baton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Geslin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1249/1/012062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06218-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leonard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roatta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Signorelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139689" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bozzolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109892" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110789" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thebault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson L Guesser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13640461.2020.1832308" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Seret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4707-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.08.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.04.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0309-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hernot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauvoisin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.10.067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernacki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Besnard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bozzolo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/89/1/012038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.07.080" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01003216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.123" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00864927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.07.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914432v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7739-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.303" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Abi Rached" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354409v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T. Belkacemi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281756v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Thinhinane Belkacemi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Senour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vassi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354372v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Geslin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkacemi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875766v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hafez Haghighat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Sharma" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gehrmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Alves" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905877v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114059v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardinaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112548" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Thuy Pham" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418778v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418061v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02902587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafez Masood" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Gehrmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cardinaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418807v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814101v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Micheli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973194v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Montouchet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01624697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899284v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01624670v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504490v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573960v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01507106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01507114v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480100v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulais-Sinou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421567v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480077v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479906v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479206v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203276v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157597v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Gazo-Hanna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.950" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delattre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00994658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00994656v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01003498v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03064549v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Hafez Haghighat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_44" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>