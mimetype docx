--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -1,10739 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10688 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charbel Moussa </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Charbel MoussaProfessor Physical and Mechanical  Metallurgy</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charbel-moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4564-6732</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.fr/citations?user=lUTkxrUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-8949-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Short Introduction to Metal Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2511.17222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of second-phase precipitates on deformation microstructure in AA2024 (Al–Cu–Mg): dislocation substructures and stored energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Irmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (40), pp.18978-19002. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-024-10205-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural Evolution in Inconel 718 During Room-Temperature Tube Flow Forming: Plastic Flow Heterogeneities and δ Phase Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Srecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thealler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (5), pp.1311-1318. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-024-07361-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From heterogeneous nucleation to homogeneous spatial distribution of hardening precipitates: An in situ TEM study on cold-rolled AA2024-T3 (Al–Cu–Mg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Irmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vermaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.633-638. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/s43579-024-00572-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cold rolling on nucleation, growth and coarsening of S-phase precipitates in Al- Cu- Mg alloy (AA2024): From heterogeneous nucleation to homogeneous spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Irmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 963, pp.171162. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation sub-structures, recovery and recrystallization in pure tantalum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Baton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Geslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1249 (1), pp.012062. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/1249/1/012062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of crystallographic orientation on the recrystallization of pure tantalum through microstructure-based estimation of the stored energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104, pp.105786. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2022.105786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pre-recovery on the recrystallization of pure tantalum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Baton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (27), pp.15354-15378. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-021-06218-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous dynamic recrystallization in a Zn–Cu–Ti sheet subjected to bilinear tensile strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Signorelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 789, pp.139689. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a CPFEM context – Application to 304L steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Ruiz Sarrazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 184, pp.109892. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation and deformation conditions dependence of dislocation substructures in cold deformed pure tantalum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.110789. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrema of micro-hardness in fully pearlitic compacted graphite cast iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson L Guesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cast Metals Research, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (4-5), pp.218-225. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13640461.2020.1832308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mean field model of agglomeration as an extension to existing precipitation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of geometrically necessary dislocation density from filtered EBSD data by a local linear adaptation of smoothing splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Signorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (3), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719004035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new topological approach for the mean field modeling of dynamic recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, pp.194-207. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2018.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Coupling between Recrystallization and Precipitation Following Hot Deformation in a γ-γ′ Nickel-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (9), pp.4199-4213. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-018-4707-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the grain size evolution during thermal treatments at the mesoscopic scale: a numerical framework and industrial examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Control, modeling and characterization of heat treatment and surface engineering, 106 (105), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2018034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of dislocations and dislocation boundaries from EBSD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 179, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of dynamic and post-dynamic recrystallization by coupling a full field approach to phenomenological laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.498-519. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of 3D mean field models for capillarity-driven grain growth based on full field simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (24), pp.10970-10981. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-0309-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of carbonitrided steel with spherical indentation using the average representative strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mauvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.1191-1198. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2015.10.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field modeling of recrystallization and grain growth thanks to a level set approach: towards modeling by industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATCH Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About quantitative EBSD analysis of deformation and recovery substructures in pure Tantalum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89, pp.012038. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/89/1/012038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation on carbonitrided steel characterization with spherical indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mauvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 258, pp.782-789. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.07.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the hardening law of materials with spherical indentation using the average representative strain for several penetration depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mauvoisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 606, pp.409-416. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.03.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the concept of representative strain and constraint factor introduced by Vickers indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue bibliographique sur la caractérisation mécanique des matériaux utilisant la déformation représentative en indentation sphérique Literature review on mechanical characterization of materials using a representative strain in spherical indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mauvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (302), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre les déformations représentatives de l'indentation Vickers et de l'indentation sphérique Comparison between representative deformations in Vickers indentation and spherical indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mauvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (303), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the tensile properties of a material through spherical indentation: definition of an average representative strain and a confidence domain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mauvoisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 p. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-013-7739-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of homogenous and plastically graded materials with spherical indentation and inverse analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mauvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pilvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.20-27. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/jmr.2011.303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF HOMOGENOUS AND PLASTICALLY GRADED MATERIALS WITH SPHERICAL INDENTATION AND INVERSE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mauvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pilvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.20-27. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/jmr.2011.303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre les précipités et les structures de dislocations dans un alliage d'aluminium 2024 (Al-Cu-Mg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Irmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée Matériaux UniCa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement en rupture de la pile d'éponge de Zr en fonction de sa microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métallurgie, quel avenir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la microstructure lors du fluotournage d'Inconel 718 et d'alliage d'aluminium 2219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Srecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thealler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métallurgie, quel avenir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de microstructure lors de fabrication d'emballages métalliques : optimisation du procédé pour application sur des alliages d'aluminium recyclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Abi Rached</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la SF2M 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Influence of Cold Rolling on Precipitation in Industrial AA2024 using Advanced Microscopy Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Irmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa T. Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la pré-déformation sur la germination, la croissance et le murissement de la phase s dans un alliage 2024 : de la germination hétérogène à la distribution spatiale homogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Irmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Thinhinane Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Senour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vassière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Métallurgie : Quel avenir!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of crystal orientation on recovery and recrystallization in pure tantalum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Baton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Geslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReX &amp; GG 2023 - 8th Conference on Recrystallization and Grain Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between S-phase precipitates and dislocation sub-structures in AA2024 (Al-Cu-Mg family)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Irmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Technology of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, mandelieu la napoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la pré-déformation sur la germination, la croissance et le mûrissement de la phase S dans un alliage 2024 : de la germination hétérogène à la distribution spatiale homogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Irmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Métallurgie : Quel avenir!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersolvus microstructure evolution of VDM ® Alloy 780 during dynamic and post-dynamic recrystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hafez Haghighat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhi Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Symposium on Superalloys and their Applications (EuroSuperalloys 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la pré-déformation par laminage à froid sur la précipitation de la phase S-Al2CuMg dans un alliage d'aluminium 2024-T3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Irmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold rolling and growth-coarsening of S-phase in AA2024: effect on microstructure and hardness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Irmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAA 2022 - 18th International Conference on Aluminum Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation sub-structures, recovery and recrystallization in pure tantalum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Baton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Geslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42ndRiso international Symposium: Microstructural variability: Processing, analysis, mechanisms and properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Riso, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation substructures in cold deformed pure tantalum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Baton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REX&amp;GG 2019 - 7th international conference on recrystallization and grain growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation concomitant to post-dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation study of the effect of precipitation distribution and grain size on-the AD730 Ni-based polycrystalline superalloy tensile behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new full field framework to model grain and phase boundaries migration during diffusive solid/solid phase transformations and recrystallization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau Thuy Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Recrystallization and Grain Growth - ReX &amp; GG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGIMU®: Full field recrystallization simulations for optimization of multi-pass processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cardinaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, France. pp.040014, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5112548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digimu: 2D and 3D full field recrystallization simulations with coupled micro-macro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEMU 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation concomitant to post-dynamic recrystallization in the AD730™ nickel base superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and post dynamic microstructure evolutions during forging of the new nickel based superalloy VDM Alloy 780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhi Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafez Masood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Gehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AeroMat 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Post dynamic microstructure evolutions during forging of the new nickel-based superalloy – VDM Alloy 780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhi Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafez Masood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Gehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REX&amp;GG 2019 - 7th international conference on recrystallization and grain growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothing of EBSD datasets to quantify the geometrically necessary dislocation density: application to the discrimination of dynamically vs. post-dynamically recrystallized grains in forged nickel-based superalloys.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Métallurgie : Quel avenir!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic recrystallization in 304L steel: Full field and mean field simulation results compared to experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REX&amp;GG 2019 - 7th international conference on recrystallization and grain growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digimu®: Full field recrystallization simulations for optimization of multi-pass processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cardinaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2019 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain. pp.040014, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5112548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the full field modeling of microstructure evolutions during metal forming industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Recrystallization and Grain Growth - ReX &amp; GG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new topological model for the prediction of dynamic recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM - ECFD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D numerical framework for the full field modeling of recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Austenite (γ) – Ferrite (α) transformation in steels within a finite element – level set numerical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau Thuy Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cardinaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Montouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean field and full field simulations of dynamic recrystallization of austenitic 304L steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the full modeling of microstructure evolutions during metal forming industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field simulation of dynamic and post-dynamic recrystallization in 304L steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M (Société Française de Métallurgie et des Matériaux), Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Full field modelling of recrystallization in a finite element framework – application to 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the dislocation density on hardening precipitation in Inconel© 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M (Société Française de Métallurgie et des Matériaux), Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances concerning the numerical modeling of metallic materials at the mesoscopic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA DAM Ile de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bruyères le Chatel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of dynamic recrystallization in austenitic stainless steel 304l by coupling a full field approach in a finite element framework with mean field laws.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the full field modeling of recrystallization and grain growth using the level set approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Toulorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics - USNCCM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of grain growth in polycrystalline microstructures with heterogeneous grain size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Karch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of dynamic recrystallization in austenitic stainless steel 304L by coupling a full field approach in a finite element framework with mean field laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Materials Research Society, Apr 2017, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the predictability of microstructure evolution upon thermomechanical processing of nickel-based superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2017 - 146th Annual Meeting and Exhibition - Materials for High Temperature Applications: Next Generation Superalloys and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society (TMS), Feb 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances concerning the numerical modeling of metallic materials at the mesoscopic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de recherches de Constellium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Voreppe France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a global level set framework, application to 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulais-Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Jul 2016, Troyes, France. pp.02005, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20168002005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a level-set framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulais-Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Métallurgie, quel avenir!"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the density of dislocations in Nickel-based superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">olloque "Métallurgie, quel avenir!"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Static Recrystallization and Grain Growth Phenomena by Mean Field and Full Field Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Métallurgie, quel avenir!"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for a quantitative description of deformation substructures in view of recrystallization nucleation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Recrystallization and Grain Growth: Recrystallization II: Dynamic Recrystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrystallization and grain growth modeling at the mesoscopic scale thanks to a level-set/FE framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulais-Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Recrystallization and Grain Growth: Recrystallization II: Dynamic Recrystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About quantitative EBSD analysis of deformation and recovery substructures in pure Tantalum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Riso International Symposium on Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Riso, Denmark. pp.012038, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/89/1/012038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the plastic strain by spherical indentation of uniaxially deformed sheet metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mauvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Gazo-Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, graz, Austria. pp.950-956, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION D'ACIERS CARBONITRURES AVEC L'INDENTATION SPHERIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mauvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">indentation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION DES MATERIAUX METALLIQUES PAR INDENTATION SPHERIQUE : UTILISATION D'UNE DEFORMATION REPRESENTATIVE POUR PLUSIEURS PROFONDEURS D'INDENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mauvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delattr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">indentation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCAL EVALUATION OF THE HARDENING LAW OF A MATERIAL THROUGH SPHERICAL INDENTATION: DEFINITION OF AN AVERAGE REPRESENTATIVE STRAIN AND A CONFIDENCE DOMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mauvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of Local Mechanical Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Kutna Hora, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Characterization of Carbonitrided Steels with Spherical Indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mauvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of Local Mechanical Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Kutna Hora, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical indentation of homogenous and plastically graded materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mauvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pilvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International indentation workshop 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Post-dynamic Recrystallization During Supersolvus Forging of the New Nickel-Based Superalloy—VDM Alloy 780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhi Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Hafez Haghighat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Gehrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2020 : Proceedings of the 14th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.450-460, 2020, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51834-9_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation sub-structures, recovery and recrystallization in pure tantalum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Baton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Geslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1249 (1), pp.012062, 2022, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/1249/1/012062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10794,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A98EA5C"/>
+    <w:nsid w:val="840F9CCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11025,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charbel-moussa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4564-6732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8949-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.17222" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Irmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yildirim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-10205-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hazemann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srecki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thealler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-024-07361-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-024-00572-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belkacemi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171162" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geslin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2022.105786" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Baton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Geslin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1249/1/012062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06218-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leonard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roatta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Signorelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139689" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bozzolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109892" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110789" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thebault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson L Guesser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13640461.2020.1832308" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Seret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4707-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.08.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.04.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0309-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hernot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauvoisin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.10.067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernacki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Besnard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bozzolo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/89/1/012038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.07.080" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01003216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.123" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00864927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.07.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914432v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7739-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.303" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Abi Rached" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354409v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T. Belkacemi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281756v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Thinhinane Belkacemi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Senour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vassi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354372v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Geslin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkacemi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875766v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hafez Haghighat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Sharma" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gehrmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Alves" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905877v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114059v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardinaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112548" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Thuy Pham" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418778v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418061v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02902587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafez Masood" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Gehrmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cardinaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418807v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814101v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Micheli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973194v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Montouchet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01624697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899284v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01624670v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504490v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573960v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01507106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01507114v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480100v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulais-Sinou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421567v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480077v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479906v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479206v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203276v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157597v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Gazo-Hanna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.950" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delattre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00994658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00994656v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01003498v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03064549v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Hafez Haghighat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_44" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charbel-moussa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4564-6732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.fr/citations?user=lUTkxrUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8949-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406171v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.17222" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Irmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yildirim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-10205-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hazemann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srecki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thealler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-024-07361-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-024-00572-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belkacemi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Baton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Geslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1249/1/012062" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geslin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2022.105786" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06218-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leonard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roatta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Signorelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139689" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bozzolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109892" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096625v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110789" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thebault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson L Guesser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13640461.2020.1832308" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Seret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731431v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4707-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besnard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.04.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573836v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.08.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0309-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hernot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauvoisin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.10.067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327920v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernacki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Besnard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bozzolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/89/1/012038" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.07.080" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01003216v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.123" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00864927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.07.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7739-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829993v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.303" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406181v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406564v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hahn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Abi Rached" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354409v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T. Belkacemi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281756v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Thinhinane Belkacemi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Senour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vassi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Geslin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281741v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354382v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkacemi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875766v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hafez Haghighat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Sharma" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gehrmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Alves" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281763v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905877v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418778v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Thuy Pham" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417694v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardinaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112548" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02902587v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafez Masood" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Gehrmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418251v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114067v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cardinaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114513v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814101v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Micheli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858268v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Montouchet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01624697v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899284v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01624670v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692080v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504490v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573960v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01507114v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01507106v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692074v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421567v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulais-Sinou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480100v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479906v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479206v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203276v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157597v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Gazo-Hanna" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.950" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157560v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delattre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157566v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattr" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00994658v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00994656v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01003498v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03064549v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Hafez Haghighat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_44" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874949v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>