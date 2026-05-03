--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -276,51 +276,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.3-17. </w:t>
+              <w:t xml:space="preserve">, 2025, 547, pp.3-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24187/ecostat.2025.547.2135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -444,587 +444,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche du point de basculement sur le marché du logement : les résultats d’une expérience de terrain</w:t>
+                <w:t xml:space="preserve">Cream skimming and discrimination in access to medical care: A field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t>
+              <w:t xml:space="preserve">Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.1868-1883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hec.4692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264857v1</w:t>
+                <w:t xml:space="preserve">hal-04264822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSING DISCRIMINATION IN ACCESS TO HIGHER EDUCATION</w:t>
+                <w:t xml:space="preserve">À la recherche du point de basculement sur le marché du logement : les résultats d’une expérience de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gorohouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/48744152⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 74 (1), pp.5-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05533483v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing ethnic discrimination through formal warning: Evidence from two combined field experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 98, pp.103850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2022.103850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminations dans l’accès à l’emploi : les effets croisés du genre, de l’origine et de l’adresse</w:t>
+                <w:t xml:space="preserve">Assessing discrimation in access to higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Petit</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Alexandre Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 541, pp.3-16. </w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2023.541.2104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/48744152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05196132v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05533483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking for Tipping Point in the Housing Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74 (1), pp.5-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966782v1</w:t>
@@ -1159,210 +1159,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cream skimming and discrimination in access to medical care: A field experiment</w:t>
+                <w:t xml:space="preserve">Discriminations dans l’accès à l’emploi : les effets croisés du genre, de l’origine et de l’adresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (8), pp.1868-1883. </w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 541, pp.3-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hec.4692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2023.541.2104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264822v1</w:t>
+                <w:t xml:space="preserve">hal-05196132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Discrimination In Access To Higher Education: Results From A Field Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Alexandre Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 151, pp.121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/48744152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269207v1</w:t>
@@ -1718,235 +1718,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droits et devoirs du RSA : l’impact des contrôles sur la participation des bénéficiaires</w:t>
+                <w:t xml:space="preserve">Externalities from urban renewal: evidence from a French program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Le Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Letrouit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.735.0735⟩</w:t>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95, pp.103789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2022.103789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082311v1</w:t>
+                <w:t xml:space="preserve">halshs-03753046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Externalities from urban renewal: evidence from a French program</w:t>
+                <w:t xml:space="preserve">Droits et devoirs du RSA : l’impact des contrôles sur la participation des bénéficiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Letrouit</w:t>
+                <w:t xml:space="preserve">Rémi Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 95, pp.103789. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (5), pp.735-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2022.103789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.735.0735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03753046v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écarts de rémunération au recrutement des hommes et des femmes : une investigation en entreprise</w:t>
               </w:r>
@@ -2497,77 +2497,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche ultramarine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2605,64 +2605,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination dans l'emploi en Nouvelle-Calédonie : une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2726,77 +2726,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche Ultra Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2821,64 +2821,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of a French Urban Renewal Program on local housing markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Letrouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2916,77 +2916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of a French Urban Renewal Program on Local Housing Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Letrouit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Congress of the European Economic Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3024,64 +3024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of a French urban renewal program on local housing markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Letrouit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st EALE Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3326,211 +3326,211 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raising take-up of social assistance benefits through a simple mailing: evidence from a French field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th EALE Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Saint-Gall, Switzerland</w:t>
+              <w:t xml:space="preserve">34èmes Journées de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01653619v1</w:t>
+                <w:t xml:space="preserve">halshs-01656802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raising take-up of social assistance benefits through a simple mailing: evidence from a French field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Louis-André-Gérard-Vallet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">29th EALE Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saint-Gall, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01656798v1</w:t>
+                <w:t xml:space="preserve">halshs-01653619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raising take-up of social assistance benefits through a simple mailing: evidence from a French field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Journées de Microéconomie Appliquée (JMA)</w:t>
+              <w:t xml:space="preserve">16èmes Journées Louis-André-Gérard-Vallet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01656802v1</w:t>
+                <w:t xml:space="preserve">halshs-01656798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raising take-up of social assistance benefits through a simple mailing: evidence from a French field experiment</w:t>
               </w:r>
@@ -3800,64 +3800,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits et devoirs du RSA : l'impact des contrôles sur la participation des bénéficiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3914,51 +3914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4002,51 +4002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écarts de rémunération au recrutement des femmes et des hommes : une investigation en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4071,203 +4071,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of a French Urban Renewal Program on Local Housing Markets</w:t>
+                <w:t xml:space="preserve">Les refus de soins discriminatoires : tests multicritères et représentatifs dans trois spécialités médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Letrouit</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02974235v1</w:t>
+                <w:t xml:space="preserve">hal-02441086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les refus de soins discriminatoires : tests multicritères et représentatifs dans trois spécialités médicales</w:t>
+                <w:t xml:space="preserve">Impacts of a French Urban Renewal Program on Local Housing Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Petit</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Letrouit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441086v1</w:t>
+                <w:t xml:space="preserve">halshs-02974235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des emplois francs sur les discriminations dans le recrutement : une évaluation par testing répétés</w:t>
               </w:r>
@@ -4279,51 +4279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4348,298 +4348,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of a French Urban Renewal Program on Local Housing Markets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination dans le recrutement des grandes entreprises : une approche multicanal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Challe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Letrouit</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02972448v1</w:t>
+                <w:t xml:space="preserve">hal-02441144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination dans le recrutement des grandes entreprises : une approche multicanal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of a French Urban Renewal Program on Local Housing Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Petit</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Letrouit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441144v1</w:t>
+                <w:t xml:space="preserve">halshs-02972448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking for tipping point in the housing market : evidence from a field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4683,51 +4683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4758,77 +4758,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l’impact d’un courrier d’alerte sur les discriminations liées à l’origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4872,51 +4872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4960,51 +4960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5138,261 +5138,773 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01100358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DES DIFFICULTES DE RECRUTEMENT DANS LA RESTAURATION ? UN TEST DE DISCRIMINATION DANS L'ACCES A L'APPRENTISSAGE A PARIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">UNADEV. 2022</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick l'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Thao Noet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04131354v1</w:t>
+                <w:t xml:space="preserve">halshs-05533211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accès en master et origine ethnique : l'inégalité des chances Mars 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berlanda Desuza Fils-Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick l'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05533167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélection à l'entrée en master : les effets de l'origine et de la religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berlanda Desuza Fils-Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick l'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05533258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination à l'embauche des femmes voilées en France : un test sur l'accès à l'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amynata Bagayoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05533100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélection à l'entrée en master : Les effets du genre et de l'origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berlanda Desuza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick l'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05533122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Challe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UNADEV. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’évolution du marché du logement privé dans les quartiers en rénovation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Letrouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire National de la Politique de la Ville. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5402,114 +5914,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le non-recours aux aides sociales sous conditions de ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Paris-Est, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PESC0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01514586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5656,51 +6168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza Fils-Aim&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2025.2507174" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2203459" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0182" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Erb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48744152" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103850" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05196132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.541.2104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.332.0233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4692" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille R&#233;gnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leborgne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.223.0413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980211006033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0735" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Letrouit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103789" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Domingues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2021.04.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fotsa Lieno-Gaillardon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.141.0049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2019.1706075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.272.0227" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04950656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387703v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chareyron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gorohouna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L'Horty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieno-Gaillardon Lucie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656862v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441144v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333857v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Anne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01514586v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC0045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza Fils-Aim&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2025.2507174" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2203459" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4692" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0182" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103850" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Erb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48744152" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.332.0233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05196132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.541.2104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille R&#233;gnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leborgne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.223.0413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980211006033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Letrouit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103789" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0735" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Domingues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2021.04.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fotsa Lieno-Gaillardon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.141.0049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2019.1706075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.272.0227" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04950656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387703v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chareyron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gorohouna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L'Horty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieno-Gaillardon Lucie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656862v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333857v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Anne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Thao Noet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533167v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza Fils-Aime" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amynata Bagayoko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131354v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926292v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01514586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC0045" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>