--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -899,287 +899,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05533483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking for Tipping Point in the Housing Market</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Challe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (2), pp.233-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.332.0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966782v1</w:t>
+                <w:t xml:space="preserve">hal-04264840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seeking for Tipping Point in the Housing Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gorohouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (1), pp.5-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.332.0233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04264840v1</w:t>
+                <w:t xml:space="preserve">hal-04966782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations dans l’accès à l’emploi : les effets croisés du genre, de l’origine et de l’adresse</w:t>
               </w:r>
@@ -5172,51 +5172,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DES DIFFICULTES DE RECRUTEMENT DANS LA RESTAURATION ? UN TEST DE DISCRIMINATION DANS L'ACCES A L'APPRENTISSAGE A PARIS</w:t>
+                <w:t xml:space="preserve">Des difficultés de recrutement dans la restauration ? Un test de discrimination dans l'accèsà l'apprentissage à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
@@ -5729,51 +5729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6168,51 +6168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza Fils-Aim&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2025.2507174" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2203459" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4692" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0182" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103850" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Erb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48744152" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.332.0233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05196132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.541.2104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille R&#233;gnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leborgne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.223.0413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980211006033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Letrouit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103789" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0735" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Domingues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2021.04.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fotsa Lieno-Gaillardon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.141.0049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2019.1706075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.272.0227" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04950656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387703v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chareyron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gorohouna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L'Horty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieno-Gaillardon Lucie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656862v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333857v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Anne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Thao Noet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533167v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza Fils-Aime" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amynata Bagayoko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131354v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926292v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01514586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC0045" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza Fils-Aim&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2025.2507174" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2203459" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4692" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0182" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103850" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Erb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48744152" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.332.0233" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05196132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.541.2104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille R&#233;gnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leborgne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.223.0413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980211006033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Letrouit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103789" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0735" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Domingues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2021.04.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fotsa Lieno-Gaillardon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.141.0049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2019.1706075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.272.0227" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04950656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387703v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chareyron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gorohouna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L'Horty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieno-Gaillardon Lucie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656862v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333857v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Anne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Thao Noet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533167v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza Fils-Aime" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amynata Bagayoko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131354v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926292v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01514586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC0045" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>