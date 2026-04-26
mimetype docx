--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -150,505 +150,596 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriations de l’espace et répression du mouvement des Gilets jaunes à Caen</w:t>
+                <w:t xml:space="preserve">Des urnes aux ­­ronds-­­points, et retour : motifs, limites et effets de la participation politique des Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étienne Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mappemonde.9405⟩</w:t>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Occupation, manifestation et actions contestataires : la participation à l’épreuve des Gilets jaunes, 1 (41), pp.31-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.041.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497880v1</w:t>
+                <w:t xml:space="preserve">hal-05566215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are movements against climate-change policy anti-environmental? Research on the Yellow Vest Movement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appropriations de l’espace et répression du mouvement des Gilets jaunes à Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charif Elalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Levain</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonin Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41253-022-00186-w⟩</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.9405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783329v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter au quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Les temporalités de la démocratie, 36, [21 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/temporalites.10577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Are movements against climate-change policy anti-environmental? Research on the Yellow Vest Movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Persico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charif Elalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special issue: Understanding the Yellow Vests through the Lens of Mixed Methods, 20 (3-4), pp.550-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-022-00186-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquêter in situ par questionnaire sur une mobilisation en cours : une étude sur les gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsinée André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernard de Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 69 (5-6), pp.869-892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.695.0869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -658,1030 +749,1030 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nous à la campagne, l’écologie on la connaît » : appropriations et résistances aux injonctions environnementales chez des Gilets jaunes normand·es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Rubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">écologie et classes sociales – stratégies de reproduction, modes de domination et conditions écologiques d’existence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Baptiste COMBY, Séverine MISSET, Franck POUPEAU, Nicolas RENAHY, Gaëlle RONSIN et Johanna SIMÉANT-GERMANOS, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous sous le même maillot&amp;quot; ? Conditions d’émergence, d’existence et de maintien d’un sujet politique Gilet jaune</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Votez intelligent !&amp;quot; Les présidentielles de 2022 vues par des Gilets jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès national de l’Association Française de Science Politique (AFSP) / ST 29 : Les Gilets jaunes, un nouveau sujet politique ? Mouvements sociaux contemporains et compétition politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées d'études - Gilets Jaunes : un état des lieux 2018-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quentin Ravelli; Johanna Siméant-Germanos; Loïc Bonin; Pauline Liochon, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03783060v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle structuration du mouvement des Gilets jaunes dans le temps ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tous sous le même maillot&amp;quot; ? Conditions d’émergence, d’existence et de maintien d’un sujet politique Gilet jaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LonGi - Une approche biographique des Gilets jaunes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès national de l’Association Française de Science Politique (AFSP) / ST 29 : Les Gilets jaunes, un nouveau sujet politique ? Mouvements sociaux contemporains et compétition politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919193v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03783060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Votez intelligent !&amp;quot; Les présidentielles de 2022 vues par des Gilets jaunes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quelle structuration du mouvement des Gilets jaunes dans le temps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études - Gilets Jaunes : un état des lieux 2018-2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quentin Ravelli; Johanna Siméant-Germanos; Loïc Bonin; Pauline Liochon, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire LonGi - Une approche biographique des Gilets jaunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919125v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir de l'ombre : retour sur une contestation en jaune</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exposition de matériaux et d’hypothèses autour des entretiens biographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Pratiques et Pensées de l'Émancipation : Repenser l'événement Gilets jaunes - Séance du 12 octobre 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elalaoui Charif, Oct 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude entretiens biographiques - Mouvement des Gilets jaunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zakaria Bendali; Alexandre Dafflon; Aldo Rubert; Olivier Fillieule; CRAPUL (Centre de recherche sur l’action politique de l’Université de Lausanne), Nov 2021, La sage, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03432507v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03436446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façonner sa place, agir sur son rond-point. Une lecture sommaire de Nuit debout (2016) et des Gilets jaunes (2018) à Caen à la lumière d’Henri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre internationale. Henri Lefebvre et la production de l’espace : agencements de résistance au capitalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler espace social lefebvrien et sociologie des mouvements sociaux pour comprendre le mouvement des Gilets jaunes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les exclus s’incluent. Espaces de représentations en jaune et socialisation politique des Gilets jaunes à Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de l'ABSP et le 9ème Congrès CoSPoF sur la thématiques des « Résistances ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ABSP (Association belge francophone de science politique); CoSPoF (Congrès des associations francophones de science politique), Apr 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire du Réseau Thématique 21 : Mouvements Sociaux (AFS) 2020 – 2021 - Séance du 18 mars 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique 21 de l'Association Française de Sociologie (AFS), Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03432280v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03436379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle analyse du mouvement des Gilets jaunes à Caen par la carte ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Articuler espace social lefebvrien et sociologie des mouvements sociaux pour comprendre le mouvement des Gilets jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale de la Commission de géographie politique et de géopolitique du CNFG : Quelle place pour les cartes dans l’analyse politique de l’espace ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFG (Comité National Français de Géographie), Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème Congrès de l'ABSP et le 9ème Congrès CoSPoF sur la thématiques des « Résistances ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ABSP (Association belge francophone de science politique); CoSPoF (Congrès des associations francophones de science politique), Apr 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03432608v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03432280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exclus s’incluent. Espaces de représentations en jaune et socialisation politique des Gilets jaunes à Caen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quelle analyse du mouvement des Gilets jaunes à Caen par la carte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Réseau Thématique 21 : Mouvements Sociaux (AFS) 2020 – 2021 - Séance du 18 mars 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Thématique 21 de l'Association Française de Sociologie (AFS), Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée doctorale de la Commission de géographie politique et de géopolitique du CNFG : Quelle place pour les cartes dans l’analyse politique de l’espace ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG (Comité National Français de Géographie), Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03436379v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03432608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À Caen, une configuration localisée du mouvement des Gilets jaunes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sortir de l'ombre : retour sur une contestation en jaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV ISA Forum of Sociology - Challenges of the 21st Century: Democracy, Environment, Inequalities, Intersectionality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISA (International Sociological Association), Feb 2021, Porto Alegre, Brésil</w:t>
+              <w:t xml:space="preserve">Séminaire Pratiques et Pensées de l'Émancipation : Repenser l'événement Gilets jaunes - Séance du 12 octobre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elalaoui Charif, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431586v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03432507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence semi-plénière : Les &amp;quot;Gilets jaunes&amp;quot; : enquêtes de terrain et enjeux théoriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">À Caen, une configuration localisée du mouvement des Gilets jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Codaccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de l’AFS : Changer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">IV ISA Forum of Sociology - Challenges of the 21st Century: Democracy, Environment, Inequalities, Intersectionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISA (International Sociological Association), Feb 2021, Porto Alegre, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03432429v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition de matériaux et d’hypothèses autour des entretiens biographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conférence semi-plénière : Les &amp;quot;Gilets jaunes&amp;quot; : enquêtes de terrain et enjeux théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Codaccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude entretiens biographiques - Mouvement des Gilets jaunes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zakaria Bendali; Alexandre Dafflon; Aldo Rubert; Olivier Fillieule; CRAPUL (Centre de recherche sur l’action politique de l’Université de Lausanne), Nov 2021, La sage, Suisse</w:t>
+              <w:t xml:space="preserve">9ème Congrès de l’AFS : Changer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03436446v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03432429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la place publique au rond-point : pour une sociologie comparée du mouvement des Gilets jaunes et du mouvement du vingt-février au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe Congrès de l’AFS : Classer, déclasser, reclasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1691,147 +1782,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À Caen, le « grand débat » ne représente ni la population française, ni les « gilets jaunes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métilde Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03436467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1841,161 +1932,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gilets jaunes, anti-écologistes ? Bilan des recherches en sciences sociales sur les rapports à l'environnement des Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Persico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Della Sudda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation de l'écologie politique. 2023, pp.46-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04289410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2063,51 +2154,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D38FB98"/>
+    <w:nsid w:val="2C768218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2294,51 +2385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charif-elalaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7747-4664" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497880v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Esnault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Girardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00186-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10577" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delorme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Codaccioni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;tilde Havard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lariagon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charif-elalaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7747-4664" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566215v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.041.0031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Esnault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Girardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9405" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918997v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10577" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00186-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delorme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Codaccioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;tilde Havard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lariagon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>