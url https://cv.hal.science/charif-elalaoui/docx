--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -379,239 +379,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutter au quotidien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are movements against climate-change policy anti-environmental? Research on the Yellow Vest Movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Persico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/temporalites.10577⟩</w:t>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special issue: Understanding the Yellow Vests through the Lens of Mixed Methods, 20 (3-4), pp.550-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-022-00186-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918997v1</w:t>
+                <w:t xml:space="preserve">hal-03783329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are movements against climate-change policy anti-environmental? Research on the Yellow Vest Movement</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lutter au quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Special issue: Understanding the Yellow Vests through the Lens of Mixed Methods, 20 (3-4), pp.550-572. </w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les temporalités de la démocratie, 36, [21 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41253-022-00186-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.10577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783329v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter in situ par questionnaire sur une mobilisation en cours : une étude sur les gilets jaunes</w:t>
               </w:r>
@@ -839,877 +839,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Votez intelligent !&amp;quot; Les présidentielles de 2022 vues par des Gilets jaunes</w:t>
+                <w:t xml:space="preserve">Tous sous le même maillot&amp;quot; ? Conditions d’émergence, d’existence et de maintien d’un sujet politique Gilet jaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études - Gilets Jaunes : un état des lieux 2018-2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quentin Ravelli; Johanna Siméant-Germanos; Loïc Bonin; Pauline Liochon, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès national de l’Association Française de Science Politique (AFSP) / ST 29 : Les Gilets jaunes, un nouveau sujet politique ? Mouvements sociaux contemporains et compétition politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919125v1</w:t>
+                <w:t xml:space="preserve">halshs-03783060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous sous le même maillot&amp;quot; ? Conditions d’émergence, d’existence et de maintien d’un sujet politique Gilet jaune</w:t>
+                <w:t xml:space="preserve">Quelle structuration du mouvement des Gilets jaunes dans le temps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès national de l’Association Française de Science Politique (AFSP) / ST 29 : Les Gilets jaunes, un nouveau sujet politique ? Mouvements sociaux contemporains et compétition politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire LonGi - Une approche biographique des Gilets jaunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03783060v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle structuration du mouvement des Gilets jaunes dans le temps ?</w:t>
+                <w:t xml:space="preserve">Votez intelligent !&amp;quot; Les présidentielles de 2022 vues par des Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LonGi - Une approche biographique des Gilets jaunes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées d'études - Gilets Jaunes : un état des lieux 2018-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quentin Ravelli; Johanna Siméant-Germanos; Loïc Bonin; Pauline Liochon, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919193v1</w:t>
+                <w:t xml:space="preserve">hal-03919125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition de matériaux et d’hypothèses autour des entretiens biographiques</w:t>
+                <w:t xml:space="preserve">Sortir de l'ombre : retour sur une contestation en jaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude entretiens biographiques - Mouvement des Gilets jaunes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zakaria Bendali; Alexandre Dafflon; Aldo Rubert; Olivier Fillieule; CRAPUL (Centre de recherche sur l’action politique de l’Université de Lausanne), Nov 2021, La sage, Suisse</w:t>
+              <w:t xml:space="preserve">Séminaire Pratiques et Pensées de l'Émancipation : Repenser l'événement Gilets jaunes - Séance du 12 octobre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elalaoui Charif, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03436446v1</w:t>
+                <w:t xml:space="preserve">halshs-03432507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Façonner sa place, agir sur son rond-point. Une lecture sommaire de Nuit debout (2016) et des Gilets jaunes (2018) à Caen à la lumière d’Henri Lefebvre</w:t>
+                <w:t xml:space="preserve">Les exclus s’incluent. Espaces de représentations en jaune et socialisation politique des Gilets jaunes à Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre internationale. Henri Lefebvre et la production de l’espace : agencements de résistance au capitalisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Montevideo, Uruguay</w:t>
+              <w:t xml:space="preserve">Séminaire du Réseau Thématique 21 : Mouvements Sociaux (AFS) 2020 – 2021 - Séance du 18 mars 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique 21 de l'Association Française de Sociologie (AFS), Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431602v1</w:t>
+                <w:t xml:space="preserve">halshs-03436379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exclus s’incluent. Espaces de représentations en jaune et socialisation politique des Gilets jaunes à Caen</w:t>
+                <w:t xml:space="preserve">Articuler espace social lefebvrien et sociologie des mouvements sociaux pour comprendre le mouvement des Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Réseau Thématique 21 : Mouvements Sociaux (AFS) 2020 – 2021 - Séance du 18 mars 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Thématique 21 de l'Association Française de Sociologie (AFS), Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème Congrès de l'ABSP et le 9ème Congrès CoSPoF sur la thématiques des « Résistances ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ABSP (Association belge francophone de science politique); CoSPoF (Congrès des associations francophones de science politique), Apr 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03436379v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03432280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler espace social lefebvrien et sociologie des mouvements sociaux pour comprendre le mouvement des Gilets jaunes</w:t>
+                <w:t xml:space="preserve">Quelle analyse du mouvement des Gilets jaunes à Caen par la carte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de l'ABSP et le 9ème Congrès CoSPoF sur la thématiques des « Résistances ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ABSP (Association belge francophone de science politique); CoSPoF (Congrès des associations francophones de science politique), Apr 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Journée doctorale de la Commission de géographie politique et de géopolitique du CNFG : Quelle place pour les cartes dans l’analyse politique de l’espace ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG (Comité National Français de Géographie), Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03432280v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03432608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle analyse du mouvement des Gilets jaunes à Caen par la carte ?</w:t>
+                <w:t xml:space="preserve">Façonner sa place, agir sur son rond-point. Une lecture sommaire de Nuit debout (2016) et des Gilets jaunes (2018) à Caen à la lumière d’Henri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonin Girardin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale de la Commission de géographie politique et de géopolitique du CNFG : Quelle place pour les cartes dans l’analyse politique de l’espace ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFG (Comité National Français de Géographie), Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre internationale. Henri Lefebvre et la production de l’espace : agencements de résistance au capitalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03432608v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir de l'ombre : retour sur une contestation en jaune</w:t>
+                <w:t xml:space="preserve">À Caen, une configuration localisée du mouvement des Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Pratiques et Pensées de l'Émancipation : Repenser l'événement Gilets jaunes - Séance du 12 octobre 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elalaoui Charif, Oct 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">IV ISA Forum of Sociology - Challenges of the 21st Century: Democracy, Environment, Inequalities, Intersectionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISA (International Sociological Association), Feb 2021, Porto Alegre, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03432507v1</w:t>
+                <w:t xml:space="preserve">hal-03431586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À Caen, une configuration localisée du mouvement des Gilets jaunes</w:t>
+                <w:t xml:space="preserve">Conférence semi-plénière : Les &amp;quot;Gilets jaunes&amp;quot; : enquêtes de terrain et enjeux théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Codaccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV ISA Forum of Sociology - Challenges of the 21st Century: Democracy, Environment, Inequalities, Intersectionality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISA (International Sociological Association), Feb 2021, Porto Alegre, Brésil</w:t>
+              <w:t xml:space="preserve">9ème Congrès de l’AFS : Changer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431586v1</w:t>
+                <w:t xml:space="preserve">halshs-03432429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence semi-plénière : Les &amp;quot;Gilets jaunes&amp;quot; : enquêtes de terrain et enjeux théoriques</w:t>
+                <w:t xml:space="preserve">Exposition de matériaux et d’hypothèses autour des entretiens biographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Codaccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de l’AFS : Changer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude entretiens biographiques - Mouvement des Gilets jaunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zakaria Bendali; Alexandre Dafflon; Aldo Rubert; Olivier Fillieule; CRAPUL (Centre de recherche sur l’action politique de l’Université de Lausanne), Nov 2021, La sage, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03432429v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03436446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la place publique au rond-point : pour une sociologie comparée du mouvement des Gilets jaunes et du mouvement du vingt-février au Maroc</w:t>
               </w:r>
@@ -1946,103 +1946,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gilets jaunes, anti-écologistes ? Bilan des recherches en sciences sociales sur les rapports à l'environnement des Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Persico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Della Sudda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Levain</w:t>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation de l'écologie politique. 2023, pp.46-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2154,51 +2154,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C768218"/>
+    <w:nsid w:val="ADF0B8B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2385,51 +2385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charif-elalaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7747-4664" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566215v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.041.0031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Esnault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Girardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9405" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918997v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10577" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00186-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delorme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Codaccioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;tilde Havard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lariagon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charif-elalaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7747-4664" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566215v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.041.0031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Esnault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Girardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9405" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00186-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10577" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783060v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919193v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delorme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Codaccioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;tilde Havard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lariagon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>