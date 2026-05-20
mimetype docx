--- v0 (2026-03-16)
+++ v1 (2026-05-20)
@@ -325,183 +325,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orthographe en FLES : une approche plurisystémique pour l’apprentissage et la maitrise des quatre zones graphiques</w:t>
+                <w:t xml:space="preserve">Les TICE et les arts comme outils de revitalisation des langues minorisées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chaupré-Berki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Enseigner l’orthographe en FLES : entre tradition et innovation, 3 (2), pp.[En ligne]. </w:t>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (Glossodiversité, regards croisés), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57086/dfles.1225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12e7o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867434v1</w:t>
+                <w:t xml:space="preserve">hal-04796853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les TICE et les arts comme outils de revitalisation des langues minorisées ?</w:t>
+                <w:t xml:space="preserve">L’orthographe en FLES : une approche plurisystémique pour l’apprentissage et la maitrise des quatre zones graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chaupré-Berki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (Glossodiversité, regards croisés), </w:t>
+              <w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Enseigner l’orthographe en FLES : entre tradition et innovation, 3 (2), pp.[En ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12e7o⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57086/dfles.1225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796853v1</w:t>
+                <w:t xml:space="preserve">hal-04867434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Messaoudi, Les Technolectes. Des traits identificatoires aux types savants et ordinaires en contexte plurilingue</w:t>
               </w:r>
@@ -1048,234 +1048,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir l'inclusion linguistique des apprenants allophones dans les programmes FL2i</w:t>
+                <w:t xml:space="preserve">Contextualisation du FL2i : norme, pratiques d'enseignement et intégration professionnelle en contexte plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chaupré-Berki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurilinguisme et inclusion scolaire : contextes, enjeux didactiques et formations (PlurInscol)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELLIADD (UR 4661) Université de Marie et Louis Pasteur; University of South Australia; Université Mohammed V de Rabat, May 2025, Besançon (Université de Franche-Comté), France</w:t>
+              <w:t xml:space="preserve">3ème Colloque international de l'Observatoire des Pratiques Langagières Actuelles (OPLA) LE FRANÇAIS EN CONTACT ET EN CONTEXTE(S) : PERSPECTIVES LINGUISTIQUES ET DIDACTIQUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, -Frédéric Anciaux (Université des Antilles, CRREF) -Jean-David Bellonie (Université des Antilles, CRILLASH) -Olivier-Serge Candau (Université des Antilles, CRREF) -Renauld Govain (Université d'Etat d'Haïti, LangSé) -Emmanuelle Guerin (Université Sorbonne Nouvelle, DILTEC) -Rochambeau Lainy (Université d'Etat d'Haïti, LangSé) -Roberto Paternostro (Université de Genève, École de langue et de civilisation françaises (ELCF) &amp; Maison des langues (MdL), Apr 2025, UNIVERSITÉ DES ANTILLES Pointe-à-Pitre (France) 29 UNIVERSITÉ DE GENÈVE AVRIL 2025 | Genève (Suisse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085763v1</w:t>
+                <w:t xml:space="preserve">hal-05085769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualisation du FL2i : norme, pratiques d'enseignement et intégration professionnelle en contexte plurilingue</w:t>
+                <w:t xml:space="preserve">Trajectoires identitaires de langues minoritaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chaupré-Berki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque international de l'Observatoire des Pratiques Langagières Actuelles (OPLA) LE FRANÇAIS EN CONTACT ET EN CONTEXTE(S) : PERSPECTIVES LINGUISTIQUES ET DIDACTIQUES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, -Frédéric Anciaux (Université des Antilles, CRREF) -Jean-David Bellonie (Université des Antilles, CRILLASH) -Olivier-Serge Candau (Université des Antilles, CRREF) -Renauld Govain (Université d'Etat d'Haïti, LangSé) -Emmanuelle Guerin (Université Sorbonne Nouvelle, DILTEC) -Rochambeau Lainy (Université d'Etat d'Haïti, LangSé) -Roberto Paternostro (Université de Genève, École de langue et de civilisation françaises (ELCF) &amp; Maison des langues (MdL), Apr 2025, UNIVERSITÉ DES ANTILLES Pointe-à-Pitre (France) 29 UNIVERSITÉ DE GENÈVE AVRIL 2025 | Genève (Suisse), France</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheur.euse.s Langage et Identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, faculté des langues, laboratoire Linguistique, Langues, Parole LILPA UR1339, Jun 2025, STRASBOURG (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085769v1</w:t>
+                <w:t xml:space="preserve">hal-05115214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires identitaires de langues minoritaires</w:t>
+                <w:t xml:space="preserve">Promouvoir l'inclusion linguistique des apprenants allophones dans les programmes FL2i</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chaupré-Berki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheur.euse.s Langage et Identités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, faculté des langues, laboratoire Linguistique, Langues, Parole LILPA UR1339, Jun 2025, STRASBOURG (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Plurilinguisme et inclusion scolaire : contextes, enjeux didactiques et formations (PlurInscol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLIADD (UR 4661) Université de Marie et Louis Pasteur; University of South Australia; Université Mohammed V de Rabat, May 2025, Besançon (Université de Franche-Comté), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115214v1</w:t>
+                <w:t xml:space="preserve">hal-05085763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des pratiques et usages du numérique en formation de français pour adultes allophones</w:t>
               </w:r>
@@ -1462,165 +1462,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiser l’oral par les TICE en formation FLE pour adultes allophones</w:t>
+                <w:t xml:space="preserve">Français langue d’intégration et d’insertion. Focus sur les dispositifs actuels de formation à visée professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chaupré-Berki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Entre le théorique et l'expérientiel : l'oral en didactique du français langue étrangère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro di documentazione e di Ricerca per la Didattica della Lingua Francese nell’Università Italiana (Do.Ri.F. Università, Université de Turin), Jun 2022, Turin, Italie</w:t>
+              <w:t xml:space="preserve">Colloque international Migrations et intégration linguistique : dispositifs d’accueil, contenus d’enseignement et approches didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Éducation, culture, innovation et didactique (Université Mohammed V, Rabat et ELLIADD, Université de Franche-Comté), Dec 2022, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707124v1</w:t>
+                <w:t xml:space="preserve">hal-03899651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Français langue d’intégration et d’insertion. Focus sur les dispositifs actuels de formation à visée professionnelle</w:t>
+                <w:t xml:space="preserve">Dynamiser l’oral par les TICE en formation FLE pour adultes allophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chaupré-Berki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Migrations et intégration linguistique : dispositifs d’accueil, contenus d’enseignement et approches didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Éducation, culture, innovation et didactique (Université Mohammed V, Rabat et ELLIADD, Université de Franche-Comté), Dec 2022, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Colloque international Entre le théorique et l'expérientiel : l'oral en didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro di documentazione e di Ricerca per la Didattica della Lingua Francese nell’Università Italiana (Do.Ri.F. Università, Université de Turin), Jun 2022, Turin, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899651v1</w:t>
+                <w:t xml:space="preserve">hal-03707124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « passeurs d’humanité » dans la vallée de la Roya : en marge de la société à la frontière franco-italienne.</w:t>
               </w:r>
@@ -2154,151 +2154,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glottophobie</w:t>
+                <w:t xml:space="preserve">Les langues régionales françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chaupré-Berki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Introduction à la sociolinguistique, France. 2019</w:t>
+              <w:t xml:space="preserve">Licence. La variation régionale dans l’espace français, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436726v1</w:t>
+                <w:t xml:space="preserve">hal-02397402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les langues régionales françaises</w:t>
+                <w:t xml:space="preserve">Glottophobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chaupré-Berki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. La variation régionale dans l’espace français, France. 2019</w:t>
+              <w:t xml:space="preserve">Licence. Introduction à la sociolinguistique, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397402v1</w:t>
+                <w:t xml:space="preserve">hal-02436726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2374,51 +2374,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73590FC5"/>
+    <w:nsid w:val="79F026C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2522,51 +2522,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D2467065"/>
+    <w:nsid w:val="99BB225E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2756,51 +2756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlene-berki-chaupre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0357-972X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260656410" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charlene.berki-chaupre@univ-reims.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867434v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chaupr&#233;-Berki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1225" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04796853v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e7o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wym" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21874" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.17034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899651v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egitimyayinevi.com/recherches-et-pratiques-actuelles-en-didactique-des-langues-et-des-cultures" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04227325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436726v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlene-berki-chaupre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0357-972X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260656410" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charlene.berki-chaupre@univ-reims.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04796853v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chaupr&#233;-Berki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e7o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867434v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wym" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21874" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.17034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707124v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egitimyayinevi.com/recherches-et-pratiques-actuelles-en-didactique-des-langues-et-des-cultures" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04227325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>