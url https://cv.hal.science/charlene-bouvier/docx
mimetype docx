--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -21,86 +21,86 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Charlène Bouvier </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ingénieure d'études en histoire des sciences et des techniques - UMR Territoires Inrae /Doctorante en histoire environnementale et en histoire des sciences et des techniques.</w:t>
+        <w:t xml:space="preserve">Postdoctorante en histoire des sciences et des techniques - UMR Territoires Inrae</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Thèse en cours : L’agronomie française et la question de la prairie dans le temps de la modernisation agricole. Epistémologie historique d’une scientificité introuvable (1946-1974)</w:t>
+        <w:t xml:space="preserve">Thèse soutenue en 2026 : L’agronomie française et la question de la prairie dans le temps de la modernisation agricole. Epistémologie historique d’une scientificité introuvable (1946-1974)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>