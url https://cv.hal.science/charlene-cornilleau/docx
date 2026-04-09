--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1313,273 +1313,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CozEs Control Membrane Homeostasis During Sporulation in Bacillus subtilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moenomycin: an antibiotic targeting aPBPs with antagonistic effect on peptidoglycan homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Great Wall Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Catania, Italy</w:t>
+              <w:t xml:space="preserve">Great Wall symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Catania (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304697v1</w:t>
+                <w:t xml:space="preserve">hal-05305104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moenomycin: an antibiotic targeting aPBPs with antagonistic effect on peptidoglycan homeostasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CozEs Control Membrane Homeostasis During Sporulation in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paprapach Wongdontree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Great Wall symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Catania (IT), Italy</w:t>
+              <w:t xml:space="preserve">2025 Great Wall Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305104v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moenomycin: an antibiotic targeting aPBPs with antagonistic effect on peptidoglycan homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial morphogenesis, survival and virulence: Dynamic genomes &amp; envelopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Goa, India, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1880,51 +1880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba de San Eustaquio-Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1988,51 +1988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International conference on Bacilli and Gram+ bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2109,51 +2109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Bacterial cytoskeleton - Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Andover, NH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2871,51 +2871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Renner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Afensiss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84505" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deboosere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna-Mengue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.01017-21" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mirouze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07553-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio Campillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189694" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chaban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Lurz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brasil&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthia Karreman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1504039112" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atmane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Smits" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Alonso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304697v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305104v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars D. Renner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benlamara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313901v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Jing Rouchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Destouches" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbotin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio-Campillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04313966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASL022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Renner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Afensiss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84505" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deboosere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna-Mengue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.01017-21" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mirouze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07553-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio Campillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189694" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chaban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Lurz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brasil&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthia Karreman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1504039112" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atmane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Smits" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Alonso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars D. Renner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benlamara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313901v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Jing Rouchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Destouches" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbotin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio-Campillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04313966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASL022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>