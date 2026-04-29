--- v1 (2026-04-09)
+++ v2 (2026-04-29)
@@ -1313,273 +1313,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moenomycin: an antibiotic targeting aPBPs with antagonistic effect on peptidoglycan homeostasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CozEs Control Membrane Homeostasis During Sporulation in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paprapach Wongdontree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Great Wall symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Catania (IT), Italy</w:t>
+              <w:t xml:space="preserve">2025 Great Wall Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305104v1</w:t>
+                <w:t xml:space="preserve">hal-05304697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CozEs Control Membrane Homeostasis During Sporulation in Bacillus subtilis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moenomycin: an antibiotic targeting aPBPs with antagonistic effect on peptidoglycan homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Great Wall Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Catania, Italy</w:t>
+              <w:t xml:space="preserve">Great Wall symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Catania (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304697v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moenomycin: an antibiotic targeting aPBPs with antagonistic effect on peptidoglycan homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial morphogenesis, survival and virulence: Dynamic genomes &amp; envelopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Goa, India, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1880,51 +1880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba de San Eustaquio-Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1988,51 +1988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International conference on Bacilli and Gram+ bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2109,51 +2109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Bacterial cytoskeleton - Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Andover, NH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2270,51 +2270,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytoskeleton Dynamics: Methods and Protocols, Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-133, 2020, </w:t>
+              <w:t xml:space="preserve">, 2101, pp.123-133, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0219-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2871,51 +2871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Renner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Afensiss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84505" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deboosere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna-Mengue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.01017-21" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mirouze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07553-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio Campillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189694" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chaban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Lurz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brasil&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthia Karreman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1504039112" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atmane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Smits" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Alonso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars D. Renner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benlamara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313901v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Jing Rouchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Destouches" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbotin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio-Campillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04313966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASL022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Renner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Afensiss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84505" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deboosere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna-Mengue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.01017-21" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mirouze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07553-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio Campillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189694" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chaban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Lurz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brasil&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthia Karreman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1504039112" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atmane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Smits" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Alonso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304697v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305104v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars D. Renner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benlamara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313901v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Jing Rouchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Destouches" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbotin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio-Campillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04313966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASL022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>