--- v0 (2026-03-17)
+++ v1 (2026-05-08)
@@ -533,165 +533,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's in a (Foreign) Name?&amp;quot; : Nicknaming in the Other's Language in Shakespeare's Plays</w:t>
+                <w:t xml:space="preserve">A rose by any other name would smell as swett&amp;quot; : Aliases and secret identities in Shakespeare's works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cruxent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scènes dans la langue de l'autre, Université de Georgia, Athens, 02 novembre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Athens, United States</w:t>
+              <w:t xml:space="preserve">Secrecy and Surveillance in Medieval and Early Modern England, Université de Berne, Berne (Suisse), 14 septembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168564v1</w:t>
+                <w:t xml:space="preserve">hal-02168573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rose by any other name would smell as swett&amp;quot; : Aliases and secret identities in Shakespeare's works</w:t>
+                <w:t xml:space="preserve">What's in a (Foreign) Name?&amp;quot; : Nicknaming in the Other's Language in Shakespeare's Plays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cruxent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Secrecy and Surveillance in Medieval and Early Modern England, Université de Berne, Berne (Suisse), 14 septembre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">Scènes dans la langue de l'autre, Université de Georgia, Athens, 02 novembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168573v1</w:t>
+                <w:t xml:space="preserve">hal-02168564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Nation is[t] Switzerland&amp;quot;: Glottophobia and Shakespeare in a Multilingual Nation</w:t>
               </w:r>
@@ -809,303 +809,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is thy name, young man?&amp;quot;:Nicknames and Social Interactions in Shakespeare's Plays</w:t>
+                <w:t xml:space="preserve">I do not like her name&amp;quot;: Unofficial Appellations and Social Interactions in Shakespeare's Plays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cruxent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales de la Société Française Shakespeare, Université de Poitiers, Poitiers, 24 mars 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Cultures of Exclusion in the Early Modern World: Enemies and Strangers 1600-1800, University of Warwick, Warwick, 18 mai 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168566v1</w:t>
+                <w:t xml:space="preserve">hal-02168568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queen Elizabeth I : a Political Writer</w:t>
+                <w:t xml:space="preserve">Food and the Human Experience in the Early Modern Utopian Literature and Imagination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cruxent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Et la femme écrivain pendant la Renaissance anglaise, Théâtre de la Vignette, Université Paul-Valéry Montpellier 3, Montpellier, 13 décembre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">New Faces: Facing Europe in Crisis, University of Szeged, Szeged, 02 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168576v1</w:t>
+                <w:t xml:space="preserve">hal-02168565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food and the Human Experience in the Early Modern Utopian Literature and Imagination</w:t>
+                <w:t xml:space="preserve">What is thy name, young man?&amp;quot;:Nicknames and Social Interactions in Shakespeare's Plays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cruxent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Faces: Facing Europe in Crisis, University of Szeged, Szeged, 02 juin 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">Doctoriales de la Société Française Shakespeare, Université de Poitiers, Poitiers, 24 mars 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168565v1</w:t>
+                <w:t xml:space="preserve">hal-02168566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I do not like her name&amp;quot;: Unofficial Appellations and Social Interactions in Shakespeare's Plays</w:t>
+                <w:t xml:space="preserve">Queen Elizabeth I : a Political Writer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cruxent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures of Exclusion in the Early Modern World: Enemies and Strangers 1600-1800, University of Warwick, Warwick, 18 mai 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">Et la femme écrivain pendant la Renaissance anglaise, Théâtre de la Vignette, Université Paul-Valéry Montpellier 3, Montpellier, 13 décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168568v1</w:t>
+                <w:t xml:space="preserve">hal-02168576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A &amp;quot;monster in the likeness of a man&amp;quot; : Representing the Multilingual Foreigner in Englishmen for my Money (1598)</w:t>
               </w:r>
@@ -1556,173 +1556,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de pièce : Hamlet</w:t>
+                <w:t xml:space="preserve">Compte-rendu de pièce : Othello: Iago’s Capitalist Tragedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cruxent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Élisabéthains : A Journal of English Renaissance Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 87 (1), pp.129-130</w:t>
+              <w:t xml:space="preserve">Reviewing Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168603v1</w:t>
+                <w:t xml:space="preserve">hal-02168607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de pièce : Othello: Iago’s Capitalist Tragedy</w:t>
+                <w:t xml:space="preserve">Compte-rendu de pièce : Hamlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cruxent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviewing Shakespeare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Cahiers Élisabéthains : A Journal of English Renaissance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (1), pp.129-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168607v1</w:t>
+                <w:t xml:space="preserve">hal-02168603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1978,51 +1978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cruxent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2021.0000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419005v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Valls-Russell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Cinpoes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Galland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Monah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0184767819867410k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168573v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168567v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cruxent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2021.0000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419005v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Valls-Russell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Cinpoes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Galland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Monah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0184767819867410k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168567v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>