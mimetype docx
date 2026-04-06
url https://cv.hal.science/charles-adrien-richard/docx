--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,5646 +66,5646 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intranasal spike and nucleoprotein fusion protein-based vaccine provides cross-protection and reduced transmission against SARS-CoV-2 variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Lakhrif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Boursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41541-025-01123-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can plitidepsin be used as an antiviral against RSV?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Estampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sourimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00127-25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of respiratory syncytial virus nucleoprotein oligomerization by phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Basse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Rodrigues-Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301 (3), pp.108256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2025.108256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective targeting and clustering of phosphatidylserine lipids by RSV M protein is critical for virus particle production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendriya Swain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Veyrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Eléouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 299 (11), pp.105323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardening of Respiratory Syncytial Virus Inclusion Bodies by Cyclopamine Proceeds through Perturbation of the Interactions of the M2-1 Protein with RNA and the P Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Risso-Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (18), pp.13862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241813862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of the Fuzzy Complex between RSV Nucleoprotein and Phosphoprotein to Optimize an Inhibition Assay by Fluorescence Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva Khodjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborha Morissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortune Hontonnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Checa Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24010569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the Interaction Domains between the Phosphoprotein and the Nucleoprotein of Human Metapneumovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Decool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Checa Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (2), pp.e0090921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00909-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579501v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance of RNA length for in vitro encapsidation by the nucleoprotein of human respiratory syncytial virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Gonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (9), pp.102337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797501v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetramerization of Phosphoprotein Is Essential for Respiratory Syncytial Virus Budding while Its N-Terminal Region Mediates Direct Interactions with the Matrix Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Bajorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Or Szekely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rina Rosenzweig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.02217-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635668v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PB1-F2 amyloid-like fibers correlate with proinflammatory signaling and respiratory distress in influenza-infected mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 297 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeting the Respiratory Syncytial Virus N 0 -P Complex with Constrained α-Helical Peptides in Cells and Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Gsponer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00717-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De novo protein design enables the precise induction of RSV-neutralizing antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Sesterhenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Che Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes T. Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368 (6492), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aay5051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimal Elements Required for the Formation of Respiratory Syncytial Virus Cytoplasmic Inclusion Bodies In Vivo and In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Risso-Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01202-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does intrinsic disorder in proteins favor their Interaction with lipids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenia Deryusheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Nemashkalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Eleouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (6), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201800098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A DNA vaccine encoding the Gn ectodomain of Rift Valley Fever virus protects mice via a humoral response decreased by DEC205 targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphany Chrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Tenbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The interactome analysis of the Respiratory Syncytial Virus protein M2-1 suggests a new role in viral mRNA metabolism post- transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Cosentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rincheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51746-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biochemical characterization of the respiratory syncytial virus N0-P complex in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brûlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (10), pp.3647-3660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA118.006453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First demonstration of the circulation of a pneumovirus in French pigs by detection of anti-swine orthopneumovirus nucleoprotein antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-018-0615-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RSV hijacks cellular protein phosphatase 1 to regulate M2-1 phosphorylation and viral transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rincheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.e1006920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Structure of the Human Respiratory Syncytial Virus M2-1 Protein Bound to the Interaction Domain of the Phosphoprotein P Defines the Orientation of the Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muniyandi Selvaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavestri Yegambaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor J a A Todd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel L Dods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01554-18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The structure of the human respiratory syncytial virus M2-1 protein bound to the interaction domain of the phosphoprotein P defines the orientation of the complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muniyandi Selvaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavestri Yegambaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor J. A. A. Todd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel L. Dods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01554-18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reversible unfolding of infectious prion assemblies reveals the existence of an oligomeric elementary brick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Busley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Knäpple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrigendum: A Universal Influenza Vaccine Can Lead to Disease Exacerbation or Viral Control Depending on Delivery Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deloizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Stanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-terminal domain of PB1-F2 protein of influenza A virus can fold into amyloid-like oligomers and damage cholesterol and cardiolipid containing membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Ajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mazerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 477 (1), pp.27-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Universal Influenza Vaccine Can Lead to Disease Exacerbation or Viral Control Depending on Delivery Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deloizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Stanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeting human respiratory syncytial virus transcription anti-termination factor M2-1 to inhibit &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; viral replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amyloid assemblies of influenza a virus PB1-F2 protein Damage membrane and induce cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (2), pp.739-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.652917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction between Shadoo and PrP Affects the PrP-Folding Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danica Ciric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (12), pp.6287-6293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.03429-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and Characterization of the Binding Site of the Respiratory Syncytial Virus Phosphoprotein to RNA-Free Nucleoprotein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gabiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sourimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick England</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (7), pp.3484-3496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.03666-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purification and Refolding to Amyloid Fibrils of (His)-tagged Recombinant Shadoo Protein Expressed as Inclusion Bodies in [i]E. Coli[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaojing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/53432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highly infectious prions generated by a single round of microplate-based protein misfolding cyclic amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00829-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystal structure of the essential transcription antiterminator M2-1 protein of human respiratory syncytial virus and implications of its phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian J. Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah F. Kyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel L. Dods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (4), pp.1580-1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1317262111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrochemical Detection of the Oligomerization of PB1-F2 Influenza A Virus Protein in Infected Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Miodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Sauriat-Dorizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (18), pp.9098 - 9105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac5018056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highly Infectious Prions Generated by a Single Round of Microplate-Based Protein Misfolding Cyclic Amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00829-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of soluble oligomers formed by PB1-F2 influenza A virus protein in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Miodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2155-9872.1000169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface plasmon resonance immunosensor for detection of pb1-f2 influenza a virus protein in infected biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Miodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, S7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2155-9872.S7-006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadoo binds lipid membranes and undergoes aggregation and fibrillization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaojing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 438 (3), pp.519 - 525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2013.07.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics studies of the nucleoprotein of influenza A virus: role of the protein flexibility in RNA binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Tarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Di Primo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.e30038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and validation of a method for fipronil residue determination in ovine plasma using 96-well plate solid-phase extraction and gas chromatography-tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1201 (1), pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.06.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Plitidepsin Be Used as an Antiviral Against RSV?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Estampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific targeting and clustering of Phosphatidylserine lipids by RSV M protein is critical for virus particle production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitendriya Swain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Veyrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Éléouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardening of Respiratory Syncytial Virus Inclusion Bodies by Cyclopamine Proceeds through Perturbation of the Interactions between the M2-1 Protein, RNA and the P Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Diot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Risso-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684081v1</w:t>
-              </w:r>
-[...5229 lines deleted...]
-                <w:t xml:space="preserve">hal-02663818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5723,103 +5723,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINE-TUNED REGULATION OF THE RESPIRATORY SYNCYTIAL VIRUS NUCLEOPROTEIN BY POSTTRANSLATIONAL MODIFICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Basse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Machado Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">negative sense virus meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
@@ -5848,103 +5848,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disordered, fuzzy and sticky: NMR insights into respiratory syncytial virus phosphoprotein, an adaptor-like protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silva Khodjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deville-Foillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium ICSN60(2+)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yvette, France</w:t>
@@ -5973,103 +5973,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR insight into transient structures and interactions within the RNA polymerase of the bronchiolitis virus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cardone</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Safa Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborha Morissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROISMAR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t>
@@ -6098,90 +6098,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et caractérisation de la région d'interaction de la phosphoprotéine P avec la protéine M2-1 du Virus Respiratoire Syncytial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Eleouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Futuroscope - Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6206,103 +6206,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly infectious prions generated by a single round of microplate-based protein misfolding cyclic amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Prion Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Trieste, Italy. </w:t>
@@ -6340,103 +6340,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion-like Shadoo protein and its interactions with lipid membranes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaojing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danica Ciric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Biacchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFBBM-SFB congrès 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
@@ -6497,103 +6497,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and dynamic insights into RSV phosphoprotein, a viral platform protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Bajorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Eleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Biophysical Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, San Francisco (CA), United States</w:t>
@@ -6622,103 +6622,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and dynamic insights by NMR into RSV phosphoprotein, a viral platform protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Bajorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Eleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVemes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
@@ -6747,90 +6747,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The identification of a porcine pneumovirus from an immunological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Gutsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mily Leblanc-Maridor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6872,103 +6872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand un virus pathogène détourne la machinerie cellulaire à son avantage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. 2018</w:t>
@@ -6991,316 +6991,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mutations in the gene-end sequence on RSV transcription</w:t>
+                <w:t xml:space="preserve">Dephosphorylation of respiratory syncytial M2-1 protein by the cellular phosphatase PP1 is required for its mRNA binding ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Eleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rincheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Conference on Negative Strand Viruses (NSV 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vérone, Italy. , 354 p., 2018, 17th NSV 2018 - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833633v1</w:t>
+                <w:t xml:space="preserve">hal-01833641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dephosphorylation of respiratory syncytial M2-1 protein by the cellular phosphatase PP1 is required for its mRNA binding ability</w:t>
+                <w:t xml:space="preserve">Effect of mutations in the gene-end sequence on RSV transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Eleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Conference on Negative Strand Viruses (NSV 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vérone, Italy. , 354 p., 2018, 17th NSV 2018 - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833641v1</w:t>
+                <w:t xml:space="preserve">hal-01833633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How structural order/disorder transitions modulate interactions in RSV phosphoprotein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cardone</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Safa Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. IUPAB Congress / 11. EBSA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Édimbourg, United Kingdom. </w:t>
@@ -7351,90 +7351,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phosphoprotéine P du Virus Respiratoire Syncytial recrute la protéine phosphatase-1 cellulaire afin de réguler la phosphorylation de M2-1, facteur viral de transcription, ainsi que son activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergeï Nekhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7489,90 +7489,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et caractérisation du domaine d'interaction de la Phosphoprotéine P avec le protéine M2-1 du Virus Respiratoire Syncytial Humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Eleouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIièmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France. Virologie, 20 (2), 136 p., 2016, Virologie. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7606,103 +7606,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping and characterization of the binding domain of the HRSV Phosphoprotein with the M2-1 protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Eleouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Conference on Negative Strand Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Siena, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7727,51 +7727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protéine M2-1 du Virus Respiratoire Syncytial, une nouvelle cible potentiel pour des antiviraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7779,51 +7779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John N. Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Eleouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIièmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France. Virologie, 19 (2), pp.108, 2015, Virologie. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7857,77 +7857,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude fonctionnelle de la protéine M2-1 du virus respiratoire syncytial à l'aide d'un miniréplicon en cellules eucaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Blondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Eleouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France. Virologie, 18 (suppl.), pp.72, 2014, Virologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7952,77 +7952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude fonctionnelle de la protéine M2-1 du virus respiratoire syncytial à l'aide d'un minigénome en cellules eucaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Blondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Eléouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8079,51 +8079,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protéine M2-1 du Virus Respiratoire Syncytial : structure et interactions avec des partenaires viraux et cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virologie. Université Paris Saclay (COMUE), 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8319,51 +8319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Estampes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendriya Swain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Veyri&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois &#201;l&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684081v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Diot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Risso-Ballester" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rodrigues-Machado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.108256" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00127-25" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813862" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105323" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Khodjoyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborha Morissette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010569" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579501v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Decool" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sperandio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00909-21" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03797501v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Troussier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102337" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635668v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bajorek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or Szekely" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Rosenzweig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02217-20" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gsponer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fenner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00717-20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sesterhenn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bonet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T. Cramer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay5051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01202-20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Deryusheva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Nemashkalova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Eleouet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800098" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tenbusch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00860" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006453" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouillier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cosentino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51746-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lassoued" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006920" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Normand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0615-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniyandi Selvaraj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavestri Yegambaram" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J a A Todd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L Dods" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01554-18" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621034v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J. A. A. Todd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L. Dods" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Busley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kn&#228;pple" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006557" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Stanek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00831" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ajjaji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.06.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00641" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637632v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bailly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sharma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johansen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25806" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637618v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.652917" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678676v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gabiane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.03666-14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03429-14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaojing Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53432" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian J. Tanner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ariza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah F. Kyle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1317262111" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636078v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fichet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00829-13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635306v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miodek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5018056" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402322v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642907v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.1000169" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.S7-006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643069v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.07.104" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RKLFQJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647086v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Tarus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030038" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663818v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.06.024" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S1XHPRL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado Rodrigues" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397333v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397556v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pereira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borha Morissette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29370" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191378v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397351v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eleouet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397347v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737240v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901481v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833633v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833641v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738385v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iupab2017.org/home" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-017-1222-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545647v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge&#239; Nekhai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jle.com/fr/revues/vir/sommaire.phtml?cle_parution=4457" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491465v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0641" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408013v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Altmeyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N. Barr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0596" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750318v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789859v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Estampes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00127-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rodrigues-Machado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.108256" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendriya Swain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Veyri&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105323" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Diot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Risso-Ballester" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813862" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Khodjoyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborha Morissette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010569" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579501v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Decool" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sperandio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00909-21" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03797501v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Troussier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635668v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bajorek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or Szekely" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Rosenzweig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02217-20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gsponer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gaillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fenner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00717-20" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sesterhenn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bonet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T. Cramer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay5051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01202-20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Deryusheva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Nemashkalova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Eleouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800098" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tenbusch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00860" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907594v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouillier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cosentino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51746-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276899v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006453" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Normand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0615-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lassoued" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006920" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniyandi Selvaraj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavestri Yegambaram" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J a A Todd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L Dods" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01554-18" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J. A. A. Todd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L. Dods" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Busley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kn&#228;pple" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006557" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Stanek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00831" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ajjaji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.06.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00641" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bailly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sharma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johansen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25806" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637618v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.652917" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636090v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03429-14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gabiane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.03666-14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaojing Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53432" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fichet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00829-13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631183v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian J. Tanner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ariza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah F. Kyle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1317262111" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635306v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miodek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5018056" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642907v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.1000169" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.S7-006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643069v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.07.104" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RKLFQJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647086v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Tarus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030038" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.06.024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S1XHPRL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155899v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684084v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois &#201;l&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684081v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado Rodrigues" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397333v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397556v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pereira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borha Morissette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29370" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191378v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397351v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eleouet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397347v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737240v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901481v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833641v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833633v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738385v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iupab2017.org/home" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-017-1222-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545647v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge&#239; Nekhai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jle.com/fr/revues/vir/sommaire.phtml?cle_parution=4457" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491465v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0641" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408013v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Altmeyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N. Barr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0596" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750318v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789859v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>