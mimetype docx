--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal spike and nucleoprotein fusion protein-based vaccine provides cross-protection and reduced transmission against SARS-CoV-2 variants</w:t>
+                <w:t xml:space="preserve">Regulation of respiratory syncytial virus nucleoprotein oligomerization by phosphorylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Lakhrif</w:t>
+                <w:t xml:space="preserve">Vincent Basse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
+                <w:t xml:space="preserve">Yao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Boursin</w:t>
+                <w:t xml:space="preserve">Carine Rodrigues-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ducournau</w:t>
+                <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lantier</w:t>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.75. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301 (3), pp.108256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41541-025-01123-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2025.108256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046705v1</w:t>
+                <w:t xml:space="preserve">hal-04952022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can plitidepsin be used as an antiviral against RSV?</w:t>
               </w:r>
@@ -292,505 +292,505 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/msphere.00127-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of respiratory syncytial virus nucleoprotein oligomerization by phosphorylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intranasal spike and nucleoprotein fusion protein-based vaccine provides cross-protection and reduced transmission against SARS-CoV-2 variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Lakhrif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Basse</w:t>
+                <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Wang</w:t>
+                <w:t xml:space="preserve">Fanny Boursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Rodrigues-Machado</w:t>
+                <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 301 (3), pp.108256. </w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2025.108256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41541-025-01123-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952022v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective targeting and clustering of phosphatidylserine lipids by RSV M protein is critical for virus particle production</w:t>
+                <w:t xml:space="preserve">Hardening of Respiratory Syncytial Virus Inclusion Bodies by Cyclopamine Proceeds through Perturbation of the Interactions of the M2-1 Protein with RNA and the P Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitendriya Swain</w:t>
+                <w:t xml:space="preserve">Cédric Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bierre</w:t>
+                <w:t xml:space="preserve">Jennifer Risso-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Veyrié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Eléouët</w:t>
+                <w:t xml:space="preserve">Davy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105323⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (18), pp.13862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241813862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283163v1</w:t>
+                <w:t xml:space="preserve">hal-04239191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardening of Respiratory Syncytial Virus Inclusion Bodies by Cyclopamine Proceeds through Perturbation of the Interactions of the M2-1 Protein with RNA and the P Protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective targeting and clustering of phosphatidylserine lipids by RSV M protein is critical for virus particle production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendriya Swain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Diot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Maxime Bierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Veyrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jenna Fix</w:t>
+                <w:t xml:space="preserve">Jean-François Eléouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (18), pp.13862. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 299 (11), pp.105323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms241813862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239191v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Fuzzy Complex between RSV Nucleoprotein and Phosphoprotein to Optimize an Inhibition Assay by Fluorescence Polarization</w:t>
               </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortune Hontonnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Checa Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (1), pp.569. </w:t>
@@ -1057,51 +1057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of RNA length for in vitro encapsidation by the nucleoprotein of human respiratory syncytial virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Gonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Gutsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Bajorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Or Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 297 (1), </w:t>
@@ -1440,429 +1440,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the Respiratory Syncytial Virus N 0 -P Complex with Constrained α-Helical Peptides in Cells and Mice</w:t>
+                <w:t xml:space="preserve">Minimal Elements Required for the Formation of Respiratory Syncytial Virus Cytoplasmic Inclusion Bodies In Vivo and In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Risso-Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Gsponer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+                <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00717-20⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01202-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353101v1</w:t>
+                <w:t xml:space="preserve">hal-02954783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo protein design enables the precise induction of RSV-neutralizing antibodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting the Respiratory Syncytial Virus N 0 -P Complex with Constrained α-Helical Peptides in Cells and Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Gsponer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Sesterhenn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xiaolin Wen</w:t>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aay5051⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00717-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677103v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Elements Required for the Formation of Respiratory Syncytial Virus Cytoplasmic Inclusion Bodies In Vivo and In Vitro</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jenna Fix</w:t>
+                <w:t xml:space="preserve">De novo protein design enables the precise induction of RSV-neutralizing antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Sesterhenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Che Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes T. Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
+                <w:t xml:space="preserve">Xiaolin Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (5), </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368 (6492), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.01202-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aay5051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954783v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does intrinsic disorder in proteins favor their Interaction with lipids?</w:t>
               </w:r>
@@ -1887,51 +1887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Nemashkalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Eleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2021,51 +2021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tenbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
@@ -2302,51 +2302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brûlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 294 (10), pp.3647-3660. </w:t>
@@ -2384,51 +2384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First demonstration of the circulation of a pneumovirus in French pigs by detection of anti-swine orthopneumovirus nucleoprotein antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,51 +2518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSV hijacks cellular protein phosphatase 1 to regulate M2-1 phosphorylation and viral transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2691,51 +2691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavestri Yegambaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor J a A Todd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel L Dods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2825,51 +2825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavestri Yegambaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor J. A. A. Todd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel L. Dods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Busley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3182,987 +3182,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-terminal domain of PB1-F2 protein of influenza A virus can fold into amyloid-like oligomers and damage cholesterol and cardiolipid containing membranes</w:t>
+                <w:t xml:space="preserve">Targeting human respiratory syncytial virus transcription anti-termination factor M2-1 to inhibit &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; viral replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Ajjaji</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">B. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mazerat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+                <w:t xml:space="preserve">G. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmina Vidic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.06.016⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636639v1</w:t>
+                <w:t xml:space="preserve">hal-02637632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Universal Influenza Vaccine Can Lead to Disease Exacerbation or Viral Control Depending on Delivery Strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+                <w:t xml:space="preserve">Amyloid assemblies of influenza a virus PB1-F2 protein Damage membrane and induce cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (2), pp.739-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.652917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01569908v1</w:t>
+                <w:t xml:space="preserve">hal-02637618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting human respiratory syncytial virus transcription anti-termination factor M2-1 to inhibit &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; viral replication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">N-terminal domain of PB1-F2 protein of influenza A virus can fold into amyloid-like oligomers and damage cholesterol and cardiolipid containing membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Ajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mazerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 477 (1), pp.27-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep25806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02637632v1</w:t>
+                <w:t xml:space="preserve">hal-02636639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid assemblies of influenza a virus PB1-F2 protein Damage membrane and induce cytotoxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
+                <w:t xml:space="preserve">A Universal Influenza Vaccine Can Lead to Disease Exacerbation or Viral Control Depending on Delivery Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deloizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Stanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 291 (2), pp.739-751. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.652917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637618v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Shadoo and PrP Affects the PrP-Folding Pathway</w:t>
+                <w:t xml:space="preserve">Purification and Refolding to Amyloid Fibrils of (His)-tagged Recombinant Shadoo Protein Expressed as Inclusion Bodies in [i]E. Coli[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danica Ciric</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Qiaojing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.03429-14⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/53432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636090v1</w:t>
+                <w:t xml:space="preserve">hal-01309645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterization of the Binding Site of the Respiratory Syncytial Virus Phosphoprotein to RNA-Free Nucleoprotein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Galloux</w:t>
+                <w:t xml:space="preserve">Interaction between Shadoo and PrP Affects the PrP-Folding Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danica Ciric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Gabiane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick England</w:t>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 89 (7), pp.3484-3496. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.03666-14⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 89 (12), pp.6287-6293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.03429-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678676v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and Refolding to Amyloid Fibrils of (His)-tagged Recombinant Shadoo Protein Expressed as Inclusion Bodies in [i]E. Coli[/i]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and Characterization of the Binding Site of the Respiratory Syncytial Virus Phosphoprotein to RNA-Free Nucleoprotein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gabiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sourimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaojing Li</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick England</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106, </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (7), pp.3484-3496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/53432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jvi.03666-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309645v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly infectious prions generated by a single round of microplate-based protein misfolding cyclic amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4265,51 +4265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sian J. Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ariza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah F. Kyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,77 +4386,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Detection of the Oligomerization of PB1-F2 Influenza A Virus Protein in Infected Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Miodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Sauriat-Dorizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4520,90 +4520,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Infectious Prions Generated by a Single Round of Microplate-Based Protein Misfolding Cyclic Amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
@@ -4635,441 +4635,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of soluble oligomers formed by PB1-F2 influenza A virus protein in vitro</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Miodek</w:t>
+                <w:t xml:space="preserve">Shadoo binds lipid membranes and undergoes aggregation and fibrillization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaojing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Bourdieu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Celine C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (3), pp.1-2. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 438 (3), pp.519 - 525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2155-9872.1000169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2013.07.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642907v1</w:t>
+                <w:t xml:space="preserve">hal-02643069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance immunosensor for detection of pb1-f2 influenza a virus protein in infected biological samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Detection of soluble oligomers formed by PB1-F2 influenza A virus protein in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Miodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, S7, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2155-9872.1000169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2155-9872.S7-006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02642777v1</w:t>
+                <w:t xml:space="preserve">hal-02642907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadoo binds lipid membranes and undergoes aggregation and fibrillization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiaojing Li</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance immunosensor for detection of pb1-f2 influenza a virus protein in infected biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Miodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, S7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2155-9872.S7-006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2013.07.104⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02643069v1</w:t>
+                <w:t xml:space="preserve">hal-02642777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics studies of the nucleoprotein of influenza A virus: role of the protein flexibility in RNA binding</w:t>
               </w:r>
@@ -5081,51 +5081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Tarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5202,51 +5202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a method for fipronil residue determination in ovine plasma using 96-well plate solid-phase extraction and gas chromatography-tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5389,51 +5389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5449,263 +5449,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific targeting and clustering of Phosphatidylserine lipids by RSV M protein is critical for virus particle production</w:t>
+                <w:t xml:space="preserve">Hardening of Respiratory Syncytial Virus Inclusion Bodies by Cyclopamine Proceeds through Perturbation of the Interactions between the M2-1 Protein, RNA and the P Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitendriya Swain</w:t>
+                <w:t xml:space="preserve">Cédric Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bierre</w:t>
+                <w:t xml:space="preserve">Jennifer Risso-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Veyrié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Éléouët</w:t>
+                <w:t xml:space="preserve">Davy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684084v1</w:t>
+                <w:t xml:space="preserve">hal-04684081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardening of Respiratory Syncytial Virus Inclusion Bodies by Cyclopamine Proceeds through Perturbation of the Interactions between the M2-1 Protein, RNA and the P Protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific targeting and clustering of Phosphatidylserine lipids by RSV M protein is critical for virus particle production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendriya Swain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Diot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Maxime Bierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Veyrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jenna Fix</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Éléouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684081v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5723,103 +5723,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINE-TUNED REGULATION OF THE RESPIRATORY SYNCYTIAL VIRUS NUCLEOPROTEIN BY POSTTRANSLATIONAL MODIFICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Basse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Machado Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">negative sense virus meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
@@ -5900,51 +5900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deville-Foillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium ICSN60(2+)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yvette, France</w:t>
@@ -6025,51 +6025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborha Morissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROISMAR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t>
@@ -6098,51 +6098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et caractérisation de la région d'interaction de la phosphoprotéine P avec la protéine M2-1 du Virus Respiratoire Syncytial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6219,51 +6219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly infectious prions generated by a single round of microplate-based protein misfolding cyclic amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6340,77 +6340,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion-like Shadoo protein and its interactions with lipid membranes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaojing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danica Ciric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Biacchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6510,51 +6510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and dynamic insights into RSV phosphoprotein, a viral platform protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Bajorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6635,51 +6635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and dynamic insights by NMR into RSV phosphoprotein, a viral platform protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Bajorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6760,51 +6760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The identification of a porcine pneumovirus from an immunological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Gutsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6866,195 +6866,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand un virus pathogène détourne la machinerie cellulaire à son avantage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of mutations in the gene-end sequence on RSV transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Eleouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France. 2018</w:t>
+              <w:t xml:space="preserve">17. International Conference on Negative Strand Viruses (NSV 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vérone, Italy. , 354 p., 2018, 17th NSV 2018 - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901481v1</w:t>
+                <w:t xml:space="preserve">hal-01833633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dephosphorylation of respiratory syncytial M2-1 protein by the cellular phosphatase PP1 is required for its mRNA binding ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Eleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7116,109 +7073,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mutations in the gene-end sequence on RSV transcription</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quand un virus pathogène détourne la machinerie cellulaire à son avantage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rincheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Conference on Negative Strand Viruses (NSV 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Vérone, Italy. , 354 p., 2018, 17th NSV 2018 - Abstract Book</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833633v1</w:t>
+                <w:t xml:space="preserve">hal-01901481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How structural order/disorder transitions modulate interactions in RSV phosphoprotein</w:t>
               </w:r>
@@ -7243,51 +7243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7351,51 +7351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phosphoprotéine P du Virus Respiratoire Syncytial recrute la protéine phosphatase-1 cellulaire afin de réguler la phosphorylation de M2-1, facteur viral de transcription, ainsi que son activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7489,51 +7489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et caractérisation du domaine d'interaction de la Phosphoprotéine P avec le protéine M2-1 du Virus Respiratoire Syncytial Humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7606,51 +7606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping and characterization of the binding domain of the HRSV Phosphoprotein with the M2-1 protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7727,51 +7727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protéine M2-1 du Virus Respiratoire Syncytial, une nouvelle cible potentiel pour des antiviraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7857,51 +7857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude fonctionnelle de la protéine M2-1 du virus respiratoire syncytial à l'aide d'un miniréplicon en cellules eucaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Blondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7952,77 +7952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude fonctionnelle de la protéine M2-1 du virus respiratoire syncytial à l'aide d'un minigénome en cellules eucaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Blondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Eléouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8079,51 +8079,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protéine M2-1 du Virus Respiratoire Syncytial : structure et interactions avec des partenaires viraux et cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virologie. Université Paris Saclay (COMUE), 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8319,51 +8319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Estampes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00127-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rodrigues-Machado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.108256" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendriya Swain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Veyri&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105323" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Diot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Risso-Ballester" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813862" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Khodjoyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborha Morissette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010569" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579501v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Decool" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sperandio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00909-21" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03797501v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Troussier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635668v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bajorek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or Szekely" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Rosenzweig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02217-20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gsponer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gaillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fenner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00717-20" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sesterhenn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bonet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T. Cramer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay5051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01202-20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Deryusheva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Nemashkalova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Eleouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800098" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tenbusch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00860" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907594v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouillier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cosentino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51746-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276899v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006453" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Normand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0615-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lassoued" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006920" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniyandi Selvaraj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavestri Yegambaram" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J a A Todd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L Dods" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01554-18" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J. A. A. Todd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L. Dods" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Busley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kn&#228;pple" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006557" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Stanek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00831" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ajjaji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.06.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00641" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bailly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sharma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johansen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25806" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637618v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.652917" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636090v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03429-14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gabiane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.03666-14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaojing Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53432" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fichet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00829-13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631183v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian J. Tanner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ariza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah F. Kyle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1317262111" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635306v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miodek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5018056" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642907v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.1000169" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.S7-006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643069v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.07.104" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RKLFQJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647086v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Tarus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030038" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.06.024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S1XHPRL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155899v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684084v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois &#201;l&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684081v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado Rodrigues" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397333v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397556v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pereira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borha Morissette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29370" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191378v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397351v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eleouet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397347v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737240v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901481v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833641v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833633v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738385v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iupab2017.org/home" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-017-1222-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545647v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge&#239; Nekhai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jle.com/fr/revues/vir/sommaire.phtml?cle_parution=4457" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491465v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0641" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408013v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Altmeyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N. Barr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0596" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750318v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789859v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rodrigues-Machado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.108256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Estampes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00127-25" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Diot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Risso-Ballester" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813862" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendriya Swain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Veyri&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105323" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Khodjoyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborha Morissette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010569" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579501v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Decool" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sperandio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00909-21" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03797501v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Troussier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635668v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bajorek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or Szekely" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Rosenzweig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02217-20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01202-20" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gsponer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fenner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00717-20" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677103v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sesterhenn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bonet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T. Cramer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay5051" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Deryusheva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Nemashkalova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Eleouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800098" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tenbusch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00860" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907594v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouillier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cosentino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51746-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276899v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006453" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Normand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0615-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lassoued" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006920" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniyandi Selvaraj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavestri Yegambaram" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J a A Todd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L Dods" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01554-18" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J. A. A. Todd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L. Dods" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Busley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kn&#228;pple" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006557" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Stanek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00831" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637632v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bailly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sharma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johansen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25806" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637618v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.652917" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ajjaji" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.06.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569908v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00641" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaojing Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53432" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636090v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03429-14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678676v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gabiane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.03666-14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fichet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00829-13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631183v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian J. Tanner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ariza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah F. Kyle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1317262111" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635306v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miodek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5018056" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643069v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.07.104" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RKLFQJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642907v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.1000169" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.S7-006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647086v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Tarus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030038" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.06.024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S1XHPRL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155899v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684084v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois &#201;l&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado Rodrigues" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397333v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397556v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pereira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borha Morissette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29370" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191378v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397351v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eleouet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397347v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737240v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833641v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738385v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iupab2017.org/home" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-017-1222-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545647v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge&#239; Nekhai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jle.com/fr/revues/vir/sommaire.phtml?cle_parution=4457" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491465v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0641" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408013v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Altmeyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N. Barr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0596" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750318v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789859v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>