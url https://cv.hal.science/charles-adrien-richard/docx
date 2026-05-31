--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardening of Respiratory Syncytial Virus Inclusion Bodies by Cyclopamine Proceeds through Perturbation of the Interactions of the M2-1 Protein with RNA and the P Protein</w:t>
+                <w:t xml:space="preserve">Selective targeting and clustering of phosphatidylserine lipids by RSV M protein is critical for virus particle production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Diot</w:t>
+                <w:t xml:space="preserve">Jitendriya Swain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Veyrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jenna Fix</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Eléouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241813862⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 299 (11), pp.105323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239191v1</w:t>
+                <w:t xml:space="preserve">hal-04283163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective targeting and clustering of phosphatidylserine lipids by RSV M protein is critical for virus particle production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardening of Respiratory Syncytial Virus Inclusion Bodies by Cyclopamine Proceeds through Perturbation of the Interactions of the M2-1 Protein with RNA and the P Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bierre</w:t>
+                <w:t xml:space="preserve">Cédric Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Veyrié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+                <w:t xml:space="preserve">Jennifer Risso-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Eléouët</w:t>
+                <w:t xml:space="preserve">Davy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 299 (11), pp.105323. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (18), pp.13862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms241813862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283163v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Fuzzy Complex between RSV Nucleoprotein and Phosphoprotein to Optimize an Inhibition Assay by Fluorescence Polarization</w:t>
               </w:r>
@@ -1440,429 +1440,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Elements Required for the Formation of Respiratory Syncytial Virus Cytoplasmic Inclusion Bodies In Vivo and In Vitro</w:t>
+                <w:t xml:space="preserve">Targeting the Respiratory Syncytial Virus N 0 -P Complex with Constrained α-Helical Peptides in Cells and Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
+                <w:t xml:space="preserve">Nadège Gsponer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01202-20⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00717-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954783v1</w:t>
+                <w:t xml:space="preserve">hal-03353101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the Respiratory Syncytial Virus N 0 -P Complex with Constrained α-Helical Peptides in Cells and Mice</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De novo protein design enables the precise induction of RSV-neutralizing antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+                <w:t xml:space="preserve">Fabian Sesterhenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Che Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes T. Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00717-20⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368 (6492), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aay5051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353101v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo protein design enables the precise induction of RSV-neutralizing antibodies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johannes T. Cramer</w:t>
+                <w:t xml:space="preserve">Minimal Elements Required for the Formation of Respiratory Syncytial Virus Cytoplasmic Inclusion Bodies In Vivo and In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Risso-Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolin Wen</w:t>
+                <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 368 (6492), </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aay5051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01202-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677103v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does intrinsic disorder in proteins favor their Interaction with lipids?</w:t>
               </w:r>
@@ -2110,295 +2110,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interactome analysis of the Respiratory Syncytial Virus protein M2-1 suggests a new role in viral mRNA metabolism post- transcription</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of the respiratory syncytial virus N0-P complex in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bouillier</w:t>
+                <w:t xml:space="preserve">Camille Esneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina Cosentino</w:t>
+                <w:t xml:space="preserve">Bertrand Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Leger</w:t>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rincheval</w:t>
+                <w:t xml:space="preserve">Sébastien Brûlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (10), pp.3647-3660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51746-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA118.006453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907594v1</w:t>
+                <w:t xml:space="preserve">hal-02276899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of the respiratory syncytial virus N0-P complex in solution</w:t>
+                <w:t xml:space="preserve">The interactome analysis of the Respiratory Syncytial Virus protein M2-1 suggests a new role in viral mRNA metabolism post- transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Esneau</w:t>
+                <w:t xml:space="preserve">Camille Bouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Raynal</w:t>
+                <w:t xml:space="preserve">Gina Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
+                <w:t xml:space="preserve">Thibaut Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brûlé</w:t>
+                <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 294 (10), pp.3647-3660. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA118.006453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51746-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276899v1</w:t>
+                <w:t xml:space="preserve">hal-02907594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First demonstration of the circulation of a pneumovirus in French pigs by detection of anti-swine orthopneumovirus nucleoprotein antibodies</w:t>
               </w:r>
@@ -2531,51 +2531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSV hijacks cellular protein phosphatase 1 to regulate M2-1 phosphorylation and viral transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Busley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3182,1255 +3182,1255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting human respiratory syncytial virus transcription anti-termination factor M2-1 to inhibit &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; viral replication</w:t>
+                <w:t xml:space="preserve">N-terminal domain of PB1-F2 protein of influenza A virus can fold into amyloid-like oligomers and damage cholesterol and cardiolipid containing membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bailly</w:t>
+                <w:t xml:space="preserve">Dalila Ajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sharma</w:t>
+                <w:t xml:space="preserve">Sandra Mazerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Wang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep25806⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 477 (1), pp.27-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637632v1</w:t>
+                <w:t xml:space="preserve">hal-02636639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid assemblies of influenza a virus PB1-F2 protein Damage membrane and induce cytotoxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
+                <w:t xml:space="preserve">A Universal Influenza Vaccine Can Lead to Disease Exacerbation or Viral Control Depending on Delivery Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deloizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Stanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.652917⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637618v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-terminal domain of PB1-F2 protein of influenza A virus can fold into amyloid-like oligomers and damage cholesterol and cardiolipid containing membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalila Ajjaji</w:t>
+                <w:t xml:space="preserve">Targeting human respiratory syncytial virus transcription anti-termination factor M2-1 to inhibit &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; viral replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.06.016⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636639v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Universal Influenza Vaccine Can Lead to Disease Exacerbation or Viral Control Depending on Delivery Strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+                <w:t xml:space="preserve">Amyloid assemblies of influenza a virus PB1-F2 protein Damage membrane and induce cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (2), pp.739-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.652917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569908v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and Refolding to Amyloid Fibrils of (His)-tagged Recombinant Shadoo Protein Expressed as Inclusion Bodies in [i]E. Coli[/i]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and Characterization of the Binding Site of the Respiratory Syncytial Virus Phosphoprotein to RNA-Free Nucleoprotein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaojing Li</w:t>
+                <w:t xml:space="preserve">Gaëlle Gabiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick England</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/53432⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (7), pp.3484-3496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.03666-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309645v1</w:t>
+                <w:t xml:space="preserve">hal-04678676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Shadoo and PrP Affects the PrP-Folding Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danica Ciric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 89 (12), pp.6287-6293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.03429-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterization of the Binding Site of the Respiratory Syncytial Virus Phosphoprotein to RNA-Free Nucleoprotein</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Sourimant</w:t>
+                <w:t xml:space="preserve">Purification and Refolding to Amyloid Fibrils of (His)-tagged Recombinant Shadoo Protein Expressed as Inclusion Bodies in [i]E. Coli[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaojing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 89 (7), pp.3484-3496. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.03666-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/53432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678676v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly infectious prions generated by a single round of microplate-based protein misfolding cyclic amplification</w:t>
+                <w:t xml:space="preserve">Crystal structure of the essential transcription antiterminator M2-1 protein of human respiratory syncytial virus and implications of its phosphorylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sibille</w:t>
+                <w:t xml:space="preserve">Sian J. Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fichet</w:t>
+                <w:t xml:space="preserve">Antonio Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Reine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Chapuis</w:t>
+                <w:t xml:space="preserve">Hannah F. Kyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel L. Dods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00829-13⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (4), pp.1580-1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1317262111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636078v1</w:t>
+                <w:t xml:space="preserve">hal-02631183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the essential transcription antiterminator M2-1 protein of human respiratory syncytial virus and implications of its phosphorylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly infectious prions generated by a single round of microplate-based protein misfolding cyclic amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sian J. Tanner</w:t>
+                <w:t xml:space="preserve">Guillaume Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Ariza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah F. Kyle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachel L. Dods</w:t>
+                <w:t xml:space="preserve">Jerome Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111 (4), pp.1580-1585. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1317262111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00829-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631183v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Detection of the Oligomerization of PB1-F2 Influenza A Virus Protein in Infected Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Miodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Sauriat-Dorizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4520,556 +4520,556 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Infectious Prions Generated by a Single Round of Microplate-Based Protein Misfolding Cyclic Amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mBio.00829-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadoo binds lipid membranes and undergoes aggregation and fibrillization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+                <w:t xml:space="preserve">Detection of soluble oligomers formed by PB1-F2 influenza A virus protein in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Miodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine C. Henry</w:t>
+                <w:t xml:space="preserve">Christiane Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 438 (3), pp.519 - 525. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2013.07.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2155-9872.1000169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643069v1</w:t>
+                <w:t xml:space="preserve">hal-02642907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of soluble oligomers formed by PB1-F2 influenza A virus protein in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Surface plasmon resonance immunosensor for detection of pb1-f2 influenza a virus protein in infected biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Miodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bourdieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4 (3), pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2155-9872.1000169⟩</w:t>
+              <w:t xml:space="preserve">, 2013, S7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2155-9872.S7-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642907v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance immunosensor for detection of pb1-f2 influenza a virus protein in infected biological samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+                <w:t xml:space="preserve">Shadoo binds lipid membranes and undergoes aggregation and fibrillization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaojing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christiane Bourdieu</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 438 (3), pp.519 - 525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2013.07.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2155-9872.S7-006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02642777v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics studies of the nucleoprotein of influenza A virus: role of the protein flexibility in RNA binding</w:t>
               </w:r>
@@ -5449,263 +5449,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardening of Respiratory Syncytial Virus Inclusion Bodies by Cyclopamine Proceeds through Perturbation of the Interactions between the M2-1 Protein, RNA and the P Protein</w:t>
+                <w:t xml:space="preserve">Specific targeting and clustering of Phosphatidylserine lipids by RSV M protein is critical for virus particle production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Diot</w:t>
+                <w:t xml:space="preserve">Jitendriya Swain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Veyrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jenna Fix</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Éléouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684081v1</w:t>
+                <w:t xml:space="preserve">hal-04684084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific targeting and clustering of Phosphatidylserine lipids by RSV M protein is critical for virus particle production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardening of Respiratory Syncytial Virus Inclusion Bodies by Cyclopamine Proceeds through Perturbation of the Interactions between the M2-1 Protein, RNA and the P Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bierre</w:t>
+                <w:t xml:space="preserve">Cédric Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Veyrié</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jennifer Risso-Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Éléouët</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04684084v1</w:t>
+                <w:t xml:space="preserve">hal-04684081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6206,103 +6206,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly infectious prions generated by a single round of microplate-based protein misfolding cyclic amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Prion Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Trieste, Italy. </w:t>
@@ -6340,64 +6340,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion-like Shadoo protein and its interactions with lipid membranes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaojing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danica Ciric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6866,359 +6866,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mutations in the gene-end sequence on RSV transcription</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand un virus pathogène détourne la machinerie cellulaire à son avantage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rincheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Conference on Negative Strand Viruses (NSV 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Vérone, Italy. , 354 p., 2018, 17th NSV 2018 - Abstract Book</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833633v1</w:t>
+                <w:t xml:space="preserve">hal-01901481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dephosphorylation of respiratory syncytial M2-1 protein by the cellular phosphatase PP1 is required for its mRNA binding ability</w:t>
+                <w:t xml:space="preserve">Effect of mutations in the gene-end sequence on RSV transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Eleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Conference on Negative Strand Viruses (NSV 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vérone, Italy. , 354 p., 2018, 17th NSV 2018 - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833641v1</w:t>
+                <w:t xml:space="preserve">hal-01833633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand un virus pathogène détourne la machinerie cellulaire à son avantage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dephosphorylation of respiratory syncytial M2-1 protein by the cellular phosphatase PP1 is required for its mRNA binding ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Eleouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France. 2018</w:t>
+              <w:t xml:space="preserve">17. International Conference on Negative Strand Viruses (NSV 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vérone, Italy. , 354 p., 2018, 17th NSV 2018 - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901481v1</w:t>
+                <w:t xml:space="preserve">hal-01833641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How structural order/disorder transitions modulate interactions in RSV phosphoprotein</w:t>
               </w:r>
@@ -7390,51 +7390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergeï Nekhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7632,51 +7632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7978,51 +7978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Blondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Eléouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8319,51 +8319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rodrigues-Machado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.108256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Estampes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00127-25" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Diot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Risso-Ballester" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813862" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendriya Swain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Veyri&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105323" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Khodjoyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborha Morissette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010569" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579501v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Decool" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sperandio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00909-21" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03797501v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Troussier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635668v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bajorek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or Szekely" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Rosenzweig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02217-20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01202-20" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gsponer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fenner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00717-20" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677103v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sesterhenn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bonet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T. Cramer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay5051" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Deryusheva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Nemashkalova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Eleouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800098" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tenbusch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00860" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907594v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouillier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cosentino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51746-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276899v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006453" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Normand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0615-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lassoued" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006920" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniyandi Selvaraj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavestri Yegambaram" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J a A Todd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L Dods" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01554-18" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J. A. A. Todd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L. Dods" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Busley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kn&#228;pple" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006557" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Stanek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00831" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637632v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bailly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sharma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johansen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25806" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637618v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.652917" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ajjaji" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.06.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569908v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00641" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaojing Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53432" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636090v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03429-14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678676v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gabiane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.03666-14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fichet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00829-13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631183v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian J. Tanner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ariza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah F. Kyle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1317262111" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635306v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miodek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5018056" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643069v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.07.104" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RKLFQJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642907v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.1000169" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.S7-006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647086v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Tarus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030038" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.06.024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S1XHPRL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155899v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684084v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois &#201;l&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado Rodrigues" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397333v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397556v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pereira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borha Morissette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29370" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191378v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397351v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eleouet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397347v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737240v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833641v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738385v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iupab2017.org/home" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-017-1222-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545647v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge&#239; Nekhai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jle.com/fr/revues/vir/sommaire.phtml?cle_parution=4457" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491465v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0641" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408013v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Altmeyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N. Barr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0596" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750318v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789859v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rodrigues-Machado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.108256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Estampes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00127-25" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendriya Swain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Veyri&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105323" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Diot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Risso-Ballester" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813862" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Khodjoyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborha Morissette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010569" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579501v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Decool" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sperandio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00909-21" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03797501v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Troussier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635668v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bajorek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or Szekely" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Rosenzweig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02217-20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gsponer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gaillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fenner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00717-20" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sesterhenn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bonet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T. Cramer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay5051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01202-20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Deryusheva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Nemashkalova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Eleouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800098" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tenbusch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00860" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006453" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouillier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cosentino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51746-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Normand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0615-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lassoued" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006920" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniyandi Selvaraj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavestri Yegambaram" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J a A Todd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L Dods" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01554-18" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J. A. A. Todd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L. Dods" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Busley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kn&#228;pple" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006557" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Stanek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00831" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ajjaji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.06.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00641" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bailly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sharma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johansen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25806" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637618v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.652917" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gabiane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.03666-14" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636090v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03429-14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaojing Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53432" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian J. Tanner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ariza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah F. Kyle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1317262111" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636078v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fichet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00829-13" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635306v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miodek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5018056" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642907v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.1000169" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.S7-006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643069v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.07.104" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RKLFQJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647086v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Tarus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030038" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.06.024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S1XHPRL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155899v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684084v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois &#201;l&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684081v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado Rodrigues" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397333v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397556v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pereira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borha Morissette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29370" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191378v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397351v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eleouet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397347v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737240v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901481v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833633v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833641v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738385v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iupab2017.org/home" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-017-1222-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545647v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge&#239; Nekhai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jle.com/fr/revues/vir/sommaire.phtml?cle_parution=4457" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491465v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0641" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408013v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Altmeyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N. Barr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0596" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750318v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789859v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>