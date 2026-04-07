--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -489,282 +489,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the Inventory Risk. A solution to the market making problem</w:t>
+                <w:t xml:space="preserve">Optimal posting price of limit orders: learning by trading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guéant</w:t>
+                <w:t xml:space="preserve">Sophie Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Albert Lehalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Fernandez Tapia</w:t>
+                <w:t xml:space="preserve">Gilles Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Financial Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7 (4), pp.477-507. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.359-403</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393110v1</w:t>
+                <w:t xml:space="preserve">hal-00650314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal posting price of limit orders: learning by trading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dealing with the Inventory Risk. A solution to the market making problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Albert Lehalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Laruelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pagès</w:t>
+                <w:t xml:space="preserve">Joaquin Fernandez Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Financial Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7 (3), pp.359-403</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 7 (4), pp.477-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11579-012-0087-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650314v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Portfolio Liquidation with Limit Orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Albert Lehalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Fernandez Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.740-764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -902,77 +902,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal split of orders across liquidity pools: a stochastic algorithm approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Albert Lehalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, pp.1042-1076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1137,51 +1137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Albert Lehalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyên Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1719,77 +1719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with the Inventory Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Albert Lehalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Fernandez Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1833,51 +1833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Guéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Albert Lehalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Fernandez Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2443,51 +2443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314348v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Albert Lehalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389128v3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardaliaguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01476970v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geeraert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak Pearlmutter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pironneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Reghai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05313886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Lachapelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lasry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lions" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-015-0157-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;ant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fernandez Tapia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-012-0087-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650314v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laruelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pag&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110850475" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Dang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090777293" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422427v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05478608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Labadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#234;n Pham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abergel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Foucault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rosenbaum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118673553" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Livieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien de March" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charafeddine Mouzouni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gu&#233;ant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590283v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009592v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01248473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314348v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Albert Lehalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389128v3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardaliaguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01476970v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geeraert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak Pearlmutter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pironneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Reghai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05313886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Lachapelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lasry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lions" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-015-0157-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650314v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laruelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pag&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;ant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fernandez Tapia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-012-0087-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110850475" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Dang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090777293" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422427v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05478608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Labadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#234;n Pham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abergel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Foucault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rosenbaum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118673553" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Livieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien de March" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charafeddine Mouzouni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gu&#233;ant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590283v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009592v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01248473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>