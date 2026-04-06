--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charles-Alexandre Delestage </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charles-alexandre-delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7842-049X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234287551</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 5e colloque international méthodes visuelles et multimodales en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ibanez Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international méthodes visuelles et multimodales en SHS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Laguna, Tenerifa, Spain. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05499490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual conference proceedings: prospects for scientific publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.29-57. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36105/stx.2025n15.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impensés de l’entretien : apports de la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Degeuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, pp.37-57. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14jdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des savoirs dans les FabLabs : bricolages dans l’organisation sociale des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, http://journals.openedition.org/ctd/13766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experience and virtual reality: visual method of analysis based on video recordings and the Valence-Arousal diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.68-85. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36105/stx.2024n12.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissonance des objectifs dans la chaîne de production des œuvres patrimoniales en réalité virtuelle : trouver le compromis entre transmission des savoirs et expériences émotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (242), pp.163-202. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.242.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Regards croisés sur l’expérience, diffusion et aventure interdisciplinaire d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inès de La Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (10), http://www.refsicom.org/945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcoming families to the museum: reconsidering cultural mediations for parent-child autonomous visits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inès de La Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (3), pp.32-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo 360° comme méthode visuelle pour saisir l’écosystème info-communicationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Degeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GER Pratiques Informationnelles, Méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valentine Beckmann; Carine Aillerie; Anne Lehmans, May 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de documentaires VR dans les bibliothèques : perceptions et attentes des publics via une méthode visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Marín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Colloque International Méthodes Visuelles et Multimodales 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles-Alexandre Delestage, Alba Marin, Noa Real Garcia, Ricardo Prado Hurtado, Fernando Contreras, Nov 2025, La Laguna, Tenerife, Spain, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and artistic implications of the technical standardization of virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Arts and Cultural Management AIMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cualitativo o Cuantitativo? Reflexiones sobre la concepción de herramientas visuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international virtuel des méthodes visuelles et multimodales 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rebeca Illiana Arévalo Martínez, Ricardo Ignacio Prado Hurtado, Nov 2024, Ciudad de Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs XR au théâtre : standardisation, distribution, réception des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres SVSN 2024 : Spectacle Vivant, Scènes Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of visual methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Laguna, Nov 2023, La Laguna, Tenerife, Canary Islands, Spain. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/e9qb-ds97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement audiovisuel de traces de colloque comme méthode de publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international en méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLSETI (Université Savoie Mont-Blanc), ELLIADD (Université de Franche-Comté), CICA (Universidad Anáhuac México), Nov 2024, Mexico (on line), Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène des expositions d’œuvres numérisées sur le métavers : étude exploratoire de Sculpture Experience sur VRChat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balcon Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire vivre les monuments : mises en scène, espaces et publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We humbly ask that you do not climb on any exhibits&amp;quot;. De l'usage des musées dans les métavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international France Canada - Expérience muséale et nouveaux dispositifs immersifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entretien et son contexte : documenter les usagers et managers de FabLabs par la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Degeuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIA4 : Fabuleux Fabulistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04712867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des savoirs dans les FabLabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie sociale dans l'organisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO France, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation des transferts émotionnels de cohortes – Étude de cas sur la notion de non-violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du numérique et médiation muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Meliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Publics de la culture à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Potiers - Fabricc : Équipe interdisciplinaire de chercheurs dédiée aux Industries Culturelles et Créatives, Dec 2021, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience vécue et réalité virtuelle : méthode visuelle d’analyse sur la base d’enregistrements vidéo et du diagramme de Valence-Arousal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale : Méthodes visuelles en sciences humaines et sociales : de la captation à la diffusion des résultats. Données, méthodes, résultats, valorisation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Laguna, 2021, La Laguna, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEGamI : un Serious Escape Game inversé pour la réussite de l’inclusion des lycéens en situation de handicap à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parenthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rampnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Tricaud-Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PRUNE : Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jun 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XR (Expériences Virtuelles) : remède ou poison pour l'expérience culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web-conférence #1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FABrICC, Jun 2020, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorialité et émotions, vers une co-construction du sens : approche qualitative de l’expérience de visite à la Cité du vin de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moutat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ACFAS, Université de Québec à Montréal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visite familiale interactive libre au musée : transformer le parent en médiateur culturel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inès de La Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque Franco-Roumain en Science de l'information et de la communication information. Communication et humanités numériques : enjeux et défis pour un enrichissement épisémologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cluj, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional dynamics and quality of lived experience: a study of the usage of the Valence-Arousal space with the Spot Your Mood tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Métodos visuales y metodologías en las investigaciones sobre comunicación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4185/cac144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clubs de football et esport : analyse croisée des influences et des repositionnements économiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Sport Sciences in the Arab World (I3SAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stirling, Apr 2017, Stirling, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clubs de football et e-sport : analyse croisée des influences et des repositionnements économiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Congress of the International Society for Sport Sciences in the Arab World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I3SAW, Apr 2017, Stirling, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02011805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation Du Workflow Audiovisuel, Quel Impact Sur Le Spectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sonoma, United States. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization, Sonoma, CA, USA, March 10, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, SONOMA, United States. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp10304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'Impact des Technologies de Réalité Virtuelle et Augmentée dans le Spectacle Vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PSL Université Paris Dauphine; Université Bordeaux Montaigne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOMMA: Museum MOtion & Mood MApping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Mons (UMONS). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM Server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:760b4552a5ddabc76b9c2646ec292360be722eef;origin=https://hal.archives-ouvertes.fr/hal-04756459;visit=swh:1:snp:27c964ce460a5d78f2441ff89c3f018f1dfd94d3;anchor=swh:1:rel:eff34f02d3b3ba5a427e249ab547e44191ddab3f;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et expérience numérique : enjeux de médiation au numérique et par le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023 (13), http://www.refsicom.org/1299, 2023, REFSICOM Revue de Recherches Francophones en Sciences de l'Information et de la Communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’expérience, diffusion et aventure interdisciplinaire d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inès de La Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021 (10), http://www.refsicom.org/num/10-2021, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy in objectives within the production chain of heritage works in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de ressentis en cours d'expérience : méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, CNRS, pp.125-173, 2021, La trace, du sensible au social, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths created by an enactive-relativized approach to experience: the case of the viewing experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Leleu-Merviel; Daniel Schmitt; Philippe Useille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2019, 9781786304155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visite familiale interactive libre au musée : accompagner le parent dans son rôle de médiateur culturel, le cas du Musée du Papier d’Angoulême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inés de la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioan Roxin, Federico Tajariol, Ioan Hosu, Nicolas Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, communication et humanités numériques : enjeux et défis pour un enrichissement épistémologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accent, pp.265-278, 2019, 978-606-561-203-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes ouvertes par une approche énactive-relativisée de l’expérience : le cas de l’expérience de visionnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Leleu-Merviel; Daniel Schmitt; Philippe Useille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’UXD au LivXD. Design des expériences de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2018, 978-1-78405-524-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience émotionnelle ou la performance des programmes de télévision : l’horizon de pertinence comme déterminant de la construction de sens par le spectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Valenciennes et du Hainaut-Cambresis, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018VALE0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02089155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charles-Alexandre Delestage </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charles-alexandre-delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7842-049X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234287551</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 5e colloque international méthodes visuelles et multimodales en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ibanez Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international méthodes visuelles et multimodales en SHS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Laguna, Tenerifa, Spain. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05499490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience vécue dans un dispositif artistique théâtral immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doulfaquar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05572244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy in objectives within the production chain of heritage works in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception des expositions d’œuvres numérisées sur le métavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Balcon-Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13uyq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impensés de l’entretien : apports de la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Degeuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, pp.37-57. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14jdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual conference proceedings: prospects for scientific publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.29-57. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36105/stx.2025n15.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des savoirs dans les FabLabs : bricolages dans l’organisation sociale des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, http://journals.openedition.org/ctd/13766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experience and virtual reality: visual method of analysis based on video recordings and the Valence-Arousal diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.68-85. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36105/stx.2024n12.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissonance des objectifs dans la chaîne de production des œuvres patrimoniales en réalité virtuelle : trouver le compromis entre transmission des savoirs et expériences émotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (242), pp.163-202. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.242.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et expérience numérique : enjeux de médiation au numérique et par le numérique [Éditorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Réseaux et expérience numérique : enjeux de médiation au numérique et par le numérique, 2023 (13), http://www.refsicom.org/1299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcoming families to the museum: reconsidering cultural mediations for parent-child autonomous visits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inès de La Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (3), pp.32-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Regards croisés sur l’expérience, diffusion et aventure interdisciplinaire d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inès de La Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (10), http://www.refsicom.org/945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo 360° comme méthode visuelle pour saisir l’écosystème info-communicationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Degeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GER Pratiques Informationnelles, Méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valentine Beckmann; Carine Aillerie; Anne Lehmans, May 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de documentaires VR dans les bibliothèques : perceptions et attentes des publics via une méthode visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Marín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Colloque International Méthodes Visuelles et Multimodales 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles-Alexandre Delestage, Alba Marin, Noa Real Garcia, Ricardo Prado Hurtado, Fernando Contreras, Nov 2025, La Laguna, Tenerife, Spain, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We humbly ask that you do not climb on any exhibits&amp;quot;. De l'usage des musées dans les métavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international France Canada - Expérience muséale et nouveaux dispositifs immersifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entretien et son contexte : documenter les usagers et managers de FabLabs par la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Degeuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIA4 : Fabuleux Fabulistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04712867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and artistic implications of the technical standardization of virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Arts and Cultural Management AIMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cualitativo o Cuantitativo? Reflexiones sobre la concepción de herramientas visuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international virtuel des méthodes visuelles et multimodales 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rebeca Illiana Arévalo Martínez, Ricardo Ignacio Prado Hurtado, Nov 2024, Ciudad de Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs XR au théâtre : standardisation, distribution, réception des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres SVSN 2024 : Spectacle Vivant, Scènes Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of visual methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Laguna, Nov 2023, La Laguna, Tenerife, Canary Islands, Spain. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/e9qb-ds97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement audiovisuel de traces de colloque comme méthode de publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international en méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLSETI (Université Savoie Mont-Blanc), ELLIADD (Université de Franche-Comté), CICA (Universidad Anáhuac México), Nov 2024, Mexico (on line), Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène des expositions d’œuvres numérisées sur le métavers : étude exploratoire de Sculpture Experience sur VRChat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balcon Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire vivre les monuments : mises en scène, espaces et publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des savoirs dans les FabLabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie sociale dans l'organisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO France, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation des transferts émotionnels de cohortes – Étude de cas sur la notion de non-violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience vécue et réalité virtuelle : méthode visuelle d’analyse sur la base d’enregistrements vidéo et du diagramme de Valence-Arousal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale : Méthodes visuelles en sciences humaines et sociales : de la captation à la diffusion des résultats. Données, méthodes, résultats, valorisation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Laguna, 2021, La Laguna, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du numérique et médiation muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Meliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Publics de la culture à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Potiers - Fabricc : Équipe interdisciplinaire de chercheurs dédiée aux Industries Culturelles et Créatives, Dec 2021, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEGamI : un Serious Escape Game inversé pour la réussite de l’inclusion des lycéens en situation de handicap à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parenthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rampnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Tricaud-Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PRUNE : Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jun 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XR (Expériences Virtuelles) : remède ou poison pour l'expérience culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web-conférence #1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FABrICC, Jun 2020, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorialité et émotions, vers une co-construction du sens : approche qualitative de l’expérience de visite à la Cité du vin de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moutat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ACFAS, Université de Québec à Montréal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visite familiale interactive libre au musée : transformer le parent en médiateur culturel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inès de La Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque Franco-Roumain en Science de l'information et de la communication information. Communication et humanités numériques : enjeux et défis pour un enrichissement épisémologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cluj, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional dynamics and quality of lived experience: a study of the usage of the Valence-Arousal space with the Spot Your Mood tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Métodos visuales y metodologías en las investigaciones sobre comunicación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4185/cac144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clubs de football et esport : analyse croisée des influences et des repositionnements économiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Sport Sciences in the Arab World (I3SAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stirling, Apr 2017, Stirling, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clubs de football et e-sport : analyse croisée des influences et des repositionnements économiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Congress of the International Society for Sport Sciences in the Arab World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I3SAW, Apr 2017, Stirling, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02011805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation Du Workflow Audiovisuel, Quel Impact Sur Le Spectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sonoma, United States. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization, Sonoma, CA, USA, March 10, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, SONOMA, United States. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp10304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'Impact des Technologies de Réalité Virtuelle et Augmentée dans le Spectacle Vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PSL Université Paris Dauphine; Université Bordeaux Montaigne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOMMA: Museum MOtion & Mood MApping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Mons (UMONS). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et expérience numérique : enjeux de médiation au numérique et par le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’expérience, diffusion et aventure interdisciplinaire d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inès de La Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021 (10), http://www.refsicom.org/num/10-2021, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM Server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:760b4552a5ddabc76b9c2646ec292360be722eef;origin=https://hal.archives-ouvertes.fr/hal-04756459;visit=swh:1:snp:27c964ce460a5d78f2441ff89c3f018f1dfd94d3;anchor=swh:1:rel:eff34f02d3b3ba5a427e249ab547e44191ddab3f;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de ressentis en cours d'expérience : méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, CNRS, pp.125-173, 2021, La trace, du sensible au social, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths created by an enactive-relativized approach to experience: the case of the viewing experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Leleu-Merviel; Daniel Schmitt; Philippe Useille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2019, 9781786304155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visite familiale interactive libre au musée : accompagner le parent dans son rôle de médiateur culturel, le cas du Musée du Papier d’Angoulême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inés de la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioan Roxin, Federico Tajariol, Ioan Hosu, Nicolas Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, communication et humanités numériques : enjeux et défis pour un enrichissement épistémologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accent, pp.265-278, 2019, 978-606-561-203-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes ouvertes par une approche énactive-relativisée de l’expérience : le cas de l’expérience de visionnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Leleu-Merviel; Daniel Schmitt; Philippe Useille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’UXD au LivXD. Design des expériences de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2018, 978-1-78405-524-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience émotionnelle ou la performance des programmes de télévision : l’horizon de pertinence comme déterminant de la construction de sens par le spectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Valenciennes et du Hainaut-Cambresis, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018VALE0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02089155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D79852BC"/>
+    <w:nsid w:val="6ED423B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-alexandre-delestage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7842-049X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234287551" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468533v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Yvart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2025n15.03" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Degeuse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083836v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.07" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballarini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.242.0163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724439v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/e9qb-ds97" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878940v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649673v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balcon Fourmaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jabouille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parenthoen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tricaud-Malherbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Serre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac144" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bod&#233;nand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Louchart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp10304" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer-Chemenska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:760b4552a5ddabc76b9c2646ec292360be722eef;origin=https://hal.archives-ouvertes.fr/hal-04756459;visit=swh:1:snp:27c964ce460a5d78f2441ff89c3f018f1dfd94d3;anchor=swh:1:rel:eff34f02d3b3ba5a427e249ab547e44191ddab3f;path=/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272595v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564773v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653498v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145935v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653496v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02089155v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018VALE0026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-alexandre-delestage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7842-049X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234287551" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doulfaquar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballarini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561701v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balcon-Fourmaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uyq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Degeuse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Yvart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2025n15.03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.07" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.242.0163" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/e9qb-ds97" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balcon Fourmaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251401v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jabouille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parenthoen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tricaud-Malherbe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Serre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac144" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bod&#233;nand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Louchart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp10304" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer-Chemenska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756459v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:760b4552a5ddabc76b9c2646ec292360be722eef;origin=https://hal.archives-ouvertes.fr/hal-04756459;visit=swh:1:snp:27c964ce460a5d78f2441ff89c3f018f1dfd94d3;anchor=swh:1:rel:eff34f02d3b3ba5a427e249ab547e44191ddab3f;path=/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02089155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018VALE0026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>