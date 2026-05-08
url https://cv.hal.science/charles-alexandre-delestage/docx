--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charles-Alexandre Delestage </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charles-alexandre-delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7842-049X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234287551</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 5e colloque international méthodes visuelles et multimodales en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ibanez Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international méthodes visuelles et multimodales en SHS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Laguna, Tenerifa, Spain. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05499490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience vécue dans un dispositif artistique théâtral immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doulfaquar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05572244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy in objectives within the production chain of heritage works in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception des expositions d’œuvres numérisées sur le métavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Balcon-Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13uyq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impensés de l’entretien : apports de la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Degeuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, pp.37-57. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14jdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual conference proceedings: prospects for scientific publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.29-57. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36105/stx.2025n15.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des savoirs dans les FabLabs : bricolages dans l’organisation sociale des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, http://journals.openedition.org/ctd/13766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experience and virtual reality: visual method of analysis based on video recordings and the Valence-Arousal diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.68-85. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36105/stx.2024n12.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissonance des objectifs dans la chaîne de production des œuvres patrimoniales en réalité virtuelle : trouver le compromis entre transmission des savoirs et expériences émotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (242), pp.163-202. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.242.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et expérience numérique : enjeux de médiation au numérique et par le numérique [Éditorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Réseaux et expérience numérique : enjeux de médiation au numérique et par le numérique, 2023 (13), http://www.refsicom.org/1299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcoming families to the museum: reconsidering cultural mediations for parent-child autonomous visits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inès de La Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (3), pp.32-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Regards croisés sur l’expérience, diffusion et aventure interdisciplinaire d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inès de La Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (10), http://www.refsicom.org/945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo 360° comme méthode visuelle pour saisir l’écosystème info-communicationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Degeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GER Pratiques Informationnelles, Méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valentine Beckmann; Carine Aillerie; Anne Lehmans, May 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de documentaires VR dans les bibliothèques : perceptions et attentes des publics via une méthode visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Marín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Colloque International Méthodes Visuelles et Multimodales 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles-Alexandre Delestage, Alba Marin, Noa Real Garcia, Ricardo Prado Hurtado, Fernando Contreras, Nov 2025, La Laguna, Tenerife, Spain, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We humbly ask that you do not climb on any exhibits&amp;quot;. De l'usage des musées dans les métavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international France Canada - Expérience muséale et nouveaux dispositifs immersifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entretien et son contexte : documenter les usagers et managers de FabLabs par la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Degeuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIA4 : Fabuleux Fabulistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04712867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and artistic implications of the technical standardization of virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Arts and Cultural Management AIMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cualitativo o Cuantitativo? Reflexiones sobre la concepción de herramientas visuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international virtuel des méthodes visuelles et multimodales 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rebeca Illiana Arévalo Martínez, Ricardo Ignacio Prado Hurtado, Nov 2024, Ciudad de Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs XR au théâtre : standardisation, distribution, réception des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres SVSN 2024 : Spectacle Vivant, Scènes Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of visual methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Laguna, Nov 2023, La Laguna, Tenerife, Canary Islands, Spain. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/e9qb-ds97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement audiovisuel de traces de colloque comme méthode de publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international en méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLSETI (Université Savoie Mont-Blanc), ELLIADD (Université de Franche-Comté), CICA (Universidad Anáhuac México), Nov 2024, Mexico (on line), Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène des expositions d’œuvres numérisées sur le métavers : étude exploratoire de Sculpture Experience sur VRChat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balcon Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire vivre les monuments : mises en scène, espaces et publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des savoirs dans les FabLabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie sociale dans l'organisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO France, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation des transferts émotionnels de cohortes – Étude de cas sur la notion de non-violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience vécue et réalité virtuelle : méthode visuelle d’analyse sur la base d’enregistrements vidéo et du diagramme de Valence-Arousal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale : Méthodes visuelles en sciences humaines et sociales : de la captation à la diffusion des résultats. Données, méthodes, résultats, valorisation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Laguna, 2021, La Laguna, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du numérique et médiation muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Meliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Publics de la culture à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Potiers - Fabricc : Équipe interdisciplinaire de chercheurs dédiée aux Industries Culturelles et Créatives, Dec 2021, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEGamI : un Serious Escape Game inversé pour la réussite de l’inclusion des lycéens en situation de handicap à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parenthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rampnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Tricaud-Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PRUNE : Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jun 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XR (Expériences Virtuelles) : remède ou poison pour l'expérience culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web-conférence #1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FABrICC, Jun 2020, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorialité et émotions, vers une co-construction du sens : approche qualitative de l’expérience de visite à la Cité du vin de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moutat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ACFAS, Université de Québec à Montréal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visite familiale interactive libre au musée : transformer le parent en médiateur culturel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inès de La Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque Franco-Roumain en Science de l'information et de la communication information. Communication et humanités numériques : enjeux et défis pour un enrichissement épisémologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cluj, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional dynamics and quality of lived experience: a study of the usage of the Valence-Arousal space with the Spot Your Mood tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Métodos visuales y metodologías en las investigaciones sobre comunicación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4185/cac144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clubs de football et esport : analyse croisée des influences et des repositionnements économiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Sport Sciences in the Arab World (I3SAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stirling, Apr 2017, Stirling, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clubs de football et e-sport : analyse croisée des influences et des repositionnements économiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Congress of the International Society for Sport Sciences in the Arab World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I3SAW, Apr 2017, Stirling, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02011805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation Du Workflow Audiovisuel, Quel Impact Sur Le Spectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sonoma, United States. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization, Sonoma, CA, USA, March 10, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, SONOMA, United States. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp10304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'Impact des Technologies de Réalité Virtuelle et Augmentée dans le Spectacle Vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PSL Université Paris Dauphine; Université Bordeaux Montaigne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOMMA: Museum MOtion & Mood MApping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Mons (UMONS). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et expérience numérique : enjeux de médiation au numérique et par le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’expérience, diffusion et aventure interdisciplinaire d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inès de La Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021 (10), http://www.refsicom.org/num/10-2021, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM Server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:760b4552a5ddabc76b9c2646ec292360be722eef;origin=https://hal.archives-ouvertes.fr/hal-04756459;visit=swh:1:snp:27c964ce460a5d78f2441ff89c3f018f1dfd94d3;anchor=swh:1:rel:eff34f02d3b3ba5a427e249ab547e44191ddab3f;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de ressentis en cours d'expérience : méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, CNRS, pp.125-173, 2021, La trace, du sensible au social, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths created by an enactive-relativized approach to experience: the case of the viewing experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Leleu-Merviel; Daniel Schmitt; Philippe Useille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2019, 9781786304155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visite familiale interactive libre au musée : accompagner le parent dans son rôle de médiateur culturel, le cas du Musée du Papier d’Angoulême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inés de la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioan Roxin, Federico Tajariol, Ioan Hosu, Nicolas Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, communication et humanités numériques : enjeux et défis pour un enrichissement épistémologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accent, pp.265-278, 2019, 978-606-561-203-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes ouvertes par une approche énactive-relativisée de l’expérience : le cas de l’expérience de visionnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Leleu-Merviel; Daniel Schmitt; Philippe Useille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’UXD au LivXD. Design des expériences de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2018, 978-1-78405-524-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience émotionnelle ou la performance des programmes de télévision : l’horizon de pertinence comme déterminant de la construction de sens par le spectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Valenciennes et du Hainaut-Cambresis, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018VALE0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02089155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charles-Alexandre Delestage </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charles-alexandre-delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7842-049X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234287551</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 5e colloque international méthodes visuelles et multimodales en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ibanez Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international méthodes visuelles et multimodales en SHS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Laguna, Tenerifa, Spain. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05499490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience vécue dans un dispositif artistique théâtral immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doulfaquar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05572244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy in objectives within the production chain of heritage works in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impensés de l’entretien : apports de la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Degeuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, pp.37-57. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14jdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual conference proceedings: prospects for scientific publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.29-57. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36105/stx.2025n15.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des savoirs dans les FabLabs : bricolages dans l’organisation sociale des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, http://journals.openedition.org/ctd/13766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception des expositions d’œuvres numérisées sur le métavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Balcon-Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13uyq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experience and virtual reality: visual method of analysis based on video recordings and the Valence-Arousal diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.68-85. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36105/stx.2024n12.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et expérience numérique : enjeux de médiation au numérique et par le numérique [Éditorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Réseaux et expérience numérique : enjeux de médiation au numérique et par le numérique, 2023 (13), http://www.refsicom.org/1299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissonance des objectifs dans la chaîne de production des œuvres patrimoniales en réalité virtuelle : trouver le compromis entre transmission des savoirs et expériences émotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (242), pp.163-202. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.242.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Regards croisés sur l’expérience, diffusion et aventure interdisciplinaire d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inès de La Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (10), http://www.refsicom.org/945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcoming families to the museum: reconsidering cultural mediations for parent-child autonomous visits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inès de La Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (3), pp.32-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo 360° comme méthode visuelle pour saisir l’écosystème info-communicationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Degeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GER Pratiques Informationnelles, Méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valentine Beckmann; Carine Aillerie; Anne Lehmans, May 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de documentaires VR dans les bibliothèques : perceptions et attentes des publics via une méthode visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Marín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Colloque International Méthodes Visuelles et Multimodales 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles-Alexandre Delestage, Alba Marin, Noa Real Garcia, Ricardo Prado Hurtado, Fernando Contreras, Nov 2025, La Laguna, Tenerife, Spain, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cualitativo o Cuantitativo? Reflexiones sobre la concepción de herramientas visuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international virtuel des méthodes visuelles et multimodales 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rebeca Illiana Arévalo Martínez, Ricardo Ignacio Prado Hurtado, Nov 2024, Ciudad de Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and artistic implications of the technical standardization of virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Arts and Cultural Management AIMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs XR au théâtre : standardisation, distribution, réception des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres SVSN 2024 : Spectacle Vivant, Scènes Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of visual methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Laguna, Nov 2023, La Laguna, Tenerife, Canary Islands, Spain. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/e9qb-ds97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement audiovisuel de traces de colloque comme méthode de publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international en méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLSETI (Université Savoie Mont-Blanc), ELLIADD (Université de Franche-Comté), CICA (Universidad Anáhuac México), Nov 2024, Mexico (on line), Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène des expositions d’œuvres numérisées sur le métavers : étude exploratoire de Sculpture Experience sur VRChat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balcon Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire vivre les monuments : mises en scène, espaces et publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We humbly ask that you do not climb on any exhibits&amp;quot;. De l'usage des musées dans les métavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international France Canada - Expérience muséale et nouveaux dispositifs immersifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entretien et son contexte : documenter les usagers et managers de FabLabs par la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Degeuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIA4 : Fabuleux Fabulistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04712867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des savoirs dans les FabLabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie sociale dans l'organisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO France, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation des transferts émotionnels de cohortes – Étude de cas sur la notion de non-violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du numérique et médiation muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Meliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Publics de la culture à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Potiers - Fabricc : Équipe interdisciplinaire de chercheurs dédiée aux Industries Culturelles et Créatives, Dec 2021, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience vécue et réalité virtuelle : méthode visuelle d’analyse sur la base d’enregistrements vidéo et du diagramme de Valence-Arousal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale : Méthodes visuelles en sciences humaines et sociales : de la captation à la diffusion des résultats. Données, méthodes, résultats, valorisation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Laguna, 2021, La Laguna, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XR (Expériences Virtuelles) : remède ou poison pour l'expérience culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web-conférence #1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FABrICC, Jun 2020, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEGamI : un Serious Escape Game inversé pour la réussite de l’inclusion des lycéens en situation de handicap à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parenthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rampnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Tricaud-Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PRUNE : Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jun 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorialité et émotions, vers une co-construction du sens : approche qualitative de l’expérience de visite à la Cité du vin de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moutat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ACFAS, Université de Québec à Montréal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visite familiale interactive libre au musée : transformer le parent en médiateur culturel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inès de La Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque Franco-Roumain en Science de l'information et de la communication information. Communication et humanités numériques : enjeux et défis pour un enrichissement épisémologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cluj, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional dynamics and quality of lived experience: a study of the usage of the Valence-Arousal space with the Spot Your Mood tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Métodos visuales y metodologías en las investigaciones sobre comunicación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4185/cac144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clubs de football et esport : analyse croisée des influences et des repositionnements économiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Sport Sciences in the Arab World (I3SAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stirling, Apr 2017, Stirling, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clubs de football et e-sport : analyse croisée des influences et des repositionnements économiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Congress of the International Society for Sport Sciences in the Arab World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I3SAW, Apr 2017, Stirling, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02011805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation Du Workflow Audiovisuel, Quel Impact Sur Le Spectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sonoma, United States. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization, Sonoma, CA, USA, March 10, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, SONOMA, United States. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp10304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'Impact des Technologies de Réalité Virtuelle et Augmentée dans le Spectacle Vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PSL Université Paris Dauphine; Université Bordeaux Montaigne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOMMA: Museum MOtion & Mood MApping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Mons (UMONS). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM Server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:760b4552a5ddabc76b9c2646ec292360be722eef;origin=https://hal.archives-ouvertes.fr/hal-04756459;visit=swh:1:snp:27c964ce460a5d78f2441ff89c3f018f1dfd94d3;anchor=swh:1:rel:eff34f02d3b3ba5a427e249ab547e44191ddab3f;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et expérience numérique : enjeux de médiation au numérique et par le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’expérience, diffusion et aventure interdisciplinaire d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inès de La Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021 (10), http://www.refsicom.org/num/10-2021, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de ressentis en cours d'expérience : méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, CNRS, pp.125-173, 2021, La trace, du sensible au social, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths created by an enactive-relativized approach to experience: the case of the viewing experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Leleu-Merviel; Daniel Schmitt; Philippe Useille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2019, 9781786304155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visite familiale interactive libre au musée : accompagner le parent dans son rôle de médiateur culturel, le cas du Musée du Papier d’Angoulême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Inés de la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioan Roxin, Federico Tajariol, Ioan Hosu, Nicolas Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, communication et humanités numériques : enjeux et défis pour un enrichissement épistémologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accent, pp.265-278, 2019, 978-606-561-203-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes ouvertes par une approche énactive-relativisée de l’expérience : le cas de l’expérience de visionnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Leleu-Merviel; Daniel Schmitt; Philippe Useille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’UXD au LivXD. Design des expériences de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2018, 978-1-78405-524-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience émotionnelle ou la performance des programmes de télévision : l’horizon de pertinence comme déterminant de la construction de sens par le spectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Valenciennes et du Hainaut-Cambresis, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018VALE0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02089155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ED423B2"/>
+    <w:nsid w:val="F2CD899A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-alexandre-delestage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7842-049X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234287551" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doulfaquar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballarini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561701v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balcon-Fourmaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uyq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Degeuse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Yvart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2025n15.03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.07" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.242.0163" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/e9qb-ds97" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balcon Fourmaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251401v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jabouille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parenthoen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tricaud-Malherbe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Serre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac144" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bod&#233;nand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Louchart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp10304" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer-Chemenska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756459v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:760b4552a5ddabc76b9c2646ec292360be722eef;origin=https://hal.archives-ouvertes.fr/hal-04756459;visit=swh:1:snp:27c964ce460a5d78f2441ff89c3f018f1dfd94d3;anchor=swh:1:rel:eff34f02d3b3ba5a427e249ab547e44191ddab3f;path=/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02089155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018VALE0026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-alexandre-delestage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7842-049X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234287551" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doulfaquar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballarini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Degeuse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Yvart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2025n15.03" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balcon-Fourmaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uyq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613790v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.07" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.242.0163" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272621v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/e9qb-ds97" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878940v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balcon Fourmaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251401v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Serre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jabouille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parenthoen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tricaud-Malherbe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac144" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bod&#233;nand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Louchart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp10304" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer-Chemenska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:760b4552a5ddabc76b9c2646ec292360be722eef;origin=https://hal.archives-ouvertes.fr/hal-04756459;visit=swh:1:snp:27c964ce460a5d78f2441ff89c3f018f1dfd94d3;anchor=swh:1:rel:eff34f02d3b3ba5a427e249ab547e44191ddab3f;path=/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02089155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018VALE0026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>