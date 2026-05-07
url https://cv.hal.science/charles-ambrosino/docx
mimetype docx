--- v0 (2026-03-30)
+++ v1 (2026-05-07)
@@ -333,196 +333,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi l’expérimentation urbaine est-elle le nom ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Devisme</w:t>
+                <w:t xml:space="preserve">Lignées de projets, agir expérimental et fabrique urbaine. Regard sur le « laboratoire grenoblois »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, La Fabrique urbaine à l’épreuve de l’expérimentation, 35 (35 (2024)), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, La fabrique urbaine à l’épreuve de l’expérimentation., 35 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13et4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04779467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi l’expérimentation urbaine est-elle le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Devisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, La fabrique urbaine à l’épreuve de l’expérimentation., 35 (35), </w:t>
+              <w:t xml:space="preserve">, 2024, La Fabrique urbaine à l’épreuve de l’expérimentation, 35 (35 (2024)), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13et4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13esx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04779467v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04779456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin de cycle pour la ville créative ?</w:t>
               </w:r>
@@ -657,165 +657,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03871706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composer la ville, dépasser les risques, révéler les paysages</w:t>
+                <w:t xml:space="preserve">Retrouver la métropole géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand A Le Mag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03875951v1</w:t>
+                <w:t xml:space="preserve">halshs-03875938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrouver la métropole géographique</w:t>
+                <w:t xml:space="preserve">Composer la ville, dépasser les risques, révéler les paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand A Le Mag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03875938v1</w:t>
+                <w:t xml:space="preserve">halshs-03875951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence(s) : métropoles à venir</w:t>
               </w:r>
@@ -877,51 +877,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03871745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialised or without commitment: An in-depth analysis of ‘‘cultural and creative’’ activities in a post-industrial neighbourhood in Grenoble</w:t>
+                <w:t xml:space="preserve">Territorialisées ou sans attaches : les activités « culturelles et créatives » au crible d’un quartier post-industriel grenoblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
@@ -944,293 +944,293 @@
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eg.481.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02139388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorialised or without commitment: An in-depth analysis of ‘‘cultural and creative’’ activities in a post-industrial neighbourhood in Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.481.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">halshs-03365416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville créative et renaissance urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Circulation des modèles, méthodes et références en urbanisme : pistes pour un débat, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la ville de l'âge IV ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ramirez-Cobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paysages de l'eau, 20, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283694v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02139388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Œuvrer en commun. Le « nouveau monde » des politiques culturelles et urbaines</w:t>
               </w:r>
@@ -1782,1038 +1782,1038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'indépassable « laboratoire grenoblois » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01121550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’atelier à la ville. Exposer l’art, révéler les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vues sur la Ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01211272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Gilles Novarina</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment Banksy réinventa-t-il Bristol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00992660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Paris à l'épreuve de la métropolisation culturelle : pratiques, territoires et institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lobs.043.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de l'artiste en créateur de ville.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17-18, pp.20-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">法国视角下的创意城市 (Trad : Art, créativité et développement culturel urbain. Les exemples de Lyon, St-Etienne et Lille)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Planning International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.49-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3969/j.issn.1673-9493.2012.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00818653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'artiste et ses territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.1-7</w:t>
+              <w:t xml:space="preserve">, 2011, pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...192 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guillon</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires de la domination culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43, pp.35-38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lobs.043.0035⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 37, pp.102-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lobs.037.0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...167 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois approches de la ville créative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36, pp.25-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lobs.036.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les territoires de la domination culturelle</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville créative, un nouveau paradigme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 362, pp.57-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00382218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friches en ville : du temps de veille aux politiques de l'espace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 134 (3), pp.37-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00135120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">London and the creative city paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rising East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00379220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation avec Peter Hall autour de la renaissance urbaine outre-Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 362, pp.57-62</w:t>
+              <w:t xml:space="preserve">, 2007, pp.27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sadoux</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00135127v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00379220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La monstration de la ville contemporaine</w:t>
               </w:r>
@@ -2894,51 +2894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sadoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traits Urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2976,51 +2976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier privatisme et planification stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sadoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 81 (2), pp.143-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3161,260 +3161,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05105122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dessiner le territoire grenoblois avec l’eau. Entre ”water sharing”, ”water sparing” et ”water (re)shaping”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon Naydenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CONTRE NATURE - land sharing ~ land sparing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESO; Citeres; CNRS; Université de Tours, Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04904821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The strength of weak structures. Water and the reshaping of the XXIst century city: a Grenoble insight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creating healthy and sustainable cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURA 2025 Conference, Jun 2025, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05081223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composer (avec) les techno-milieux. Le projet des territoires cyborgs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Naydenov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technorégionalisme et fictions territoriales. Méthodologie de deux projets de recherche-action et création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Infrastructure Architecture Territoire; Ensa Paris-Malaquais, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3761,50 +3761,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04779386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Learning from Grenoble. (Ré)habiter les mondes urbains anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence thématique organisée dans le cadre du projet IDEX Formation "Sociologie de Grenoble"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Grenoble (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04328510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art n'est pas visible, il rend visible. Villes (créatives) en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformer la ville via l’art et la culture : pourquoi, comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Montpellier, ZAT - Zone Artistique Temporaire, Occitanie en Scène, la Maison de l’Architecture Occitanie Méditerranée, Montpellier 2028, Dec 2023, Montpellier (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04328556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Narrations métropolitaines en transition. Récitant(s), prospective(s), imaginaire(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3813,211 +3951,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales en Urbanisme de l’APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de lausanne, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04328547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heurs et malheurs de la ville créative. Art, artiste et création artistique au prisme de l'agir métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde : Faire place aux artistes dans la fabrique urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole urbaine - Sciences Po, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04328498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cities, scene and culture: a new agenda for creative cities research ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4033,526 +4102,552 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Beyond Creative Cities. Second Edition, Cultural dynamics, scenes and urban fabric</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCAENA - Université d'angers (Faculté de Droit, d'Economie et de Gestion), Jun 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Learning from Grenoble. (Ré)habiter les mondes urbains anthropocène</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Test, try or transform? From experimentation(s) to innovation urban regime or the art of governing urban transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence thématique organisée dans le cadre du projet IDEX Formation "Sociologie de Grenoble"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Grenoble (FR), France</w:t>
+              <w:t xml:space="preserve">6th Global Conference on Economic Geography - Session Experimenting the City: Between Incremental Projectification and Urban Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trinity College Dublin &amp; University College Dublin, Jun 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03880742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenoble : une ville au risque de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grenoble renoue avec l’Isère ! Atelier territorial d’inspiration à la Bastille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Ville Durable - Ville de Grenoble, Dec 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03883502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Test, try or transform? From experimentation(s) to innovation urban regime or the art of governing urban transformations</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traces de suburbanisme sur la plaine grenobloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Global Conference on Economic Geography - Session Experimenting the City: Between Incremental Projectification and Urban Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trinity College Dublin &amp; University College Dublin, Jun 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres Espace rural et Projet spatial (ERPS) - Sol(s) en partage : le sol comme milieu, ressource et mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d’Architecture de Saint-Étienne (ENSASE); GRF Architectures &amp; Transformations; École Nationale Supérieure d’Architecture de Clermont-Ferrand (ENSACF); UMR Ressources, Oct 2021, Ambert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03875964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenoble : étude d’une métropole géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque POPSU - Grenoble "Émergences : Métropole(s) à venir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, POPSU, Nov 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03883500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projeter la confluence grenobloise, amplifier sa géographie ? : Itinéraire d’une lisière métropolitaine entre urbanisme de programmation et urbanisme paysagiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier national POPSU Métropoles « Métropoles en transition. Le tournant agropolitain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUCA; POPSU Métropoles de Clermont-Ferrand, Jun 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03875969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Silvère Tribout</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la friche à la ville ou l'art de permacultiver les innovations urbaines : un jeu à la nantaise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Morteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque POPSU - Grenoble "Émergences : Métropole(s) à venir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, POPSU, Nov 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.368-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114081v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un urbanisme des milieux : retrouver la géographie pour faire métropole, perspectives grenobloises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4581,195 +4676,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude: Alaric : "Faire la ville : penser et représenter la production urbaine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d’Architecture de Saint-Etienne (ENSASE), Oct 2020, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03875980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenoble, métropole « inondable » en transition : de la gestion du risque au projet de la ville adaptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ramirez-Cobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que reste-t-il du projet ? Approches, méthodes et enjeux communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APERAU, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4870,50 +4870,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01706016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">After the technopolis, the creative metropolis ? Grenoble, facing the XXIst century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CITY FUTURES III Cities as strategic places and players in a globalized world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Scènes et milieux de la créativité métropolitaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4922,674 +5030,566 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes et territoires : questions de valeur,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Rachel Linossier</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville créative : entre marketing, esthétique et habitabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CITY FUTURES III Cities as strategic places and players in a globalized world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre des Directeurs des Affaires Culturelles La culture comme promesse d'une métropole citoyenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension culturelle comme élément structurant du projet urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau SCET, Journée thématique Les grands projets urbains, un levier pour les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménager la ville créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau SCET - Convention national des opérationnels La ville à fabriquer et la ville à vivre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture(s) et mutations urbaines : l'exemple du quartier Berriat à Grenoble (1980s-2010s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CE ST Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenoble : du cluster technologique à la ville créative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Novarina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les innovations sociales en milieu local : espaces de gouvernance et acteurs locaux à l'épreuve de la globalisation et de la territorialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation, créativité et territoires : qui sont les vrais acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PROMISING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Grenomble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures de la technopole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque POPSU II Grenoble. De la Technopole à la métropole - Session Du cluster technologique à la ville créative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975555v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">halshs-00975540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétisation de la production urbaine et nouveaux intermédiaires culturels / L'effet métropolitain sur les pratiques culturelles / L'effet métropolitain sur la production artistique, entre art et science</w:t>
               </w:r>
@@ -5651,372 +5651,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les travailleurs du code : Emergence et structuration du milieu des arts numériques de la métropole lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire sur Les dimensions heuristiques du travail créatif, Ecole Nationale des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La villes des créateurs : Birmingham, Lyon, Montréal et Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La villes des créateurs : Birmingham, Lyon, Montréal et Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes créatives ? Présomptions, figures opératoires et légitimités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire POPSU 2 "Economie de la connaissance et ville créative : mode ou modèle "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les travailleurs du code : Emergence et structuration du milieu des arts numériques de la métropole lyonnaise</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La villes des créateurs : Berlin, Lausanne et Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur Les dimensions heuristiques du travail créatif, Ecole Nationale des Ponts et Chaussées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, France</w:t>
+              <w:t xml:space="preserve">La villes des créateurs : Berlin, Lausanne et Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville et création au prisme du quartier artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville créative en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975609v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00975551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner, consommer et produire. Les trois mondes de la ville créative. Une comparaison franco-britannique</w:t>
               </w:r>
@@ -6153,77 +6153,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative hopes in the Technopolis. Industrial innovation VS informal dynamics in Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sadoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The sustainability and development of cultural quarters : international perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6311,311 +6311,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00379223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D'une industrie à l'autre : agglomération d'artistes et clusters culturels en territoire post-fordiste.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dynamiques territoriales : </w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">débats et enjeux des différentes approches disciplinaires (XLIIIè Colloque de l'ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble-Chambery, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00135143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cluster culturel, un artefact conceptuel pour mieux comprendre la ville contemporaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pérennité Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00135136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art, culture et ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication à l'Ecole Nationale Supérieure d'Architecture de Grenoble dans le cadre de l'enseignement "Villes, Territoires et Politiques Publiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00377940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Future Urban Research in Europe: Culture and the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partiipation au Workshop FUTURE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Karlskrona, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00377945v1</w:t>
-              </w:r>
-[...213 lines deleted...]
-                <w:t xml:space="preserve">halshs-00135143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental cultural clusters and urban regeneration in the London East-End</w:t>
               </w:r>
@@ -6670,51 +6670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « cultural clusters » et la mutabilité urbaine : comparaison franco-britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6765,51 +6765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clusters culturels et la mutabilité urbaine : un regard franco-britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie culturelle et ses territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6966,184 +6966,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Villes en transition ? Les fondements permaculturels de l’urbanisme du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10 p., 2023, Le virus de la recherche - Transition environnementale, Magali Talandier, 978‑2‑7061‑5392‑1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03924888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towns in transition? The permaculture roots of future town-planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 p., 2023, Le virus de la recherche – Série Transition environnementale, 9782706154034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04328594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...69 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démonstration, exploration, transformation. Trois régimes urbains d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -7153,51 +7153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
@@ -7475,51 +7475,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenoble's knowledge economy and its ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Novarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7600,77 +7600,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol et eau, matières à projet. Trajectoires d’une rivière urbaine, entre sparing, sharing et (re)shaping fluvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon Naydenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Cormier; Sabine Bognon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoria naturalia. Aménager sans altérer, entre partage et réserve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7706,142 +7706,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05501179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Montmartre fin-de-siècle, idéal-type de la scène artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Ambrosino; Basile Michel; Dominique Sagot-Duvauroux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes artistiques. Au‑delà de la ville créative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-81, 2025, Politiques culturelles, 9782706154331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grenoble et l’ordre hydraulique : dépasser la modernité, (re) penser les cycles de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Colloques de Cerisy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers des politiques des cycles de l’eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.150-165, 2025, 9782385191306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bord de l'Eau</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05081145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récit(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7861,100 +7960,100 @@
               <w:t xml:space="preserve">, Chapitre 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-37, 2025, Politiques culturelles, 9782706154331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomération(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7989,175 +8088,76 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes artistiques. Au‑delà de la ville créative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-25, 2025, Politiques culturelles, 9782706154331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pug.ambro.2025.01.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051242v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-05055368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenoble face aux changements environnementaux globaux</w:t>
               </w:r>
@@ -8395,50 +8395,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01706014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Metropolis follows fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Le Bras; Natacha Seigneuret; Magali Talandier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles en chantiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger-Levrault, 2016, 978-2-7013-1894-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01405269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genius loci reloaded, The creative renaissance of Nantes and Saint Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8454,594 +8527,521 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philip Long; Nigel D. Morpeth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism and the Creative Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-1-13-883270-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01396835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">David Le Bras; Natacha Seigneuret; Magali Talandier. </w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction sociale de la métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles en chantiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berger-Levrault, 2016, 978-2-7013-1894-3</w:t>
+              <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moniteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10-21, 2015, 978-2-281-11894-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01212146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">United Kingdom : East london Green grid and Greenwich Millenium Village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcus Zepf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Greenery in the City. Innovative and Sustainable Planning with Urban Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jovis Verlag, 2015, 978-3-86859-362-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01212154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bibliothèque à l’âge de l’industrie des loisirs : l’exemple des Idea Stores (Londres, Grande-Bretagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Arnaud; Vincent Guillon; Cécile Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élargir la participation à la vie culturelle : expériences françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire des Politiques Culturelles/France Stratégie, 2015, 978-2-918021-09-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01211796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...150 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La technopole à l’épreuve du dialogue science société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.10-21, 2015, 978-2-281-11894-0</w:t>
+              <w:t xml:space="preserve">, Le Moniteur, 2015, Collection POPSU, 978-2-281-11894-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01211271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre la technopole en culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Moniteur, 2015, Collection POPSU, 978-2-281-11894-0</w:t>
-[...84 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Le Moniteur, pp.79-109, 2015, 978-2-281-11894-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -9595,367 +9595,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00981606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations et les légitimités des démolitions reconstructions et leurs traductions urbanistiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lauren Andres</w:t>
+                <w:t xml:space="preserve">La maison contre la barre. Le quartier des Hauts-Champs à Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paulette Duarte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les démolitions dans les projets de renouvellement urbain. Représentations, légitimités et traductions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.171-223, 2010</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.24-59, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00975508v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-00975504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations et les légitimités des démolitions reconstructions et leurs traductions urbanistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Seigneuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Roux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paulette Duarte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les démolitions dans les projets de renouvellement urbain. Représentations, légitimités et traductions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.24-59, 2010</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.171-223, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00975504v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">London fin de siècle (1990s-2000s).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture and the city</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berliner Wissenschafts Verlag, pp.241-262, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cluster culturel, un artefact conceptuel pour mieux comprendre la ville contemporaine. L'exemple du quartier Berriat à Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colette Vallat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pérennité urbaine ou la ville par-delà ses métamorphoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.59-71, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976495v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00975515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(re)Composer un quartier</w:t>
               </w:r>
@@ -10040,64 +10040,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Urban Renaissance : la ville selon Richard Rogers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Novarina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une renaissance urbaine: Dix années de politique travailliste de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.19-33, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10122,64 +10122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Urban Renaissance : la ville selon Richard Rogers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Novarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10299,51 +10299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régénération culturelle et mutabilité urbaine : un regard franco-britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie culturelle et ses territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.305-317, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10381,64 +10381,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes européennes contemporaines en projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Novarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10708,151 +10708,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02417186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le territoire, le vandale et la notoriété. Que faire si un Banksy se cache près de chez vous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01211274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zoner la ville créative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01211273v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01211274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métropole des arts numériques. Milieu créatif, technoscience et culture du libre</w:t>
               </w:r>
@@ -11376,83 +11376,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les culture(s) de la technopole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ressorts territoriaux de l'économie de la connaissance. Le cas de l'agglomération grenobloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11460,715 +11535,640 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00903300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">South Shoreditch : quand les artistes s'emparent de la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces publics créatifs contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00818661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mégastructure au risque de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégastructure, grille et ville linéaire : trois figures pour projeter la périphérie grenobloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Couic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Melemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AGE-2009-ROU, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Plan Urbanisme Construction Architecture (PUCA); Institut d’Urbanisme de Grenoble / UMR PACTE / Laboratoire Territoires. 2010, 135 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règles d’urbanisme et diversité typologique de l’habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chedal-Anglay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perbet-Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AGE-2007-SAU, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Plan Urbanisme, Construction et Architecture (PUCA); Ecole nationale supérieure d'architecture de Grenoble / Collectif recherche architecturale. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chedal-Anglay</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] AGE-2007-SAU, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Plan Urbanisme, Construction et Architecture (PUCA); Ecole nationale supérieure d'architecture de Grenoble / Collectif recherche architecturale. 2010</w:t>
+                <w:t xml:space="preserve">hal-01816076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire la ville anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...149 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations, légitimités et traductions des démolitions-reconstructions dans les projets de renouvellement urbain de quartiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulette Duarte</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Natacha Seigneuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Novarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUCA. 2008, pp.166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12482,51 +12482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique urbaine à l’épreuve de l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Devisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35 (35), 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12925,51 +12925,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91ED6103"/>
+    <w:nsid w:val="AFFE635E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13156,51 +13156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-ambrosino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0466-769X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152566554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15er5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13et4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871706v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03365416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.481.0001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139388v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.052.0013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Buyck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.047.0031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.409-427" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.043.0035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1673-9493.2012.03.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.036.0025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.037.0102" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Andres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382218v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1881" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BT7F0H4C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05105122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04904821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Naydenov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05105147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779363v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779386v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328510v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114081v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gangloff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706016v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975557v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975536v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975543v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975623v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975549v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975547v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975609v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975551v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379222v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377940v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135143v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377862v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050936v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2160/9782706154331/scenes-artistiques" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.ambro.2025.01" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2074/9782706154034/towns-in-transition-the-permaculture-roots-of-future-town-planning" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924888v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2023/9782706153921/villes-en-transition/preview?escape=false#lg=1&amp;amp;slide=0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871590v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/urbanisme-et-batiment/5835-demonstration-exploration-transformation.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866819v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-metropole-geographique-et-ses-urbanismes/9782746760233" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322144v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Urban-University-and-the-Knowledge-Economy-New-Spaces-of-Interaction/Ingallina/p/book/9781138794924" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501179v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/territoria-naturalia-numerique" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/vers-des-politiques-des-cycles-de-leau/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055365v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Capron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.ambro.2025.01.0017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404212v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1838/9782759237678/trajectoires-de-transition-ecologique" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396835v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Tourism-and-the-Creative-Industries-Theories-policies-and-practice/Long-Morpeth/p/book/9781138832701" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212154v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975577v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818654v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975478v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818660v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981606v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976495v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975515v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975510v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379214v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379215v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379221v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauthier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontoire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211273v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211274v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220977v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212156v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135148v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiatrault Olivier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518473v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975480v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903300v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818661v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975518v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816076v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sauvage" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chedal-Anglay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perbet-Fayard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816862v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975606v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371855v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975607v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04779617v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464909v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15er6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13et9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326912v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705114v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882341v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-ambrosino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0466-769X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152566554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15er5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779467v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13et4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871706v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875951v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.481.0001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03365416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.052.0013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Buyck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.047.0031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.409-427" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.043.0035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1673-9493.2012.03.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.037.0102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.036.0025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Andres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1881" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BT7F0H4C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05105122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04904821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Naydenov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05105147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779363v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779386v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328510v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163782v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875969v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114081v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morteau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gangloff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875980v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706016v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975543v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975549v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975551v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379222v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135136v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377862v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050936v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2160/9782706154331/scenes-artistiques" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.ambro.2025.01" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924888v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2023/9782706153921/villes-en-transition/preview?escape=false#lg=1&amp;amp;slide=0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2074/9782706154034/towns-in-transition-the-permaculture-roots-of-future-town-planning" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871590v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/urbanisme-et-batiment/5835-demonstration-exploration-transformation.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866819v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-metropole-geographique-et-ses-urbanismes/9782746760233" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322144v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Urban-University-and-the-Knowledge-Economy-New-Spaces-of-Interaction/Ingallina/p/book/9781138794924" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501179v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/territoria-naturalia-numerique" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/vers-des-politiques-des-cycles-de-leau/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055365v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Capron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.ambro.2025.01.0017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404212v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1838/9782759237678/trajectoires-de-transition-ecologique" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396835v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Tourism-and-the-Creative-Industries-Theories-policies-and-practice/Long-Morpeth/p/book/9781138832701" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212154v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211796v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975577v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818654v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975478v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818660v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981606v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975508v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975515v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976495v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975510v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379214v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379215v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379221v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauthier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontoire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211274v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211273v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220977v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212156v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135148v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiatrault Olivier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518473v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975480v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975482v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903300v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975604v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818661v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975518v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816076v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sauvage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chedal-Anglay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perbet-Fayard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975606v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371855v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975607v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04779617v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464909v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15er6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13et9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326912v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705114v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882341v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>