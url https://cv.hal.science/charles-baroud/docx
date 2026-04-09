--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -266,299 +266,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal dynamics of fetal liver hematopoietic niches</w:t>
+                <w:t xml:space="preserve">Spherical Skin Model: Stratified Co‐Culture of Fibroblasts and Keratinocytes on Spherical Beads Toward Compound Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márcia Mesquita Peixoto</w:t>
+                <w:t xml:space="preserve">Elisa Lenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Soares-Da-Silva</w:t>
+                <w:t xml:space="preserve">Nadia Vertti-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Bonnet</w:t>
+                <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanping Zhou</w:t>
+                <w:t xml:space="preserve">Anne-Laure Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustave Ronteix</w:t>
+                <w:t xml:space="preserve">Carine Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 222 (2), pp.e20240592. </w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e03250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20240592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202503250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04877296v1</w:t>
+                <w:t xml:space="preserve">pasteur-05446576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical Skin Model: Stratified Co‐Culture of Fibroblasts and Keratinocytes on Spherical Beads Toward Compound Screening</w:t>
+                <w:t xml:space="preserve">Spatiotemporal dynamics of fetal liver hematopoietic niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Lenzi</w:t>
+                <w:t xml:space="preserve">Márcia Mesquita Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Vertti-Quintero</w:t>
+                <w:t xml:space="preserve">Francisca Soares-Da-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Husson</w:t>
+                <w:t xml:space="preserve">Valentin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Bulteau</w:t>
+                <w:t xml:space="preserve">Yanping Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Nizard</w:t>
+                <w:t xml:space="preserve">Gustave Ronteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.e03250. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222 (2), pp.e20240592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adhm.202503250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20240592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05446576v1</w:t>
+                <w:t xml:space="preserve">pasteur-04877296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and pharmacological manipulation of 3D-spheroid cultures derived from zebrafish adult neural stem cells in a droplet-based microfluidic platform</w:t>
               </w:r>
@@ -678,51 +678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic and organ-on-a-chip approaches to model the tumor microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Angelidakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -795,51 +795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture of pluripotent stem cells in microscale droplets modulates differentiation and tissue patterning towards organoids on chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Vertti-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Delahousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1059,90 +1059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer-on-a-chip model shows that the adenomatous polyposis coli mutation impairs T cell engagement and killing of cancer spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Maikranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Vertti-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1455,295 +1455,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04876798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial drug screening on 3D Ewing sarcoma spheroids using droplet-based microfluidics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient suppression of SUMOylation in embryonic stem cells generates embryo-like structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack-Christophe Cossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Fevre</w:t>
+                <w:t xml:space="preserve">Yann Loe-Mie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Mary</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F.-X Tomasi</w:t>
+                <w:t xml:space="preserve">Manuel Guthmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106651⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.112380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569324v1</w:t>
+                <w:t xml:space="preserve">pasteur-04081183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient suppression of SUMOylation in embryonic stem cells generates embryo-like structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Sart</w:t>
+                <w:t xml:space="preserve">Combinatorial drug screening on 3D Ewing sarcoma spheroids using droplet-based microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Vertti-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Loe-Mie</w:t>
+                <w:t xml:space="preserve">Aude Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Guthmann</w:t>
+                <w:t xml:space="preserve">F.-X Tomasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (4), pp.112380. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (5), pp.106651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04081183v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apical size and deltaA expression predict adult neural stem cell decisions along lineage progression</w:t>
               </w:r>
@@ -2006,51 +2006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clogging of a Rectangular Slit by a Spherical Soft Particle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Paul Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2136,51 +2136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Culture in Microfluidic Droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Ronteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreyansh Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2253,51 +2253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution microfluidic assay and probabilistic modeling reveal cooperation between T cells in tumor killing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Ronteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreyansh Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2387,51 +2387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved microfluidics unravels individual cellular fates during double-strand break repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Vertti-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Levien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2521,77 +2521,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griottes: a generalist tool for network generation from segmented tissue images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Ronteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Aristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Sart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5548,51 +5548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of liquid plugs at bifurcations in a microfluidic tree network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Vertti-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5789,378 +5789,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring a Reaction at Submillisecond Resolution in Picoliter Volumes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilhelm T. S. Huck</w:t>
+                <w:t xml:space="preserve">Rails and anchors: Guiding and trapping droplet microreactors in two dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Abbyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hollfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac103234a⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.813-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0lc00104j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997986v1</w:t>
+                <w:t xml:space="preserve">hal-00804598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of the dripping and jetting regimes in co-flowing capillary jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (9), pp.094111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3634044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rails and anchors: Guiding and trapping droplet microreactors in two dimensions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+                <w:t xml:space="preserve">Monitoring a Reaction at Submillisecond Resolution in Picoliter Volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansgar M. Huebner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Abell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm T. S. Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hollfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (5), pp.813-821. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (4), pp.1462-1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0lc00104j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac103234a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804598v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining rails and anchors with laser forcing for selective manipulation within 2D droplet arrays.</w:t>
               </w:r>
@@ -6625,247 +6625,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microchannel deformations due to solvent-induced PDMS swelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Gallaire</w:t>
+                <w:t xml:space="preserve">Energy criteria for elasto-capillary wrapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c003504a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (2), pp.205-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2009.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020670v1</w:t>
+                <w:t xml:space="preserve">hal-01020662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy criteria for elasto-capillary wrapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
+                <w:t xml:space="preserve">Microchannel deformations due to solvent-induced PDMS swelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (21), pp.2972-2978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c003504a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2009.10.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01020662v1</w:t>
+                <w:t xml:space="preserve">hal-01020670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of microfluidic droplets</w:t>
               </w:r>
@@ -8796,51 +8796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Ody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 308 (1), pp.231-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9362,51 +9362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Young's Modulus of soft gels in a planar microfluidic device via simple clogging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10140,64 +10140,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical blocking of microfluidic droplets through laser-induced thermocapillarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11636,77 +11636,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal dynamics of cytokines expression dictate fetal liver hematopoiesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Mesquita Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Soares-Da-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Ronteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Faria Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11910,51 +11910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437341v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Olay&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Bouzidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Aristov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barizien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Guti&#233;rrez Ramos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02219-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04877296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Mesquita Peixoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares-Da-Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Ronteix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240592" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05446576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lenzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vertti-Quintero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nizard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202503250" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Thetiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cussigh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coolen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05191830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Angelidakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobme.2025.100606" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05324338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahousse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Traboulsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04625-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05446674v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paul Moore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Belkadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouna Safi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N Baroud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/f5mb-2m7r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04500002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Maikranz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Madec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316500121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04739933v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Le Quellec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303630" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04876798v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyansh Jain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad30c7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fevre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Tomasi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106651" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04081183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loe-Mie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guthmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112380" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04197164v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mancini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guirao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ortica" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Labusch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Cheysson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg7519" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102573" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.064001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00666" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03775301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Angely" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Khazen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30575-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03984735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Levien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poggi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Amir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Franck Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01456-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992125v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Sobel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01376-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Gunes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00902H" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03648087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F.-X. Tomasi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cumano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4177" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03328783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saint-Sardos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lippera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brient-Litzler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Michelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202002303" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03328779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Champetier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107670" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02641655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F-X Tomasi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw7853" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taccoen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.238006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02365721v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugherli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Lety-Stefanska" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Landreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tomasi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9LC00750D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03328787v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barizien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Suryateja Jammalamadaka" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amselem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0935" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Tamara Vitor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimara Gaziola de La Torre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19483-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm02352a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Hilbers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaudan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.111" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01311171v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Z. Gunes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.011010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02104854v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guermonprez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00968A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246210v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932305" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01255747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fradet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bayer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hollfelder" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b03567" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01178874v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Brun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.3.054006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083480v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Funfak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Fisch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem T Abdel Motaal," TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Combettes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4IB00181H" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungyon Lee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00065J" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054669v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878095" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dangla" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Lopez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/11/114003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996478v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbyad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc50768h" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995145v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dangla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cagri Kayi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1209186110" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795952v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Song" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211706110" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26044a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739072" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025970v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.184" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997986v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar M. Huebner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm T. S. Huck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac103234a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997997v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cordero" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3634044" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804598v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00104j" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Mcdougall" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcgloin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20541B" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998001v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hamel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combettes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupuis-Williams" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016687108" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795906v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2010.10.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunyon Lee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.107.124501" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020670v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003504a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020662v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reverdy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2009.10.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK47MDJL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020657v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001191f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-24GHNLD1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020669v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.105.134501" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807883v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004390g" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9GPP3XH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021133v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagnoni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cooper" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.80.046303" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002598v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.O. Rolfsnes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Burnham" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Campbell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgloin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/7/075033" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002595v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8041605" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340643v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reverdy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bico" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00880-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002603v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.79.011201" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824265v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin C. Wang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.06.040" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384745v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delville" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022812v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952374" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230106v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doppler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bico" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2775288" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383339v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Robert de Saint Vincent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b702472j" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324351v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lehoucq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bondavalli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Xavier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.01.054" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VZ1MW7H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143160v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.156103" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144332v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wunenburger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.046302" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023345v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Ody" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.12.018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4RCNLS2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017937v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedina Tsikata" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heil" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023373v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112005007287" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/147596EBA4EEDDCF8F5832398D4B49983E4B590E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024956v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Willaime" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.04.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXS3QS1B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013292v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Okkels" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Menetrier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.060104" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569139v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moore" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025977v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mcdougall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fradet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.893346" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025985v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01052871v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800856v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053382v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025997v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025998v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verneuil" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Baroud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isot.2009.5326157" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053578v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudoin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026005v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Cordero" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.794855" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165484v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165483v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275416v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ody" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021880v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017777v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017389v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wunenburger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.613625" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017784v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571946v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081455v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081459v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04245560v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Mesquita Peixoto" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Faria Santos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437341v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Olay&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Bouzidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Aristov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barizien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Guti&#233;rrez Ramos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02219-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05446576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lenzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vertti-Quintero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nizard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202503250" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04877296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Mesquita Peixoto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares-Da-Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Ronteix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240592" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Thetiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cussigh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coolen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05191830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Angelidakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobme.2025.100606" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05324338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahousse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Traboulsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04625-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05446674v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paul Moore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Belkadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouna Safi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N Baroud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/f5mb-2m7r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04500002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Maikranz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Madec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316500121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04739933v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Le Quellec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303630" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04876798v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyansh Jain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad30c7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04081183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loe-Mie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guthmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112380" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fevre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Tomasi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106651" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04197164v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mancini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guirao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ortica" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Labusch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Cheysson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg7519" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102573" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.064001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00666" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03775301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Angely" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Khazen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30575-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03984735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Levien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poggi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Amir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Franck Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01456-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992125v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Sobel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01376-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Gunes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00902H" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03648087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F.-X. Tomasi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cumano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4177" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03328783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saint-Sardos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lippera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brient-Litzler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Michelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202002303" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03328779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Champetier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107670" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02641655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F-X Tomasi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw7853" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taccoen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.238006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02365721v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugherli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Lety-Stefanska" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Landreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tomasi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9LC00750D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03328787v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barizien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Suryateja Jammalamadaka" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amselem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0935" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Tamara Vitor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimara Gaziola de La Torre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19483-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm02352a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Hilbers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaudan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.111" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01311171v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Z. Gunes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.011010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02104854v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guermonprez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00968A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246210v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932305" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01255747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fradet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bayer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hollfelder" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b03567" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01178874v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Brun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.3.054006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083480v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Funfak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Fisch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem T Abdel Motaal," TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Combettes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4IB00181H" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungyon Lee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00065J" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054669v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878095" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dangla" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Lopez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/11/114003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996478v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbyad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc50768h" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995145v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dangla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cagri Kayi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1209186110" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795952v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Song" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211706110" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26044a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739072" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025970v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.184" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00104j" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997997v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cordero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3634044" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar M. Huebner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abell" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm T. S. Huck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac103234a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Mcdougall" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcgloin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20541B" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998001v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hamel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combettes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupuis-Williams" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016687108" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795906v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2010.10.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunyon Lee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.107.124501" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020662v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reverdy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2009.10.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK47MDJL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020670v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003504a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020657v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001191f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-24GHNLD1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020669v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.105.134501" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807883v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004390g" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9GPP3XH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021133v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagnoni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cooper" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.80.046303" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002598v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.O. Rolfsnes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Burnham" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Campbell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgloin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/7/075033" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002595v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8041605" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340643v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reverdy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bico" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00880-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002603v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.79.011201" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824265v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin C. Wang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.06.040" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384745v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delville" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022812v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952374" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230106v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doppler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bico" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2775288" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383339v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Robert de Saint Vincent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b702472j" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324351v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lehoucq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bondavalli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Xavier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.01.054" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VZ1MW7H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143160v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.156103" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144332v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wunenburger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.046302" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023345v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Ody" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.12.018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4RCNLS2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017937v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedina Tsikata" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heil" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023373v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112005007287" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/147596EBA4EEDDCF8F5832398D4B49983E4B590E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024956v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Willaime" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.04.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXS3QS1B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013292v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Okkels" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Menetrier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.060104" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569139v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moore" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025977v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mcdougall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fradet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.893346" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025985v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01052871v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800856v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053382v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025997v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025998v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verneuil" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Baroud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isot.2009.5326157" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053578v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudoin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026005v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Cordero" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.794855" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165484v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165483v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275416v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ody" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021880v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017777v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017389v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wunenburger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.613625" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017784v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571946v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081455v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081459v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04245560v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Mesquita Peixoto" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Faria Santos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>