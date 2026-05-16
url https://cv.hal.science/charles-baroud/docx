--- v1 (2026-04-09)
+++ v2 (2026-05-16)
@@ -132,1017 +132,1017 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the lifetime distribution from fluctuations in Bellman-Harris processes</w:t>
+                <w:t xml:space="preserve">Motion and hydrodynamic resistance of an elastic bead confined in a square microchannel [Letter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Olayé</w:t>
+                <w:t xml:space="preserve">Charles Paul Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Bouzidi</w:t>
+                <w:t xml:space="preserve">Hiba Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Aristov</w:t>
+                <w:t xml:space="preserve">Brouna Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Barizien</w:t>
+                <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Gutiérrez Ramos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles N Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90, pp.56. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (9), pp.L092201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-025-02219-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/f5mb-2m7r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437341v2</w:t>
+                <w:t xml:space="preserve">pasteur-05446674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical Skin Model: Stratified Co‐Culture of Fibroblasts and Keratinocytes on Spherical Beads Toward Compound Screening</w:t>
+                <w:t xml:space="preserve">Culture of pluripotent stem cells in microscale droplets modulates differentiation and tissue patterning towards organoids on chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Lenzi</w:t>
+                <w:t xml:space="preserve">Nadia Vertti-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Vertti-Quintero</w:t>
+                <w:t xml:space="preserve">Clara Delahousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Husson</w:t>
+                <w:t xml:space="preserve">Andrey Aristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Bulteau</w:t>
+                <w:t xml:space="preserve">Tatiana Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Nizard</w:t>
+                <w:t xml:space="preserve">Jack-Christophe Cossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.e03250. </w:t>
+              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adhm.202503250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-025-04625-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05446576v1</w:t>
+                <w:t xml:space="preserve">pasteur-05324338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal dynamics of fetal liver hematopoietic niches</w:t>
+                <w:t xml:space="preserve">Estimation of the lifetime distribution from fluctuations in Bellman-Harris processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márcia Mesquita Peixoto</w:t>
+                <w:t xml:space="preserve">Jules Olayé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Soares-Da-Silva</w:t>
+                <w:t xml:space="preserve">Hala Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Aristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Bonnet</w:t>
+                <w:t xml:space="preserve">Antoine Barizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanping Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gustave Ronteix</w:t>
+                <w:t xml:space="preserve">Salomé Gutiérrez Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20240592⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90, pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-025-02219-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04877296v1</w:t>
+                <w:t xml:space="preserve">hal-04437341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and pharmacological manipulation of 3D-spheroid cultures derived from zebrafish adult neural stem cells in a droplet-based microfluidic platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal dynamics of fetal liver hematopoietic niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcia Mesquita Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melina Thetiot</w:t>
+                <w:t xml:space="preserve">Francisca Soares-Da-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Sart</w:t>
+                <w:t xml:space="preserve">Valentin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Cussigh</w:t>
+                <w:t xml:space="preserve">Yanping Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Coolen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles N. Baroud</w:t>
+                <w:t xml:space="preserve">Gustave Ronteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.70007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222 (2), pp.e20240592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20240592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05095605v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04877296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic and organ-on-a-chip approaches to model the tumor microenvironment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bonnet</w:t>
+                <w:t xml:space="preserve">Spherical Skin Model: Stratified Co‐Culture of Fibroblasts and Keratinocytes on Spherical Beads Toward Compound Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Lenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Vertti-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanouil Angelidakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Sart</w:t>
+                <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Baroud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laure Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cobme.2025.100606⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e03250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202503250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05191830v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05446576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture of pluripotent stem cells in microscale droplets modulates differentiation and tissue patterning towards organoids on chip</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation and pharmacological manipulation of 3D-spheroid cultures derived from zebrafish adult neural stem cells in a droplet-based microfluidic platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Traboulsi</w:t>
+                <w:t xml:space="preserve">Melina Thetiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack-Christophe Cossec</w:t>
+                <w:t xml:space="preserve">Sébastien Sart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cussigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coolen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13287-025-04625-7⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117 (4), pp.e70007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.70007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05324338v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05095605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion and hydrodynamic resistance of an elastic bead confined in a square microchannel [Letter]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brouna Safi</w:t>
+                <w:t xml:space="preserve">Microfluidic and organ-on-a-chip approaches to model the tumor microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Amselem</w:t>
+                <w:t xml:space="preserve">Emmanouil Angelidakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles N Baroud</w:t>
+                <w:t xml:space="preserve">Charles Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (9), pp.L092201. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.100606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/f5mb-2m7r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cobme.2025.100606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05446674v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05191830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer-on-a-chip model shows that the adenomatous polyposis coli mutation impairs T cell engagement and killing of cancer spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Maikranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Vertti-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1206,77 +1206,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring single-cell susceptibility to antibiotics within monoclonal bacterial populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Aristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Gutiérrez Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1340,77 +1340,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a micro-device with a deformable ceiling to probe stiffness heterogeneities within 3D cell aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreyansh Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1455,2303 +1455,2303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04876798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient suppression of SUMOylation in embryonic stem cells generates embryo-like structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Sart</w:t>
+                <w:t xml:space="preserve">Clogging of a Rectangular Slit by a Spherical Soft Particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Paul Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Loe-Mie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112380⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (6), pp.064001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.064001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04081183v1</w:t>
+                <w:t xml:space="preserve">pasteur-03992070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial drug screening on 3D Ewing sarcoma spheroids using droplet-based microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Fevre</w:t>
+                <w:t xml:space="preserve">Gaëtan Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Vertti-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Mary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Vertti-Quintero</w:t>
+                <w:t xml:space="preserve">Aude Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X Tomasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (5), pp.106651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apical size and deltaA expression predict adult neural stem cell decisions along lineage progression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient suppression of SUMOylation in embryonic stem cells generates embryo-like structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack-Christophe Cossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Loe-Mie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mancini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Felix Cheysson</w:t>
+                <w:t xml:space="preserve">Manuel Guthmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adg7519⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.112380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04197164v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04081183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of embryo-like structures from mouse embryonic stem cells treated with a chemical inhibitor of SUMOylation and cultured in microdroplets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles N. Baroud</w:t>
+                <w:t xml:space="preserve">Apical size and deltaA expression predict adult neural stem cell decisions along lineage progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guirao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ortica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Labusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dejean</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Felix Cheysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (4), pp.102573. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (35), pp.eadg7519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2023.102573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adg7519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569341v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04197164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clogging of a Rectangular Slit by a Spherical Soft Particle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of embryo-like structures from mouse embryonic stem cells treated with a chemical inhibitor of SUMOylation and cultured in microdroplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Paul Moore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Husson</w:t>
+                <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Baroud</w:t>
+                <w:t xml:space="preserve">Anne Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack-Christophe Cossec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (6), pp.064001. </w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (4), pp.102573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.064001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2023.102573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03992070v1</w:t>
+                <w:t xml:space="preserve">hal-04569341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Culture in Microfluidic Droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Griottes: a generalist tool for network generation from segmented tissue images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Ronteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Aristov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Sart</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentin Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Sart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Sobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.1c00666⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-022-01376-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03992182v1</w:t>
+                <w:t xml:space="preserve">pasteur-03992125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution microfluidic assay and probabilistic modeling reveal cooperation between T cells in tumor killing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Cell Culture in Microfluidic Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Ronteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreyansh Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30575-2⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122 (7), pp.7061-7096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.1c00666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03775301v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03992182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved microfluidics unravels individual cellular fates during double-strand break repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Vertti-Quintero</w:t>
+                <w:t xml:space="preserve">High resolution microfluidic assay and probabilistic modeling reveal cooperation between T cells in tumor killing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Ronteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreyansh Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Angely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan Levien</w:t>
+                <w:t xml:space="preserve">Marine Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Poggi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy-Franck Richard</w:t>
+                <w:t xml:space="preserve">Roxana Khazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-022-01456-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.3111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30575-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03984735v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03775301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griottes: a generalist tool for network generation from segmented tissue images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bonnet</w:t>
+                <w:t xml:space="preserve">Time-resolved microfluidics unravels individual cellular fates during double-strand break repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Vertti-Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Levien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Sart</w:t>
+                <w:t xml:space="preserve">Ariel Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Sobel</w:t>
+                <w:t xml:space="preserve">Guy-Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 20 (1), pp.178. </w:t>
+              <w:t xml:space="preserve">, 2022, 20 (8), pp.269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-022-01376-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-022-01456-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03992125v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03984735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent dynamics of bubble dissolution due to interfacial growth of fat crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and Functional Mapping of Mesenchymal Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Sart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irma Liascukiene</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Raphaël F.-X. Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessem Landoulsi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Cumano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1SM00902H⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (19), pp.e4177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.4177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025234v1</w:t>
+                <w:t xml:space="preserve">pasteur-03648087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Mapping of Mesenchymal Bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Sart</w:t>
+                <w:t xml:space="preserve">Intermittent dynamics of bubble dissolution due to interfacial growth of fat crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irma Liascukiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël F.-X. Tomasi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Amselem</w:t>
+                <w:t xml:space="preserve">Jessem Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cumano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deniz Gunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (19), pp.e4177. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (44), pp.10042-10052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.4177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1SM00902H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03648087v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Throughput Measurements of Intra‐Cellular and Secreted Cytokine from Single Spheroids Using Anchored Microfluidic Droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the structure and biological functions within mesenchymal bodies using microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Saint-Sardos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Michelin</w:t>
+                <w:t xml:space="preserve">Raphaël F-X Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cumano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202002303⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (10), pp.eaaw7853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw7853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03328783v1</w:t>
+                <w:t xml:space="preserve">pasteur-02641655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Control and Quantification of 3D Spheroids in a High-Density Microfluidic Droplet Array</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Sart</w:t>
+                <w:t xml:space="preserve">High‐Throughput Measurements of Intra‐Cellular and Secreted Cytokine from Single Spheroids Using Anchored Microfluidic Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saint-Sardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Sart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lippera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brient-Litzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Champetier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (8), pp.107670. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (49), pp.2002303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202002303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03328779v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03328783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the structure and biological functions within mesenchymal bodies using microfluidics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Individual Control and Quantification of 3D Spheroids in a High-Density Microfluidic Droplet Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël F.-X. Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël F-X Tomasi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiphaine Champetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (10), pp.eaaw7853. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (8), pp.107670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw7853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02641655v1</w:t>
+                <w:t xml:space="preserve">pasteur-03328779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order to Disorder Transition in a Coarsening Two-Dimensional Foam</w:t>
+                <w:t xml:space="preserve">Quantifying the sol-gel process and detecting toxic gas in an array of anchored microfluidic droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Taccoen</w:t>
+                <w:t xml:space="preserve">Laurent Mugherli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Adelaide Lety-Stefanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.238006⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.02365721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9LC00750D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402068v1</w:t>
+                <w:t xml:space="preserve">cea-02365721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the sol-gel process and detecting toxic gas in an array of anchored microfluidic droplets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growing from a few cells: combined effects of initial stochasticity and cell-to-cell variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Landreau</w:t>
+                <w:t xml:space="preserve">A. Barizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Tomasi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">M. S. Suryateja Jammalamadaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9LC00750D⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (153), pp.20180935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2018.0935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02365721v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03328787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing from a few cells: combined effects of initial stochasticity and cell-to-cell variability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Order to Disorder Transition in a Coarsening Two-Dimensional Foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. Suryateja Jammalamadaka</w:t>
+                <w:t xml:space="preserve">Nicolas Taccoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Amselem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (153), pp.20180935. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2018.0935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.238006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03328787v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the Evolution of Transiently Transfected Individual Cells in a Microfluidic Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Tamara Vitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucimara Gaziola de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3785,90 +3785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture of colloidal particles by a moving microfluidic bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irma Liascukiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Gunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (6), pp.992-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4036,90 +4036,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Mechanical Strength of an Armored Bubble and Its Implication to Particle-Stabilized Foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taccoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Z. Gunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.011010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4153,51 +4153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal microfluidic platform for bioassays in anchored droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guermonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4205,51 +4205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (21), pp.4200-4211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4277,616 +4277,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow distribution in parallel microfluidic networks and its effect on concentration gradient</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Breaking anchored droplets in a microfluidic Hele-Shaw cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. T. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4932305⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.054006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.3.054006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246210v1</w:t>
+                <w:t xml:space="preserve">hal-01178874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Fast and Slow Enzyme Kinetics in Stationary Droplets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Flow distribution in parallel microfluidic networks and its effect on concentration gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guermonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b03567⟩</w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (5), pp.054119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4932305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255747v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking anchored droplets in a microfluidic Hele-Shaw cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Amselem</w:t>
+                <w:t xml:space="preserve">Measuring Fast and Slow Enzyme Kinetics in Stationary Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. T. Brun</w:t>
+                <w:t xml:space="preserve">Christopher Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gallaire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Florian Hollfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3, pp.054006. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (23), pp.11915-11922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.3.054006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b03567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178874v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramecium swimming and ciliary beating patterns: a study on four RNA interference mutations</w:t>
+                <w:t xml:space="preserve">Trapping and release of giant unilamellar vesicles in microfluidic wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anette Funfak</w:t>
+                <w:t xml:space="preserve">Ayako Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Fisch</w:t>
+                <w:t xml:space="preserve">Sungyon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem T Abdel Motaal,</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Bassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles N. Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4IB00181H⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (32), pp.5878-5885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4SM00065J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083480v1</w:t>
+                <w:t xml:space="preserve">hal-01065790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping and release of giant unilamellar vesicles in microfluidic wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paramecium swimming and ciliary beating patterns: a study on four RNA interference mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Funfak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Fisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayako Yamada</w:t>
+                <w:t xml:space="preserve">Hatem T Abdel Motaal,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sungyon Lee</w:t>
+                <w:t xml:space="preserve">Julien Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bassereau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (32), pp.5878-5885. </w:t>
+              <w:t xml:space="preserve">Royal Society of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4SM00065J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4IB00181H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065790v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marangoni induced force on a drop in a Hele Shaw cell</w:t>
               </w:r>
@@ -4911,51 +4911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (6), pp.062105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4983,1253 +4983,1253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physical mechanisms of step emulsification</w:t>
+                <w:t xml:space="preserve">Airway reopening through catastrophic events in a hierarchical network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Dangla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Fradet</w:t>
+                <w:t xml:space="preserve">Michael Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonatan Lopez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Yu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/11/114003⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (3), pp.859-864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1211706110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996486v1</w:t>
+                <w:t xml:space="preserve">hal-00795952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel measurements of reaction kinetics using ultralow-volumes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">The physical mechanisms of step emulsification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonatan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3lc50768h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (11), pp.114003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/11/114003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996478v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet microfluidics driven by gradients of confinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dangla</w:t>
+                <w:t xml:space="preserve">Parallel measurements of reaction kinetics using ultralow-volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cagri Kayi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Paul Abbyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1209186110⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (22), pp.4326-4330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3lc50768h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995145v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway reopening through catastrophic events in a hierarchical network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Droplet microfluidics driven by gradients of confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Song</w:t>
+                <w:t xml:space="preserve">Rémi Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Manneville</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">S. Cagri Kayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 110 (3), pp.859-864. </w:t>
+              <w:t xml:space="preserve">, 2013, 110 (3), pp.853-858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1211706110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1209186110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795952v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface-induced recirculation within a stationary microﬂuidic drop</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Behavior of liquid plugs at bifurcations in a microfluidic tree network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Vertti-Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41 (8), pp.10750-10758. </w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.034105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2sm26044a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4739072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025502v1</w:t>
+                <w:t xml:space="preserve">hal-00996497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of liquid plugs at bifurcations in a microfluidic tree network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles N. Baroud</w:t>
+                <w:t xml:space="preserve">Red Blood Cell Sickling During Oxygen Cycles in a Microdroplet Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Abbyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4739072⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (3), pp.29A-29A. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.11.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996497v1</w:t>
+                <w:t xml:space="preserve">hal-01025970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red Blood Cell Sickling During Oxygen Cycles in a Microdroplet Device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+                <w:t xml:space="preserve">Interface-induced recirculation within a stationary microﬂuidic drop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungyon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 102 (3), pp.29A-29A. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (8), pp.10750-10758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.11.184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2sm26044a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025970v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rails and anchors: Guiding and trapping droplet microreactors in two dimensions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of the dripping and jetting regimes in co-flowing capillary jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0lc00104j⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (9), pp.094111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3634044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804598v1</w:t>
+                <w:t xml:space="preserve">hal-00997997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of the dripping and jetting regimes in co-flowing capillary jets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Monitoring a Reaction at Submillisecond Resolution in Picoliter Volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansgar M. Huebner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Abell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm T. S. Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hollfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3634044⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (4), pp.1462-1468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac103234a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997997v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring a Reaction at Submillisecond Resolution in Picoliter Volumes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Rails and anchors: Guiding and trapping droplet microreactors in two dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Abbyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hollfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83 (4), pp.1462-1468. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.813-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac103234a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0lc00104j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997986v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining rails and anchors with laser forcing for selective manipulation within 2D droplet arrays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mcgloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6332,51 +6332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dupuis-Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (18), pp.7290-7295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6410,90 +6410,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The air-liquid flow in a microfluidic airway tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (7), pp.849-856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6527,77 +6527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping microfluidic drops in wells of surface energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunyon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107 (12), pp.124501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6644,51 +6644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy criteria for elasto-capillary wrapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6747,77 +6747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microchannel deformations due to solvent-induced PDMS swelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (21), pp.2972-2978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6851,77 +6851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of microfluidic droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (16), pp.2032-2045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6967,77 +6967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local interactions and the global organization of a two-phase flow in a branching tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (13), pp.134501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7071,103 +7071,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sickling of red blood cells through rapid oxygen exchange in microfluidic drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (19), pp.2505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7207,1730 +7207,1730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically initiated upstream coalescence cascade of droplets in a microfluidic flow</w:t>
+                <w:t xml:space="preserve">Time-resolved temperature rise in a thin liquid film due to laser absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zagnoni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Maria Luisa Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Cooper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80 (4), pp.046303. </w:t>
+              <w:t xml:space="preserve">, 2009, 79 (1), pp.011201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physreve.80.046303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physreve.79.011201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021133v1</w:t>
+                <w:t xml:space="preserve">hal-01002603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing via thermocapillary generation of flow patterns inside a microfluidic drop</w:t>
+                <w:t xml:space="preserve">Electrically initiated upstream coalescence cascade of droplets in a microfluidic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luisa Cordero</w:t>
+                <w:t xml:space="preserve">M. Zagnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.O. Rolfsnes</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/7/075033⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (4), pp.046303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.80.046303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002598v1</w:t>
+                <w:t xml:space="preserve">hal-01021133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced force on a microfluidic drop: Origin and magnitude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixing via thermocapillary generation of flow patterns inside a microfluidic drop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.O. Rolfsnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Burnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Verneuil</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Mcgloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (9), pp.5127-5134. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (July), pp.075033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la8041605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/7/075033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002595v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillarity induced folding of elastic sheets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser-induced force on a microfluidic drop: Origin and magnitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles N. Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-00880-4⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (9), pp.5127-5134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la8041605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340643v1</w:t>
+                <w:t xml:space="preserve">hal-01002595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved temperature rise in a thin liquid film due to laser absorption</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Capillarity induced folding of elastic sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79 (1), pp.011201. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 166 (1), pp.67-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physreve.79.011201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-00880-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002603v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective behavior during the exit of a wetting liquid through a network of channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Thermocapillary manipulation of droplets using holographic beam shaping: Microfluidic pin ball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Burnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mcgloin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2008.06.040⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (3), pp.034107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2952374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824265v1</w:t>
+                <w:t xml:space="preserve">hal-01022812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermocapillary manipulation of microfluidic droplets: Theory and applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Collective behavior during the exit of a wetting liquid through a network of channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Delville</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin C. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 326 (2), pp.445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2008.06.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384745v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermocapillary manipulation of droplets using holographic beam shaping: Microfluidic pin ball</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Thermocapillary manipulation of microfluidic droplets: Theory and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Mcgloin</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (1), pp.161-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022812v1</w:t>
+                <w:t xml:space="preserve">hal-00384745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary origami</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport of wetting liquid plugs in bifurcating microfluidic channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Doppler</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric P. Ody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles N. Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2775288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 308 (1), pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00230106v1</w:t>
+                <w:t xml:space="preserve">hal-01023345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optical toolbox for total control of droplet microfluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles N. Baroud</w:t>
+                <w:t xml:space="preserve">Capillary origami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Doppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Robert de Saint Vincent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b702472j⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (9), pp.091104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2775288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383339v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00230106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive pH measurements using a transistor composed of a large array of parallel silicon nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lehoucq</w:t>
+                <w:t xml:space="preserve">An optical toolbox for total control of droplet microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Bondavalli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Robert de Saint Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Delville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.01.054⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (8), pp.1029-1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b702472j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00324351v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary origami: spontaneous wrapping of a droplet with an elastic sheet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Doppler</w:t>
+                <w:t xml:space="preserve">Highly sensitive pH measurements using a transistor composed of a large array of parallel silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lehoucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bondavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Bico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Roman</w:t>
+                <w:t xml:space="preserve">Pierre Legagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 171-172, pp.127-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.01.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.98.156103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00143160v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermocapillary valve for droplet production and sorting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Gallaire</w:t>
+                <w:t xml:space="preserve">Capillary origami: spontaneous wrapping of a droplet with an elastic sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Doppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Wunenburger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.046302⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (15), pp.156103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.98.156103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144332v1</w:t>
+                <w:t xml:space="preserve">hal-00143160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of wetting liquid plugs in bifurcating microfluidic channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Thermocapillary valve for droplet production and sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Wunenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.12.018⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (4), pp.046302(5). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.046302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01023345v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The propagation of low-viscosity fingers into fluid-filled, branching networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedina Tsikata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8981,51 +8981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The propagation of low-viscosity fingers into fluid-filled branching networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedina Tsikata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9097,51 +9097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase flows in microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Willaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9200,51 +9200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction-diffusion dynamics: confrontation between theory and experiment in a microfluidic reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fridolin Okkels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9362,90 +9362,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Young's Modulus of soft gels in a planar microfluidic device via simple clogging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Phoenix AZ USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9496,64 +9496,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mcgloin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Trapping and Optical Micromanipulation VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, San Diego, United States. pp.809710, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9581,623 +9581,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sickling of red blood cells in microfluidic droplets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Penetration pattern in networks of connected channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">239th ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">16th US National Congress of Theoretical and Applied Mechanics (USNCTAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, State College, United States. pp.USNCTAM2010-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025985v1</w:t>
+                <w:t xml:space="preserve">hal-01052871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penetration pattern in networks of connected channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Airways reopening through cascades of plug ruptures in a binary network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th US National Congress of Theoretical and Applied Mechanics (USNCTAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, State College, United States. pp.USNCTAM2010-585</w:t>
+              <w:t xml:space="preserve">Conference on Multiscale Complex Fluid Flows and Interfacial Phenomena, Multiflow 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Brussels, Belgium. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052871v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airways reopening through cascades of plug ruptures in a binary network</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Sickling of red blood cells in microfluidic droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Abbyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Multiscale Complex Fluid Flows and Interfacial Phenomena, Multiflow 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Brussels, Belgium. pp.1-2</w:t>
+              <w:t xml:space="preserve">239th ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800856v1</w:t>
+                <w:t xml:space="preserve">hal-01025985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red Blood Cell Sickling in Microfluidic droplets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Microscopic airway reopening through cascades of plugs ruptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Manneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Miniaturized Systems in Chemistry and Life Sciences (μTAS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">7th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pohang, South Korea. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053382v1</w:t>
+                <w:t xml:space="preserve">hal-01025997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic airway reopening through cascades of plugs ruptures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Red Blood Cell Sickling in Microfluidic droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Abbyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Manneville</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Pohang, South Korea. pp.1-6</w:t>
+              <w:t xml:space="preserve">13th International Conference on Miniaturized Systems in Chemistry and Life Sciences (μTAS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025997v1</w:t>
+                <w:t xml:space="preserve">hal-01053382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical blocking of microfluidic droplets through laser-induced thermocapillarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10244,90 +10244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The air-liquid flow in microfluidic airway tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Micro and Nano Flows Conference MNF2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, West London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10365,77 +10365,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographic control of droplet microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Luisa Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Burnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mcgloin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Trapping and Optical Micromanipulation V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, France. pp.703801, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10469,103 +10469,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origamis Capillaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles N. Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Doppler</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Général 2007 de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, France. pp.0</w:t>
@@ -10594,103 +10594,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary Origami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Doppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th Annual Meeting of the American Physical Society, Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Tampa Bay, Florida, United States. pp.BAPS.2006.DFD.OJ.7</w:t>
@@ -10719,103 +10719,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastocapillarity in wet hairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden. pp.87</w:t>
@@ -10857,51 +10857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation en microfluidique du transport de ponts liquides dans l'arbre pulmonaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10926,51 +10926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase flows: from microfluidic droplet transport to lung airway reopening.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10988,64 +10988,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser actuated building blocks for droplet microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon conference on physics and chemistry of microfluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11070,64 +11070,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser actuated microfluidic building blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wunenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11174,64 +11174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized laser forcing for breaking, sorting, or blocking droplets in a microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chicago, United States. pp.vol. 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11288,90 +11288,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for handling microdrops which include samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël F.-X. Tomasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US10710077B2. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11389,90 +11389,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé microfluidique de traitement et d'analyse d'une solution contenant un matériel biologique, et circuit microfluidique correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR20120059566. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11490,90 +11490,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit microfluidique permettant la mise en contact de gouttes de plusieurs fluides, et procédé microfluidique correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR20120059565. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11636,77 +11636,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal dynamics of cytokines expression dictate fetal liver hematopoiesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Mesquita Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Soares-Da-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Ronteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Faria Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11910,51 +11910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437341v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Olay&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Bouzidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Aristov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barizien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Guti&#233;rrez Ramos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02219-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05446576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lenzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vertti-Quintero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nizard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202503250" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04877296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Mesquita Peixoto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares-Da-Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Ronteix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240592" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Thetiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cussigh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coolen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05191830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Angelidakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobme.2025.100606" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05324338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahousse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Traboulsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04625-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05446674v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paul Moore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Belkadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouna Safi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N Baroud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/f5mb-2m7r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04500002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Maikranz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Madec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316500121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04739933v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Le Quellec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303630" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04876798v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyansh Jain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad30c7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04081183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loe-Mie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guthmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112380" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fevre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Tomasi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106651" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04197164v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mancini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guirao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ortica" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Labusch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Cheysson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg7519" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102573" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.064001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00666" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03775301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Angely" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Khazen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30575-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03984735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Levien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poggi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Amir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Franck Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01456-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992125v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Sobel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01376-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Gunes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00902H" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03648087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F.-X. Tomasi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cumano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4177" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03328783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saint-Sardos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lippera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brient-Litzler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Michelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202002303" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03328779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Champetier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107670" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02641655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F-X Tomasi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw7853" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taccoen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.238006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02365721v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugherli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Lety-Stefanska" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Landreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tomasi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9LC00750D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03328787v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barizien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Suryateja Jammalamadaka" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amselem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0935" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Tamara Vitor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimara Gaziola de La Torre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19483-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm02352a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Hilbers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaudan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.111" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01311171v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Z. Gunes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.011010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02104854v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guermonprez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00968A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246210v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932305" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01255747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fradet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bayer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hollfelder" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b03567" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01178874v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Brun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.3.054006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083480v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Funfak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Fisch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem T Abdel Motaal," TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Combettes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4IB00181H" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungyon Lee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00065J" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054669v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878095" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dangla" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Lopez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/11/114003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996478v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbyad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc50768h" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995145v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dangla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cagri Kayi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1209186110" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795952v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Song" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211706110" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26044a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739072" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025970v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.184" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00104j" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997997v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cordero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3634044" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar M. Huebner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abell" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm T. S. Huck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac103234a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Mcdougall" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcgloin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20541B" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998001v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hamel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combettes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupuis-Williams" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016687108" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795906v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2010.10.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunyon Lee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.107.124501" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020662v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reverdy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2009.10.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK47MDJL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020670v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003504a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020657v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001191f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-24GHNLD1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020669v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.105.134501" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807883v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004390g" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9GPP3XH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021133v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagnoni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cooper" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.80.046303" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002598v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.O. Rolfsnes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Burnham" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Campbell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgloin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/7/075033" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002595v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8041605" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340643v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reverdy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bico" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00880-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002603v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.79.011201" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824265v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin C. Wang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.06.040" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384745v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delville" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022812v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952374" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230106v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doppler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bico" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2775288" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383339v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Robert de Saint Vincent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b702472j" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324351v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lehoucq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bondavalli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Xavier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.01.054" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VZ1MW7H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143160v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.156103" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144332v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wunenburger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.046302" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023345v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Ody" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.12.018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4RCNLS2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017937v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedina Tsikata" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heil" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023373v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112005007287" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/147596EBA4EEDDCF8F5832398D4B49983E4B590E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024956v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Willaime" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.04.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXS3QS1B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013292v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Okkels" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Menetrier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.060104" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569139v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moore" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025977v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mcdougall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fradet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.893346" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025985v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01052871v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800856v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053382v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025997v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025998v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verneuil" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Baroud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isot.2009.5326157" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053578v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudoin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026005v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Cordero" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.794855" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165484v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165483v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275416v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ody" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021880v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017777v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017389v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wunenburger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.613625" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017784v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571946v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081455v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081459v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04245560v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Mesquita Peixoto" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Faria Santos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05446674v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paul Moore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Belkadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouna Safi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N Baroud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/f5mb-2m7r" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05324338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vertti-Quintero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahousse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Aristov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Traboulsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04625-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437341v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Olay&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Bouzidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barizien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Guti&#233;rrez Ramos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02219-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04877296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Mesquita Peixoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares-Da-Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Ronteix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240592" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05446576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lenzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nizard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202503250" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Thetiot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cussigh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coolen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05191830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Angelidakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobme.2025.100606" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04500002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Maikranz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Madec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316500121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04739933v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Le Quellec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303630" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04876798v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyansh Jain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad30c7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.064001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fevre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mary" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Tomasi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106651" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04081183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loe-Mie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guthmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112380" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04197164v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mancini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guirao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ortica" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Labusch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Cheysson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg7519" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102573" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Sobel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01376-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00666" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03775301v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Angely" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Khazen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30575-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03984735v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Levien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poggi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Amir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Franck Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01456-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03648087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F.-X. Tomasi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cumano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4177" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Gunes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00902H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02641655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F-X Tomasi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw7853" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03328783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saint-Sardos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lippera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brient-Litzler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Michelin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202002303" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03328779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Champetier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107670" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02365721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugherli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Lety-Stefanska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Landreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tomasi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9LC00750D" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03328787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barizien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Suryateja Jammalamadaka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amselem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0935" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taccoen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.238006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Tamara Vitor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimara Gaziola de La Torre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19483-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm02352a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Hilbers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaudan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.111" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01311171v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Z. Gunes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.011010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02104854v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guermonprez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00968A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01178874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Brun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.3.054006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932305" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01255747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fradet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bayer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hollfelder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b03567" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065790v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungyon Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00065J" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083480v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Funfak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Fisch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem T Abdel Motaal," TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Combettes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4IB00181H" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054669v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878095" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795952v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Song" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211706110" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dangla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Lopez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/11/114003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996478v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbyad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc50768h" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995145v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dangla" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cagri Kayi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1209186110" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996497v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739072" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025970v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.184" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025502v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26044a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997997v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cordero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallaire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3634044" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997986v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar M. Huebner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abell" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm T. S. Huck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac103234a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804598v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00104j" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Mcdougall" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcgloin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20541B" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998001v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hamel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combettes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupuis-Williams" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016687108" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795906v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2010.10.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunyon Lee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.107.124501" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020662v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reverdy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2009.10.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK47MDJL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020670v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003504a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020657v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001191f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-24GHNLD1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020669v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.105.134501" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807883v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004390g" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9GPP3XH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002603v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.79.011201" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021133v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagnoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cooper" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.80.046303" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002598v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.O. Rolfsnes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Burnham" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Campbell" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgloin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/7/075033" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002595v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8041605" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reverdy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bico" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00880-4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022812v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952374" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824265v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin C. Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.06.040" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384745v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delville" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023345v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Ody" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.12.018" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4RCNLS2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230106v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doppler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bico" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2775288" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383339v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Robert de Saint Vincent" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b702472j" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324351v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lehoucq" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bondavalli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Xavier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.01.054" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VZ1MW7H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143160v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.156103" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wunenburger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.046302" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017937v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedina Tsikata" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heil" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023373v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112005007287" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/147596EBA4EEDDCF8F5832398D4B49983E4B590E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024956v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Willaime" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.04.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXS3QS1B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013292v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Okkels" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Menetrier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.060104" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569139v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moore" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025977v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mcdougall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fradet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.893346" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01052871v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800856v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025985v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025997v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053382v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025998v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verneuil" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Baroud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isot.2009.5326157" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053578v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudoin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026005v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Cordero" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.794855" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165484v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165483v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275416v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ody" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021880v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017777v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017389v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wunenburger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.613625" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017784v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571946v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081455v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081459v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04245560v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Mesquita Peixoto" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Faria Santos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>