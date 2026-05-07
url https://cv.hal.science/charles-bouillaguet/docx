--- v0 (2026-03-18)
+++ v1 (2026-05-07)
@@ -3218,51 +3218,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3327,246 +3327,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIDTERM Is a Deterministic Technique to Exit Recursive Mazes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounded linear probing hashing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Banderier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517329v1</w:t>
+                <w:t xml:space="preserve">hal-05612913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nice Attacks — but What is the Cost? Computational Models for Cryptanalysis</w:t>
+                <w:t xml:space="preserve">MIDTERM Is a Deterministic Technique to Exit Recursive Mazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orel Cosseron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306912v2</w:t>
+                <w:t xml:space="preserve">hal-05517329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nice Attacks — but What is the Cost? Computational Models for Cryptanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306912v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Algorithms for Sparse Random 3XOR: The Low-Density Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Joux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306917v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3576,100 +3664,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for some hard problems and cryptographic attacks against specific cryptographic primitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université Paris Diderot (Paris 7), 2011. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03630843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3679,91 +3767,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attaques cryptographiques sont-elles toujours meilleures que la force brute ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Sorbonne Université, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03616505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3773,170 +3861,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anharmonic - Thermal transport package for Quantum ESPRESSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Ciavatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Buba Garba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:512478b88469cfef52faf36ddda4f91f6788be2a;origin=https://hal.archives-ouvertes.fr/hal-05109162;visit=swh:1:snp:edf14e1092fe540ea7b2916a9e95f721e284851f;anchor=swh:1:rel:d0a1941122a3b3dbea229d19e13bd70294dd5b0f;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4083,51 +4171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05036988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouillaguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaplace" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hamdad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/akjbksuc2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418528v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699957" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sauvage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aemp-4c2h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Buba Garba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Morresi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Casula" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/acdbf9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florette Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098114v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306904v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellila Bouam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2021.102804" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02700791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tosc.v2020.i3.175-196" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tosc.v2018.i1.254-276" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andreeva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orr Dunkelman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hoch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-015-9206-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derbez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Keller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2207880" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-5113-2_14" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Fleury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kirchner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8730-6_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04170404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Trimoska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977066.22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3115936.3115944" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825503v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine V&#233;ber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38348-9_13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22792-9_10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CXKPLQNX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Perret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19379-8_29" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Leurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13858-4_20" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556680v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kelsey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04159-4_16" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78967-3_16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089144v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-lepommier.fr/le-code-de-cambridge#anchor1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896063v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alharbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orel Cosseron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306912v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306917v4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03630843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03616505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ciavatta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:512478b88469cfef52faf36ddda4f91f6788be2a;origin=https://hal.archives-ouvertes.fr/hal-05109162;visit=swh:1:snp:edf14e1092fe540ea7b2916a9e95f721e284851f;anchor=swh:1:rel:d0a1941122a3b3dbea229d19e13bd70294dd5b0f;path=/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05036988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouillaguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaplace" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hamdad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/akjbksuc2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418528v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699957" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sauvage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aemp-4c2h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Buba Garba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Morresi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Casula" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/acdbf9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florette Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098114v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306904v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellila Bouam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2021.102804" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02700791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tosc.v2020.i3.175-196" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tosc.v2018.i1.254-276" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andreeva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orr Dunkelman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hoch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-015-9206-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derbez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Keller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2207880" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-5113-2_14" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Fleury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kirchner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8730-6_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04170404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Trimoska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977066.22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3115936.3115944" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825503v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine V&#233;ber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38348-9_13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22792-9_10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CXKPLQNX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Perret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19379-8_29" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Leurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13858-4_20" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556680v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kelsey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04159-4_16" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78967-3_16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089144v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-lepommier.fr/le-code-de-cambridge#anchor1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896063v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alharbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Banderier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orel Cosseron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306912v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306917v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03630843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03616505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ciavatta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:512478b88469cfef52faf36ddda4f91f6788be2a;origin=https://hal.archives-ouvertes.fr/hal-05109162;visit=swh:1:snp:edf14e1092fe540ea7b2916a9e95f721e284851f;anchor=swh:1:rel:d0a1941122a3b3dbea229d19e13bd70294dd5b0f;path=/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>