--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete retrieval of attosecond photoelectron dynamics from partially coherent states in entangled photoemission</w:t>
+                <w:t xml:space="preserve">Miroirs interferentiels multicouches pour les impulsions attosecondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Berkane</w:t>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Taïeb</w:t>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Granveau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.111.L041101⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133, pp.28-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202513328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026394v1</w:t>
+                <w:t xml:space="preserve">hal-05210244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroirs interferentiels multicouches pour les impulsions attosecondes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete retrieval of attosecond photoelectron dynamics from partially coherent states in entangled photoemission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
+                <w:t xml:space="preserve">Gabriel Granveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pascal Salières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 133, pp.28-32. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (4), pp.L041101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202513328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.111.L041101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210244v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-dressed photoionization for the temporal characterization of attosecond pulses generated from plasma mirrors</w:t>
               </w:r>
@@ -606,295 +606,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03924151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal metrology for advanced ultrashort XUV sources</w:t>
+                <w:t xml:space="preserve">Quantifying Decoherence in Attosecond Metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Sinyakova</w:t>
+                <w:t xml:space="preserve">C. Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+                <w:t xml:space="preserve">L. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Chopineau</w:t>
+                <w:t xml:space="preserve">V. Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Hergott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Cubaynes</w:t>
+                <w:t xml:space="preserve">F. Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1412 (7), pp.072022. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/7/072022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.031048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04444577v1</w:t>
+                <w:t xml:space="preserve">cea-02933299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Decoherence in Attosecond Metrology</w:t>
+                <w:t xml:space="preserve">Temporal metrology for advanced ultrashort XUV sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bourassin-Bouchet</w:t>
+                <w:t xml:space="preserve">T Sinyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Barreau</w:t>
+                <w:t xml:space="preserve">C Bomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gruson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Hergott</w:t>
+                <w:t xml:space="preserve">L Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Quere</w:t>
+                <w:t xml:space="preserve">D Cubaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1412 (7), pp.072022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.031048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/7/072022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02933299v1</w:t>
+                <w:t xml:space="preserve">cea-04444577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher Correction: Control of laser plasma accelerated electrons for light sources</w:t>
               </w:r>
@@ -1142,464 +1142,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase measurement of soft x-ray multilayer mirrors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ptychographic measurements of ultrahigh-intensity laser–plasma interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monchocé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Nannarone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Kahaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.40.004412⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys3596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202422v1</w:t>
+                <w:t xml:space="preserve">cea-01245730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ptychographic measurements of ultrahigh-intensity laser–plasma interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Leblanc</w:t>
+                <w:t xml:space="preserve">Partially coherent ultrafast spectrography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Monchocé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Quéré</w:t>
+                <w:t xml:space="preserve">M.-E. Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys3596⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01245730v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partially coherent ultrafast spectrography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Phase measurement of soft x-ray multilayer mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-E. Couprie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefano Nannarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.6465. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (19), pp.4412-4415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.004412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157559v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental studies of broadband phase-controlled attosecond mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Diveki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth English</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Modern Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (2), pp.122-131</w:t>
@@ -1628,103 +1628,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to focus an attosecond pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Maximilian Mang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21, pp.2506-2520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1758,103 +1758,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping of single-cycle sub-50-attosecond pulses with multilayer mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.023040. </w:t>
@@ -1892,103 +1892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the attosecond synchronization of XUV radiation with phase-optimized mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Diveki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. English</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (4), pp.3809</w:t>
@@ -2017,90 +2017,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duration of ultrashort pulses in the presence of spatio-temporal coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2138,77 +2138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal distortions of attosecond pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2281,51 +2281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2433,77 +2433,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in EUV multilayer optics for solar physics and ultra-fast science applications (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2701,51 +2701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-shot temporal characterization of ultrashort XUV pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2867,103 +2867,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal metrology for advanced ultrashort XUV sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Sinyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Cubaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC XXXI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, deauville, France. 1412, pp.072022, 2020</w:t>
@@ -2992,90 +2992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and optimisation of XUV multilayer mirrors for FEL and Synchrotron Radiation facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rebellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roulliay Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3143,683 +3143,683 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond Metrology of Partially Coherent Photoelectron Wavepackets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recent advances in development of Cr/Sc based reflective multilayer coatings for x-ray applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Burcklen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Theirry Ruchon</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rebellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA High-brightness Sources and Light-driven Interactions Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PXRNMS (Physics of X-ray and Neutron Multilayer Structures) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Charles Fabry, Institut d'Optique Graduate School, Université Paris-Saclay; Laboratoire de Chimie Physique Matière et Rayonnement, Sorbonne Université; CNRS, Nov 2018, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840460v1</w:t>
+                <w:t xml:space="preserve">hal-04549859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in development of Cr/Sc based reflective multilayer coatings for x-ray applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Optimisation and temporal stability of EUV multilayer mirrors with aluminum for wavelength range from 17 to 60 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roulliay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rebellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PXRNMS (Physics of X-ray and Neutron Multilayer Structures) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Charles Fabry, Institut d'Optique Graduate School, Université Paris-Saclay; Laboratoire de Chimie Physique Matière et Rayonnement, Sorbonne Université; CNRS, Nov 2018, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">XXII International Symposium "Nanophysics and nanoelectronics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nizhny Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549859v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation and temporal stability of EUV multilayer mirrors with aluminum for wavelength range from 17 to 60 nm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Attosecond Optics: Focusing and compressing attosecond pulses with mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International Symposium "Nanophysics and nanoelectronics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nizhny Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">PALM international school on attosecond sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840239v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond Optics: Focusing and compressing attosecond pulses with mirrors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a Free Electron Laser Using Laser Plasma Acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamseddine Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berteaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALM international school on attosecond sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Particle Accelerator Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.THPML033, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2018-THPML033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840604v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Free Electron Laser Using Laser Plasma Acceleration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas André</w:t>
+                <w:t xml:space="preserve">Attosecond Metrology of Partially Coherent Photoelectron Wavepackets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Andriyash</w:t>
+                <w:t xml:space="preserve">Lou Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chamseddine Benabderrahmane</w:t>
+                <w:t xml:space="preserve">Vincent Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Berteaud</w:t>
+                <w:t xml:space="preserve">Theirry Ruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Particle Accelerator Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.THPML033, </w:t>
+              <w:t xml:space="preserve">OSA High-brightness Sources and Light-driven Interactions Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Strasbourg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2018-THPML033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/EUVXRAY.2018.EW3B.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871673v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie attoseconde de paquets d’ondes électroniques partiellement cohérents (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3861,103 +3861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of efficient and stable Al-based multilayer reflecting coatings for EUV range (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop PXRNMS (Physics of X-ray and Neutron Multilayer Structures) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MESA+ Institute for Nanotechnology of the University of Twente, Nov 2016, Enschede, Netherlands</w:t>
@@ -3986,103 +3986,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-based multilayer coatings for space applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X Applications et Développements Récents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Chinon, France</w:t>
@@ -4111,77 +4111,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer optics for coherent EUV/X-ray laser sources (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4245,103 +4245,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase characterization of attosecond multilayer mirrors: from EUV to soft x-rays (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Aug 2014, San Diego, California, United States. pp.92070K, </w:t>
@@ -4379,90 +4379,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray and XUV optics for space telescopes (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4504,90 +4504,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-material Multilayers for Dual-band and Broadband Extreme UV mirrors (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4629,103 +4629,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, deposition and characterization of multilayer mirrors for sub-50-attosecond pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on X-Ray Lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
@@ -4748,1684 +4748,1727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroirs multicouches pour les impulsions attosecondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Compression of attosecond pulses with multilayer mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zolt Diveki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFO : journée club couches minces optiques 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600994v1</w:t>
+                <w:t xml:space="preserve">hal-00638158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of attosecond pulses in the presence of spatio-temporal distortions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Magnetron sputtered multilayer mirrors for x-rays and EUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrafast Optics 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626833v1</w:t>
+                <w:t xml:space="preserve">hal-00625022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, deposition and characterization of multilayer mirrors for ultrashort pulses in the attosecond domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">EUV multilayer optics for space science and ultrafast science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zolt Diveki</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh International Conference on Thin Film Physics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.888199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625017v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetron sputtered multilayer mirrors for x-rays and EUV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effet des distorsions spatio-temporelles sur la caractérisation d'impulsions attosecondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">9ème journées des phénomènes ultrarapides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625022v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUV multilayer optics for space science and ultrafast science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Attosecond pulses shaping with multilayer mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zolt Diveki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Thin Film Physics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrafast Optics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Monterey, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.888199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00600991v1</w:t>
+                <w:t xml:space="preserve">hal-00626849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des distorsions spatio-temporelles sur la caractérisation d'impulsions attosecondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mise en forme d'impulsions sub-50 as par miroirs multicouches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journées des phénomènes ultrarapides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t>
+              <w:t xml:space="preserve">journée du GDR Applix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633788v1</w:t>
+                <w:t xml:space="preserve">hal-00641581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond pulses shaping with multilayer mirrors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">EUV reflectivity and stability of tri-component Al-based multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zolt Diveki</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrafast Optics 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626849v1</w:t>
+                <w:t xml:space="preserve">hal-00625019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of attosecond pulses with multilayer mirrors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Miroirs multicouches pour les impulsions attosecondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zolt Diveki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, San Jose, United States</w:t>
+              <w:t xml:space="preserve">SFO : journée club couches minces optiques 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638158v1</w:t>
+                <w:t xml:space="preserve">hal-00600994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en forme d'impulsions sub-50 as par miroirs multicouches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Design, deposition and characterization of multilayer mirrors for ultrashort pulses in the attosecond domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zolt Diveki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée du GDR Applix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Talence, France</w:t>
+              <w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641581v1</w:t>
+                <w:t xml:space="preserve">hal-00625017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUV reflectivity and stability of tri-component Al-based multilayers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization of attosecond pulses in the presence of spatio-temporal distortions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Ultrafast Optics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625019v1</w:t>
+                <w:t xml:space="preserve">hal-00626833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberrations et durée d'impulsion dans le domaine attoseconde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optiques pour les impulsions attosecondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zolt Diveki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. English</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique "sources laser et photoniques SLP2010" du réseau Algérien d'optique NOUR21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.35-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/uvx/2011005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661766v1</w:t>
+                <w:t xml:space="preserve">hal-00600693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of geometric aberrations on XUV attosecond pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">spatio-temporal manipulation of attosecond pulses with mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Diveki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 37th International conference on Vacuum Ultraviolet and X-ray Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598052v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond pulse manipulations with XUV mirrors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal manipulation of attosecond pulses with mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zolt Diveki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Guenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth English</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ruchon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Strong-Field and Attosecond Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Ecole XFel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601017v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-based multilayers for space applications in EUV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Roulliay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference 
 on the 
 Physics of X-RayMultilayer Structures</w:t>
             </w:r>
             <w:r>
@@ -6456,90 +6499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical metrology of multilayer mirrors for attosecond light pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Diveki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6575,853 +6618,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">spatio-temporal manipulation of attosecond pulses with mirrors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optical components for attosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Diveki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 37th International conference on Vacuum Ultraviolet and X-ray Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Saclay Laser Interaction Center workshop 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598051v1</w:t>
+                <w:t xml:space="preserve">hal-00600957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal manipulation of attosecond pulses with mirrors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multilayer mirrors for attosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole XFel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Hyères, France</w:t>
+              <w:t xml:space="preserve">The 10th International Conference 
+on the 
+Physics of X-RayMultilayer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Big Sky Resort (Montana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600941v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optiques pour les impulsions attosecondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aberrations et durée d'impulsion dans le domaine attoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecole thématique "sources laser et photoniques SLP2010" du réseau Algérien d'optique NOUR21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Oran, Algérie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600693v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical components for attosecond pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of geometric aberrations on XUV attosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saclay Laser Interaction Center workshop 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Saclay, France</w:t>
+              <w:t xml:space="preserve">The 37th International conference on Vacuum Ultraviolet and X-ray Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600957v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer mirrors for attosecond pulses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+                <w:t xml:space="preserve">Attosecond pulse manipulations with XUV mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zolt Diveki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth English</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Guenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bridou</w:t>
+                <w:t xml:space="preserve">Pascal Salières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Ménesguen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Ruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference 
-[...5 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Big Sky Resort (Montana), United States</w:t>
+              <w:t xml:space="preserve">Advances in Strong-Field and Attosecond Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598037v1</w:t>
+                <w:t xml:space="preserve">hal-00601017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroirs multicouches pour le transport, la compression et la focalisation d'impulsions attosecondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multilayer mirrors for attosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Applix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, La Colle-sur-Loup, France</w:t>
+              <w:t xml:space="preserve">UltraFast Optics (UFO VII) and High Field Short Wavelength (HFSW XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575985v1</w:t>
+                <w:t xml:space="preserve">hal-00575975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer mirrors for attosecond pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Miroirs multicouches pour le transport, la compression et la focalisation d'impulsions attosecondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UltraFast Optics (UFO VII) and High Field Short Wavelength (HFSW XIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Arcachon, France</w:t>
+              <w:t xml:space="preserve">GDR Applix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, La Colle-sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575975v1</w:t>
+                <w:t xml:space="preserve">hal-00575985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7439,51 +7439,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attosecond metrology of partially coherent electron wavepackets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7501,51 +7501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie temporelle d’impulsions XUV ultrabrèves partiellement cohérentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7563,51 +7563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical components for attosecond pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7657,77 +7657,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer Mirrors for Coherent Extreme-Ultraviolet and Soft X-ray Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Canova, L. Poletto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Technologies for Extreme-Ultraviolet and Soft X-ray Coherent Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 197, pp.151, 2015, Springer Series in Optical Sciences 978-3-662-47443-3. </w:t>
@@ -7797,51 +7797,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optiques pour les impulsions attosecondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011PA112277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8037,51 +8037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Berkane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ta&#239;eb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Granveau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sali&#232;res" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bourassin-Bouchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.L041101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513328" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04256581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dakroub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sinyakova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cubaynes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bomme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00817-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03924151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tcherbakoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00752-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04444577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sinyakova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chopineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cubaynes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/7/072022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourassin-Bouchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.031048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686257v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Andriyash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04299-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Couprie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Evain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Briquez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01202422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nannarone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.004412" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01245730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monchoc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahaly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3596" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Couprie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7465" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00954737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Diveki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth English" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00787226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Maximilian Mang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.002506" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihuan Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/2/023040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Diveki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. English" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00617660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Stephens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00555837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.001395" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.11.055" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9F8ZDQC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Mahmoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Dakroub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Sinyakova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K Pandey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2594657" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chopineau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bomme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533606" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rebellato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roulliay Marc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gruson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theirry Ruchon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EUVXRAY.2018.EW3B.3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871673v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loulergue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Benabderrahmane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berteaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-THPML033" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788849v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684715v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dehlinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rossi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J&#233;rome" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00711993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600994v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt Diveki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Stephens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625017v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625022v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600991v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.888199" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00633788v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626849v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00638158v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00641581v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625019v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661766v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598052v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00601017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guenot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598048v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auch&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600941v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600957v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahuan Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701357v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701363v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00601007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47443-3_8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657772v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112277" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bourassin-Bouchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513328" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Berkane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ta&#239;eb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Granveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sali&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.L041101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04256581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dakroub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sinyakova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cubaynes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bomme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00817-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03924151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tcherbakoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00752-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourassin-Bouchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.031048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04444577v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sinyakova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bomme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chopineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cubaynes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/7/072022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686257v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Andriyash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04299-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Couprie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Evain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Briquez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01245730v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monchoc&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahaly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3596" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Couprie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7465" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01202422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nannarone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.004412" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00954737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Diveki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth English" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00787226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Maximilian Mang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.002506" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihuan Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/2/023040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Diveki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. English" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00617660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Stephens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00555837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.001395" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.11.055" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9F8ZDQC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Mahmoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Dakroub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Sinyakova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K Pandey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2594657" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chopineau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bomme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533606" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rebellato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roulliay Marc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loulergue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Benabderrahmane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berteaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-THPML033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840460v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gruson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theirry Ruchon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EUVXRAY.2018.EW3B.3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788849v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684715v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dehlinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rossi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J&#233;rome" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00711993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00638158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt Diveki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600991v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.888199" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00633788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Stephens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626849v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00641581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625019v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625017v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626833v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600693v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598051v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600941v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guenot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598048v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auch&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600957v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahuan Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661766v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598052v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00601017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575975v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575985v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701357v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701363v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00601007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47443-3_8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657772v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112277" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>