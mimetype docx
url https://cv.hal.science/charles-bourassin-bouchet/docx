--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -100,801 +100,801 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroirs interferentiels multicouches pour les impulsions attosecondes</w:t>
+                <w:t xml:space="preserve">Complete retrieval of attosecond photoelectron dynamics from partially coherent states in entangled photoemission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
+                <w:t xml:space="preserve">Morgan Berkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+                <w:t xml:space="preserve">Richard Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabriel Granveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202513328⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (4), pp.L041101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.111.L041101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210244v1</w:t>
+                <w:t xml:space="preserve">hal-05026394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete retrieval of attosecond photoelectron dynamics from partially coherent states in entangled photoemission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miroirs interferentiels multicouches pour les impulsions attosecondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Granveau</w:t>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Salières</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (4), pp.L041101. </w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133, pp.28-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.111.L041101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/202513328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026394v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-dressed photoionization for the temporal characterization of attosecond pulses generated from plasma mirrors</w:t>
+                <w:t xml:space="preserve">FAB10: a user-oriented bandwidth-tunable extreme ultraviolet lightsource for investigations of femtosecond to attosecond dynamics in gas and condensed phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dakroub</w:t>
+                <w:t xml:space="preserve">D. Bresteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sinyakova</w:t>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cubaynes</w:t>
+                <w:t xml:space="preserve">O. Tcherbakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bomme</w:t>
+                <w:t xml:space="preserve">J.-F. Hergott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chopineau</w:t>
+                <w:t xml:space="preserve">F. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 232 (13), pp.2055-2067. </w:t>
+              <w:t xml:space="preserve">, 2023, 232, pp.2011-2029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00817-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00752-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256581v1</w:t>
+                <w:t xml:space="preserve">cea-03924151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAB10: a user-oriented bandwidth-tunable extreme ultraviolet lightsource for investigations of femtosecond to attosecond dynamics in gas and condensed phases</w:t>
+                <w:t xml:space="preserve">Laser-dressed photoionization for the temporal characterization of attosecond pulses generated from plasma mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bresteau</w:t>
+                <w:t xml:space="preserve">L. Dakroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Spezzani</w:t>
+                <w:t xml:space="preserve">T. Sinyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Tcherbakoff</w:t>
+                <w:t xml:space="preserve">D. Cubaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Hergott</w:t>
+                <w:t xml:space="preserve">C. Bomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lepetit</w:t>
+                <w:t xml:space="preserve">L. Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 232, pp.2011-2029. </w:t>
+              <w:t xml:space="preserve">, 2023, 232 (13), pp.2055-2067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00752-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00817-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03924151v1</w:t>
+                <w:t xml:space="preserve">hal-04256581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Decoherence in Attosecond Metrology</w:t>
+                <w:t xml:space="preserve">Temporal metrology for advanced ultrashort XUV sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bourassin-Bouchet</w:t>
+                <w:t xml:space="preserve">T Sinyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Barreau</w:t>
+                <w:t xml:space="preserve">C Bomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gruson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Hergott</w:t>
+                <w:t xml:space="preserve">L Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Quere</w:t>
+                <w:t xml:space="preserve">D Cubaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1412 (7), pp.072022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.031048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/7/072022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02933299v1</w:t>
+                <w:t xml:space="preserve">cea-04444577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal metrology for advanced ultrashort XUV sources</w:t>
+                <w:t xml:space="preserve">Quantifying Decoherence in Attosecond Metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Sinyakova</w:t>
+                <w:t xml:space="preserve">C. Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+                <w:t xml:space="preserve">L. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Chopineau</w:t>
+                <w:t xml:space="preserve">V. Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Hergott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Cubaynes</w:t>
+                <w:t xml:space="preserve">F. Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1412 (7), pp.072022. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/7/072022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.031048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04444577v1</w:t>
+                <w:t xml:space="preserve">cea-02933299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher Correction: Control of laser plasma accelerated electrons for light sources</w:t>
               </w:r>
@@ -1142,464 +1142,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ptychographic measurements of ultrahigh-intensity laser–plasma interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase measurement of soft x-ray multilayer mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leblanc</w:t>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Monchocé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+                <w:t xml:space="preserve">Angelo Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kahaly</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefano Nannarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys3596⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (19), pp.4412-4415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.004412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01245730v1</w:t>
+                <w:t xml:space="preserve">hal-01202422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partially coherent ultrafast spectrography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-E. Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.6465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms7465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase measurement of soft x-ray multilayer mirrors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ptychographic measurements of ultrahigh-intensity laser–plasma interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monchocé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Giglia</w:t>
+                <w:t xml:space="preserve">S. Kahaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Nannarone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (19), pp.4412-4415. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.40.004412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphys3596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202422v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01245730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental studies of broadband phase-controlled attosecond mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Diveki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth English</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Modern Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (2), pp.122-131</w:t>
@@ -1628,103 +1628,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to focus an attosecond pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Maximilian Mang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21, pp.2506-2520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1758,103 +1758,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping of single-cycle sub-50-attosecond pulses with multilayer mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.023040. </w:t>
@@ -1892,103 +1892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the attosecond synchronization of XUV radiation with phase-optimized mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Diveki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. English</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (4), pp.3809</w:t>
@@ -2017,90 +2017,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duration of ultrashort pulses in the presence of spatio-temporal coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2138,77 +2138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal distortions of attosecond pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2281,51 +2281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2433,77 +2433,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in EUV multilayer optics for solar physics and ultra-fast science applications (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2593,51 +2593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Dakroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatyana Sinyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cubaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. K Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2701,51 +2701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-shot temporal characterization of ultrashort XUV pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2867,103 +2867,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal metrology for advanced ultrashort XUV sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Sinyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Cubaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC XXXI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, deauville, France. 1412, pp.072022, 2020</w:t>
@@ -2992,90 +2992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and optimisation of XUV multilayer mirrors for FEL and Synchrotron Radiation facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rebellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roulliay Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3143,683 +3143,683 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in development of Cr/Sc based reflective multilayer coatings for x-ray applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+                <w:t xml:space="preserve">Attosecond Metrology of Partially Coherent Photoelectron Wavepackets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Burcklen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Rebellato</w:t>
+                <w:t xml:space="preserve">Lou Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theirry Ruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PXRNMS (Physics of X-ray and Neutron Multilayer Structures) 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OSA High-brightness Sources and Light-driven Interactions Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/EUVXRAY.2018.EW3B.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549859v1</w:t>
+                <w:t xml:space="preserve">hal-01840460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation and temporal stability of EUV multilayer mirrors with aluminum for wavelength range from 17 to 60 nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Recent advances in development of Cr/Sc based reflective multilayer coatings for x-ray applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Burcklen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Roulliay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rebellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International Symposium "Nanophysics and nanoelectronics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nizhny Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">PXRNMS (Physics of X-ray and Neutron Multilayer Structures) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Charles Fabry, Institut d'Optique Graduate School, Université Paris-Saclay; Laboratoire de Chimie Physique Matière et Rayonnement, Sorbonne Université; CNRS, Nov 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840239v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond Optics: Focusing and compressing attosecond pulses with mirrors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimisation and temporal stability of EUV multilayer mirrors with aluminum for wavelength range from 17 to 60 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roulliay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rebellato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALM international school on attosecond sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">XXII International Symposium "Nanophysics and nanoelectronics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nizhny Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840604v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Free Electron Laser Using Laser Plasma Acceleration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attosecond Optics: Focusing and compressing attosecond pulses with mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Particle Accelerator Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PALM international school on attosecond sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gif sur Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871673v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond Metrology of Partially Coherent Photoelectron Wavepackets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+                <w:t xml:space="preserve">Towards a Free Electron Laser Using Laser Plasma Acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Barreau</w:t>
+                <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gruson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Quéré</w:t>
+                <w:t xml:space="preserve">Chamseddine Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theirry Ruchon</w:t>
+                <w:t xml:space="preserve">Philippe Berteaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA High-brightness Sources and Light-driven Interactions Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">9th International Particle Accelerator Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.THPML033, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/EUVXRAY.2018.EW3B.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2018-THPML033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840460v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie attoseconde de paquets d’ondes électroniques partiellement cohérents (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3861,103 +3861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of efficient and stable Al-based multilayer reflecting coatings for EUV range (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop PXRNMS (Physics of X-ray and Neutron Multilayer Structures) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MESA+ Institute for Nanotechnology of the University of Twente, Nov 2016, Enschede, Netherlands</w:t>
@@ -3986,103 +3986,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-based multilayer coatings for space applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X Applications et Développements Récents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Chinon, France</w:t>
@@ -4111,77 +4111,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer optics for coherent EUV/X-ray laser sources (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4245,103 +4245,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase characterization of attosecond multilayer mirrors: from EUV to soft x-rays (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Aug 2014, San Diego, California, United States. pp.92070K, </w:t>
@@ -4379,90 +4379,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray and XUV optics for space telescopes (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4504,90 +4504,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-material Multilayers for Dual-band and Broadband Extreme UV mirrors (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4629,103 +4629,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, deposition and characterization of multilayer mirrors for sub-50-attosecond pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on X-Ray Lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
@@ -4748,1727 +4748,1684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of attosecond pulses with multilayer mirrors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Miroirs multicouches pour les impulsions attosecondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zolt Diveki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, San Jose, United States</w:t>
+              <w:t xml:space="preserve">SFO : journée club couches minces optiques 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638158v1</w:t>
+                <w:t xml:space="preserve">hal-00600994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetron sputtered multilayer mirrors for x-rays and EUV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterization of attosecond pulses in the presence of spatio-temporal distortions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Ultrafast Optics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625022v1</w:t>
+                <w:t xml:space="preserve">hal-00626833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUV multilayer optics for space science and ultrafast science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Design, deposition and characterization of multilayer mirrors for ultrashort pulses in the attosecond domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zolt Diveki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Thin Film Physics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600991v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des distorsions spatio-temporelles sur la caractérisation d'impulsions attosecondes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Magnetron sputtered multilayer mirrors for x-rays and EUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journées des phénomènes ultrarapides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t>
+              <w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633788v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond pulses shaping with multilayer mirrors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">EUV multilayer optics for space science and ultrafast science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zolt Diveki</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrafast Optics 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh International Conference on Thin Film Physics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.888199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626849v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en forme d'impulsions sub-50 as par miroirs multicouches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effet des distorsions spatio-temporelles sur la caractérisation d'impulsions attosecondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée du GDR Applix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Talence, France</w:t>
+              <w:t xml:space="preserve">9ème journées des phénomènes ultrarapides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641581v1</w:t>
+                <w:t xml:space="preserve">hal-00633788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUV reflectivity and stability of tri-component Al-based multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Attosecond pulses shaping with multilayer mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bridou</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zolt Diveki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Ultrafast Optics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625019v1</w:t>
+                <w:t xml:space="preserve">hal-00626849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroirs multicouches pour les impulsions attosecondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compression of attosecond pulses with multilayer mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zolt Diveki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFO : journée club couches minces optiques 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600994v1</w:t>
+                <w:t xml:space="preserve">hal-00638158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, deposition and characterization of multilayer mirrors for ultrashort pulses in the attosecond domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mise en forme d'impulsions sub-50 as par miroirs multicouches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">journée du GDR Applix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625017v1</w:t>
+                <w:t xml:space="preserve">hal-00641581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of attosecond pulses in the presence of spatio-temporal distortions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">EUV reflectivity and stability of tri-component Al-based multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrafast Optics 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626833v1</w:t>
+                <w:t xml:space="preserve">hal-00625019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optiques pour les impulsions attosecondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aberrations et durée d'impulsion dans le domaine attoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecole thématique "sources laser et photoniques SLP2010" du réseau Algérien d'optique NOUR21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Oran, Algérie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600693v1</w:t>
+                <w:t xml:space="preserve">hal-00661766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">spatio-temporal manipulation of attosecond pulses with mirrors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of geometric aberrations on XUV attosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 37th International conference on Vacuum Ultraviolet and X-ray Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598051v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal manipulation of attosecond pulses with mirrors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attosecond pulse manipulations with XUV mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zolt Diveki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth English</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Guenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Guenot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+                <w:t xml:space="preserve">Thierry Ruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole XFel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Hyères, France</w:t>
+              <w:t xml:space="preserve">Advances in Strong-Field and Attosecond Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600941v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-based multilayers for space applications in EUV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Roulliay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference 
 on the 
 Physics of X-RayMultilayer Structures</w:t>
             </w:r>
             <w:r>
@@ -6499,90 +6456,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical metrology of multilayer mirrors for attosecond light pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Diveki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6618,810 +6575,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical components for attosecond pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optiques pour les impulsions attosecondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zolt Diveki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. English</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saclay Laser Interaction Center workshop 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.35-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/uvx/2011005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600957v1</w:t>
+                <w:t xml:space="preserve">hal-00600693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer mirrors for attosecond pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">spatio-temporal manipulation of attosecond pulses with mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Diveki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference 
-[...5 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Big Sky Resort (Montana), United States</w:t>
+              <w:t xml:space="preserve">The 37th International conference on Vacuum Ultraviolet and X-ray Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598037v1</w:t>
+                <w:t xml:space="preserve">hal-00598051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberrations et durée d'impulsion dans le domaine attoseconde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal manipulation of attosecond pulses with mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zolt Diveki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Guenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth English</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique "sources laser et photoniques SLP2010" du réseau Algérien d'optique NOUR21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">Ecole XFel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661766v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of geometric aberrations on XUV attosecond pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optical components for attosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 37th International conference on Vacuum Ultraviolet and X-ray Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Saclay Laser Interaction Center workshop 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598052v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond pulse manipulations with XUV mirrors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego Guenot</w:t>
+                <w:t xml:space="preserve">Multilayer mirrors for attosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Salières</w:t>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ruchon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Strong-Field and Attosecond Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">The 10th International Conference 
+on the 
+Physics of X-RayMultilayer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Big Sky Resort (Montana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601017v1</w:t>
+                <w:t xml:space="preserve">hal-00598037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer mirrors for attosecond pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Miroirs multicouches pour le transport, la compression et la focalisation d'impulsions attosecondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UltraFast Optics (UFO VII) and High Field Short Wavelength (HFSW XIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Arcachon, France</w:t>
+              <w:t xml:space="preserve">GDR Applix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, La Colle-sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575975v1</w:t>
+                <w:t xml:space="preserve">hal-00575985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroirs multicouches pour le transport, la compression et la focalisation d'impulsions attosecondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multilayer mirrors for attosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Applix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, La Colle-sur-Loup, France</w:t>
+              <w:t xml:space="preserve">UltraFast Optics (UFO VII) and High Field Short Wavelength (HFSW XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575985v1</w:t>
+                <w:t xml:space="preserve">hal-00575975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7439,51 +7439,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attosecond metrology of partially coherent electron wavepackets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7501,51 +7501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie temporelle d’impulsions XUV ultrabrèves partiellement cohérentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7563,51 +7563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical components for attosecond pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7657,77 +7657,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer Mirrors for Coherent Extreme-Ultraviolet and Soft X-ray Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Canova, L. Poletto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Technologies for Extreme-Ultraviolet and Soft X-ray Coherent Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 197, pp.151, 2015, Springer Series in Optical Sciences 978-3-662-47443-3. </w:t>
@@ -7797,51 +7797,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optiques pour les impulsions attosecondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011PA112277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8037,51 +8037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bourassin-Bouchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513328" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Berkane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ta&#239;eb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Granveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sali&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.L041101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04256581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dakroub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sinyakova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cubaynes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bomme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00817-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03924151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tcherbakoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00752-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourassin-Bouchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.031048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04444577v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sinyakova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bomme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chopineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cubaynes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/7/072022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686257v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Andriyash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04299-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Couprie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Evain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Briquez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01245730v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monchoc&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahaly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3596" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Couprie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7465" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01202422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nannarone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.004412" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00954737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Diveki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth English" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00787226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Maximilian Mang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.002506" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihuan Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/2/023040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Diveki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. English" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00617660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Stephens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00555837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.001395" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.11.055" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9F8ZDQC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Mahmoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Dakroub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Sinyakova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K Pandey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2594657" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chopineau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bomme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533606" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rebellato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roulliay Marc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loulergue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Benabderrahmane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berteaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-THPML033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840460v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gruson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theirry Ruchon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EUVXRAY.2018.EW3B.3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788849v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684715v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dehlinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rossi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J&#233;rome" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00711993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00638158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt Diveki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600991v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.888199" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00633788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Stephens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626849v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00641581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625019v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625017v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626833v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600693v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598051v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600941v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guenot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598048v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auch&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600957v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahuan Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661766v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598052v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00601017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575975v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575985v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701357v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701363v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00601007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47443-3_8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657772v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112277" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Berkane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ta&#239;eb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Granveau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sali&#232;res" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bourassin-Bouchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.L041101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513328" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03924151v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tcherbakoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00752-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04256581v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dakroub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sinyakova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cubaynes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bomme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00817-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04444577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sinyakova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chopineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cubaynes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/7/072022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourassin-Bouchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.031048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686257v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Andriyash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04299-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Couprie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Evain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Briquez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01202422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nannarone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.004412" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Couprie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7465" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01245730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monchoc&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahaly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3596" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00954737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Diveki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth English" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00787226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Maximilian Mang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.002506" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihuan Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/2/023040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Diveki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. English" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00617660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Stephens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00555837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.001395" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.11.055" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9F8ZDQC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Mahmoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Dakroub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Sinyakova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K Pandey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2594657" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chopineau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bomme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533606" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rebellato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roulliay Marc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gruson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theirry Ruchon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EUVXRAY.2018.EW3B.3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871673v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loulergue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Benabderrahmane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berteaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-THPML033" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788849v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684715v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dehlinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rossi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J&#233;rome" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00711993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600994v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt Diveki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Stephens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625017v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625022v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600991v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.888199" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00633788v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626849v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00638158v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00641581v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625019v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661766v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598052v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00601017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guenot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598048v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auch&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598051v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600941v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600957v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahuan Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701357v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701363v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00601007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47443-3_8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657772v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112277" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>